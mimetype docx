--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Jeantet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité de recherche s’inscrit dans des problématiques de génie des procédés appliquées aux matrices lait et ovoproduits. Elle est principalement orientée sur l’étude des transferts (matière, chaleur), en intégrant une expertise croissante en physicochimie pour la compréhension des phénomènes. Depuis 1993, j’ai été impliqué dans trois thématiques, en relation avec l’optimisation de procédés, la sécurisation et la maîtrise des propriétés des produits :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- une thématique génie des séparations ayant pour objet l’étude et l’optimisation de transferts de matière en nanofiltration tangentielle (1993-2001) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- une thématique pluridisciplinaire concernant l’étude des opérations de stabilisation thermique et non thermique appliqués aux matrices ovoproduits et lait (1998-2004, puis 2012-…) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- une thématique opérations de concentration-déconcentration incluant la concentration, le séchage, le stockage et l’étude du mélange /réhydratation, puis de la digestion de bases laitières (depuis 2003)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (182)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled bulk and surface mechanisms lead to whey protein deposits under shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 340, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2026.150196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin integrating multi-objective optimization to support fryer operators in managing potato crisps production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Debuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 406, pp.112800. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fermented foods, from empiricism to scientific evidence: The contribution of Ferments du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le-Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological response of whey protein deposits forming under shear in concentrated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-025-01534-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for predicting industrial performance: example of the dry matter content of Emmental-type cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 162, pp.106143. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of consumption temperature of whole milk on in vitro gastric digestion using a biomimetic digestion simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223 part 2 (janvier 2026), pp.117869. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns induced by auto-stratification in drying sessile droplets of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 253, pp.114761. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.114761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough innovations in industrial cheesemaking processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.101267. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2024.101267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferments, Ils vont révolutionner la nourriture du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, mai 2024 (927), pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the formation of surficial whey protein deposits under shear stress by rheofluidic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanele Msibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 274, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.133291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-objective data-driven approach: A route to drive performance optimization in the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 152, pp.104697. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2024.104697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic in vitro gastric digestion of skimmed milk using the NERDT, an advanced human biomimetic digestion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.114898. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulation behaviour of high lactose dairy superconcentrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura T O'Donoghue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doll Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 438, pp.119584. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the segregation of proteins in high-protein dairy powders after spray-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (2), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des préparations pour nourrissons innovantes basées sur un mélange de protéines végétales et animales : de la fabrication à la digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on key characteristics of dairy protein powders using a multifactorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.3192. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12173192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for choosing energy efficient mixing equipment whatever motions it induces: Example of application for planetary and helical ribbon mixers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.173 - 183. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2023.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage de gouttes de mélanges de protéines laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the superconcentration and granulation steps of a disruptive spray-drying free process for the manufacture of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 317, pp.110865. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How dimensional analysis allows to go beyond Metzner–Otto concept for non-Newtonian fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Grenville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (4), pp.407-429. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/revce-2020-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of milk protein concentrates affects enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.112030. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing intensification with soft-elastic baffle (SEB) in a soft-elastic reactor (SER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangda Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108764. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2021.108764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calcium on the thermal denaturation of whey proteins and subsequent fouling in a benchtop fouling device: An experimental and numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuting Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage innovant de co-produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Diagram of Dairy Protein Mixes Obtained by Single Droplet Drying Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.562. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11040562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the drying of Propionibacterium freudenreichii starter cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.3485-3494. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11273-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of circular folds in mixing intensification in the small intestine: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinping Zha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229, pp.116079. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.116079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy usage in the manufacture of dairy powders: Advances in conventional processing and disruptive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2021.1903489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving realistic gastric emptying curve in an advanced dynamic in vitro human digestion system: experiences with cheese—a difficult to empty material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0FO03364B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-industrial production of a minimally processed infant formula powder using membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.5265-5278. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of limiting factors in a novel superconcentration-granulation based dairy powder manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.102798. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of casein/whey ratio on the thermal denaturation of whey proteins and subsequent fouling in a plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 289, pp.110175. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotolerance, Survival, and Stability of Lactic Acid Bacteria After Spray Drying as Affected by the Increase of Growth Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamadel Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Wai Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-020-02571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin layer stratification in drying droplets of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 620, pp.126560. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of culturing lactic acid bacteria with varying skim milk concentration on bacteria survival during heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangshu Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 294, pp.110396. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How motility can enhance mass transfer and absorption in the duodenum: Taking the structure of the villi into account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 213, pp.115406. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.115406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from a proteomic analysis highlight different osmoadaptations in two strain of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.104932. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally inexpensive simulation of agglomeration in spray drying while preserving structure related information using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Jubaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Afshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.372-393. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2020.05.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced thermal stability of lactic acid bacteria during spray drying by intracellular accumulation of calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangshu Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 279, pp.109975. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.109975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow process and heating conditions modulate the characteristics of whey protein aggregates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 264, pp.109675. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the mixing time of soft elastic reactors: Physical models and empirical correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (13), pp.6258-6268. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b06053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion reveals how plant proteins modulate model infant formula digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130, pp.108917. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of self-sustained oscillations on particle residence time in a commercial scale spray dryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Jubaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Afshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Selomulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 360, pp.1177-1191. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2019.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Faba Bean and Pea Proteins Potential Whey Protein Substitutes in Infant Formulas? An In Vitro Dynamic Digestion Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.362. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9030362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular osmoprotectant concentrations determine Propionibacterium freudenreichii survival during drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffigan Kponouglo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (7), pp.3145-3156. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-020-10425-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of calcium and magnesium chlorides as simple means of varying bound and precipitated minerals in casein micelle: Effect on enzymatic coagulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (11), pp.9923-9935. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-18749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant proteins partially replacing dairy proteins greatly influence infant formula functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.108891. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium citrate insolubilization drives the fouling of falling film evaporators during the concentration of hydrochloric acid whey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Tuler Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Santellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Advantage of Bacterial Adaptation in Order to Optimize Industrial Production of Dry Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (10), pp.477. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms7100477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing economic and environmental performance of three industrial cheesemaking processes through a predictive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chamberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pouliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 239, pp.118046. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.118046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionic fermentation by the probiotic Propionibacterium freudenreichii to functionalize whey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.620-628. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2018.11.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium freudenreichii CIRM-BIA 129 Osmoadaptation Coupled to Acid-Adaptation Increases Its Viability During Freeze-Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffigan Kponouglo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (article 2324), </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.02324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and drawbacks of osmotic adjustment in Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 204, pp.103400. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2019.103400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solute mechanical properties impact on the drying of dairy and model colloidal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9SM00373H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Adaptation of Beneficial Propionibacteria, Lactobacilli, and Bifidobacteria Improves Tolerance Toward Technological and Digestive Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromatisé, impérissable, curatif : le fromage de demain se prépare en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30/03/2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cheese Matrix Modulates the Immunomodulatory Properties of Propionibacterium freudenreichii CIRM-BIA 129 in Healthy Piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien J. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying-induced mechanisms of skin formation in mixtures of high protein dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 553, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth in Hyper-Concentrated Sweet Whey Triggers Multi Stress Tolerance and Spray Drying Survival in Lactobacillus casei BL23: From the Molecular Basis to New Perspectives for Sustainable Probiotic Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 article 2548, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing in a soft-elastic reactor (SER) characterized using an RGB based image analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangda Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181, pp.272-285. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2018.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying colloidal systems: Laboratory models for a wide range of applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Davaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (8), pp.94. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2018-11712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the drying step in the steam-jet granulation process of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.33-39. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromages: Résolument tournés vers l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, septembre 2018 (1361), pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the calcium/protein molar ratio on β-lactoglobulin denaturation kinetics and fouling phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-jet agglomeration of skim milk powders: Influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (15), pp.1930-1936. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2018.1463539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French cheesed off as 'revolutionary' lab technique ripens fromage in days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Telegraph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30/03/2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of liquids inside a new soft elastic reactor: Revealing mixing behavior through dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.1071-1080. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2018.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration of lactic acid whey prior to spray drying: Scaling up to a semi-industrial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.355-360. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2017.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combien de temps se gardent les poudres de lait stockées à l'intervention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir. Lait Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 314 juin 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient process for the production of permeate powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.144-149. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers secs, d'une stratégie de report à un marché à forte valeur ajoutée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Janvier Février Mars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations, ruptures technologiques et avancées scientifiques dans les poudres laitières: Peut-on préparer de la poudre sans tour de séchage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Novembre-Décembre (134), pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical Characterization of Hydrogels Undergoing Swelling and Dissolution at Alkaline pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Mercadé-Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (44), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels3040044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg2+ improves the thermotolerance of probiotic Lactobacillus rhamnosus GG, Lactobacillus casei Zhang and Lactobacillus plantarum P-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does particle size influence caking in lactose powder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Carpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Bertelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Risbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations, ruptures technologiques et avancées scientifiques dans les poudres laitières : III. Comment vieillit une poudre protéique laitière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Novembre-Décembre (134), pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double use of concentrated sweet whey for growth and spray drying of probiotics: Towards maximal viability in pilot scale spray dryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 196, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impurities enhance caking in lactose powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Carpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bertelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Risbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198, pp.91-97. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations, ruptures technologiques et avancées scientifiques dans les poudres laitières : II. Peut-on accroitre la survie des probiotiques au séchage par pulvérisation/atomisation en stimulant leur adaptation aux stress ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Novembre -Décembre (134), pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution of micellar casein powder upon ageing: Consequences on rehydration dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of probiotics and other food-grade bacteria: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2017.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of storage conditions on the functional properties of micellar casein powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of bovine serum albumin hydrogels in alkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Mercadé-Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Coignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial role of remaining lactose in whey protein isolate powders during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Burgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.206-2016. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration during spray drying: Physical and rehydration properties of whole milk/sugar mixture powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. den Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.33-41. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of the evolution of whey protein isolate powder during aging and effects on foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (7), pp.5265-5272. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-induced aggregation properties of whey proteins as affected by storage conditions of whey protein Isolate powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.993-1001. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-016-1686-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling and collapse during drying of a single aqueous dispersion of casein micelle droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.161-166. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in spray drying relevant to the dairy industry: A comprehensive critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhesh Bhandari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Tuler Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (15), pp.1773-1790. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2016.1233114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperconcentrated sweet whey, a new culture medium that enhances Propionibacterium freudenreichii stress tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (15), pp.4641-4651. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00748-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal aggregation of calcium-fortified skim milk enhances probiotic protection during convective droplet drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (30), pp.6003-6010. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.6b02205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de séchage de bactéries probiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Akomia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29/09/2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the protective effects of calcium-containing carrier against drying-induced cellular injuries of probiotics using single droplet drying technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xufeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.226-234. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2016.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double use of highly concentrated sweet whey to improve the biomass production and viability of spray-dried probiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.453-463. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2016.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the distribution of whey protein fouling in a plate heat exchanger using the kinetic parameters of the thermal denaturation reaction of β-lactoglobulin and the bulk temperature profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (12), pp.9611-9630. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-10957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Denaturation kinetics of whey protein isolate solutions and fouling mass distribution in a plate heat exchanger”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/4924250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caking of lactose: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Carpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bertelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Risbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of whey components in the kinetics and thermodynamics of β-Lactoglobulin unfolding and aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (8), pp.1367-1379. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-016-1726-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois technologies innovantes pour le séchage des probiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Novembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dimensional analysis approach for modelling the size of droplets formed by bi-fluid atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.237-247. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inra modélise les interactions produits-process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Perraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1323, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser les procédés et améliorer la valorisation de lactosérum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bargain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Laitière Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 758 (Décembre 2015), pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption in the processing of dairy and feed powders by evaporation and drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.176-184. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2014.942913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calcium content and flow regime on whey protein fouling and cleaning in a plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.68-78. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow regime assessment in falling film evaporators using residence time distribution functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlan Caldas Pereira Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tuler Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denaturation kinetics of whey protein isolate solutions and fouling mass distribution in a plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/139638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of milk protein skins layers after drying: understanding the mechanisms of particle formation from whey protein isolate and native phosphocaseinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.8 -16. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un marché des ingrédients laitiers à haute valeur ajoutée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Casalegno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3611 (9 octobre 2015), pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enjeux considérables autour des ingrédients secs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Conté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir. Lait Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 297 (Décembre 2015), pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of a single droplet to investigate process–structure– function relationships: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-014-0186-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of dairy products using a thin film spinning cone evaporator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Coffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166, pp.356-363. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the agglomeration process on structure and functional properties of the agglomerates based on the durum wheat semolina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Hafsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mandato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145, pp.25-36. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning beyond whey protein gels: Egg white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Koutzenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Mercadé-Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.249-255. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2014.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do whey and casein micelle proteins influence the morphology and properties of the resulting powder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huashan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (13), pp.1540-1551. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2014.915554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caseinomacropeptide modifies the heat-induced denaturation aggregation process of [i]β-lactoglobulin[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.56-64. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better control of dairy powder rehydration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.18-28. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la physico-chimie des poudres protéiques laitières et des conditions de dispersion sur les mécanismes de réhydratation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, septembre-octobre (9), pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chercheurs entre science et industrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Clarisse Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rennes Métropole Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in functional properties of milk protein powders: effects of vacuum concentration and drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.1578-1591. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2013.816316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of drying of dairy products using a modified balance-based desorption method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (4), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-012-0099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale investigation of effectiveness of evaporation of skim milk compared to water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlan Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (4), pp.537-549. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-013-0138-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the addition of various minerals, proteins and salts of organic acids on the principal steps of α-lactose monohydrate crystallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (2), pp.88-95. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape, shell, and vacuole formation during the drying of a single concentrated whey protein droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tabuteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp 15606–15613, 29 (50), pp.15606-15613. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la404108v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of dairy bacteria: New opportunities to improve the viability of bacteria powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.12-17. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mixing system design and operating parameters on dissolution process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (2), pp.247-254. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201100441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the reconstitution ability of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Radziszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.233-242. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2012.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehydration behaviour and ageing of dairy powders assessed by calorimetric measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Syll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.139-145. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Simposio internazionale sull' essiccamento dei prodotti lattiero-caseari.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Pier Vecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Latte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, août 2012, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of dry mass glass transition temperature and the spray drying behaviour of a concentrate using a desorption method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (3), pp.460-467. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Industrial Spray-Drying Operations Using a Reaction Engineering Approach and a Modified Desorption Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (4), pp.419-428. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2010.501928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying kinetics of skim milk with 50 wt% initial solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Selomulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.D. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (74), pp.701-711. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pH on the dry heat-induced denaturation/aggregation of whey proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.110-116. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Mozzarella cheese wheys and stretchwaters: A preliminary review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (1), pp.27-46. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat supramolecular structure in fat-filled dairy powders: A tool to adjust spray-drying temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.287-300. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of stirring speed, temperature and solid concentration on the rehydration time of micellar casein powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.225-236. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat supramolecular structure in fat-filled dairy powders: A tool to adjust spray-drying temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.287-300. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition influence on water-binding properties during mozzarella cheese wheys concentration, lactose crystallization and spray drying: a preliminary review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (1), pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional simulation of co-current, dairy spray drying systems - pros and cons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamlesh Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.181-210. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional simulation of co-current, dairy spray drying systems - pros and cons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamlesh Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.181-210. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How surface composition of high milk proteins powders is influenced by spray-drying temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Navarro Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Tehrany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (1), pp.377-84. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-lactose matrix effects on fat encapsulation during the overall spray-drying process of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Dairy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (1), pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization of Mozzarella cheese wheys and stretchwaters in comparison with several other sweet wheys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (11), pp.5371-5377. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement d'une tour de séchage pilote: bilans massiques et thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126, pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods' combination to investigate the suprastructure, composition and properties of fat in fat-filled dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (2), pp.154-162. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement d'une tour de séchage pilote: bilans massiques et thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126, pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying by desorption: A tool to determine spray drying parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (2), pp.199-204. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat properties during homogenization, spray-drying, and storage affect the physical properties of dairy powders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (1), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2008-1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-lactose matrix effects on fat encapsulation during the overall spray-drying process of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian journal of dairy technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (1), pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time distribution: a tool to improve spray-drying control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (1), pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative humidity of outlet air: the key parameter to optimize moisture content and water activity of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (1), pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time distribution: a tool to improve spray-drying control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (1), pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative humidity of outlet air: the key parameter to optimize moisture content and water activity of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst:2007007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative humidity of outlet air: the key parameter to optimize moisture content and water activity of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (1), pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time distribution: a tool to improve spray-drying control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88, pp.31-43. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst:2007006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping quality of dairy ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhesh Bhandari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.481-488. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2007011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfer during rehydration of micellar casein powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Banon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.425-432. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2007016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free fat, surface fat and dairy powders: interactions between process and product. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.187-236. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2007010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping quality of dairy ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (4-5), pp.481-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg white drying: Influence of industrial processing steps on protein structure and functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83 (3), pp.404-413. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2007.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free fat, surface fat and dairy powders: interactions between process and product. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3), pp.187-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfer during rehydration of micellar casein powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Banon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (4-5), pp.425-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfer during rehydration of micellar casein powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Banon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (4-5), pp.425-432. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2007016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous processing of skim milk by a combination of pulsed electric fields and conventional heat treatments: does a synergetic effect on microbial inactivation exist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (3), pp.203-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous raw skim milk processing by pulsed electric field at non-lethal temperature: effect on microbial inactivation and functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (1), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous raw skim milk processing by pulsed electric field at non-lethal temperature: effect on microbial inactivation and functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86, pp.43-57. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2005039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pulsed electric field processing parameters on Salmonella enteritidis inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Korolczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rippoll Mc Keag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carballeira Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 75, pp.11-20. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous processing of skim milk by a combination of pulsed electric fields and conventional heat treatments: does a synergetic effect on microbial inactivation exist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86, pp.203-211. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2006002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water activity and glass transition in dairy ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (4-5), pp.295-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermohygrometric sensor: a tool for optimizing the spray drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (1), pp.45-50. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2004.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of effects of industrial processing steps on functional properties of pasteurised liquid egg white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (5), pp.757-769. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.2042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water activity and glass transition in dairy ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (4/5), pp.295-304. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2005020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhumidification en continu de poudres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24, pp.383-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration of sweet whey by spiral wound organic membranes: Impact of hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Garem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (1), pp.155-163. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2000115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intensity pulsed electric fields applied to egg white: effect on [i]Salmonella Enteritidis[/i] inactivation and protein denaturation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 62 (12), pp.1381-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the background electrolyte for the determination of anions by capillary electrophoresis: application to sweet whey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chaufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 (3), pp.333-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the background electrolyte for the determination of anions by capillary electrophoresis: Application to sweet whey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabiller-Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 (3), pp.333-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la nanofiltration dans la production de poudres de lactosérum déminéralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 76 (3), pp.283-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la nanofiltration dans la production de poudres de lactosérum déminéralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 76, pp.283-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semicontinuous production of lactic acid in a bioreactor coupled with nanofiltration membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyaval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19, pp.614-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectivité de membranes de nanofiltration : effet du pH, de la nature et de la concentration des solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75, pp.595-610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectivité de membranes de nanofiltration : effet du pH, de la nature et de la concentration des solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (6), pp.595-610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dairy fouling process in miniaturized falling film Evaporators by microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edible Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of aged infant formula powder based on ingredients produced by membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling fouling formation in falling-film evaporators at the micron-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISMAT2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita Ca' foscari venezia cnism, Jul 2025, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic investigation of fouling mechanisms in falling-film evaporators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling and Cleaning in Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of the fouling of whey proteins of Falling Film Evaporator by microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of drying parameters on the density of skim milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Lescieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint symposium on dairy drying technology and recombined milk products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of the fouling of whey proteins in falling film evaporators by microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPR Institut de Physique de Rennes; ISCR Rennes Institute of Chemical Sciences; Institut Agro Rennes-Angers; UR Opaale INRAE; UMR STLO INRAE; INRAE; UR NuMeCan; CNRS; Université de Rennes; ScanMat, Jul 2025, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning to better understand and optimize cheese production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIL idf, Jun 2024, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-objective data-driven approach: a route to drive performance optimization in the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroStat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bragança, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on fouling mechanisms explored by rheo-fluidics at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanele Msibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Capri (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on physico-chemical and functional properties of dairy protein powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque Sciences et Technologies des Poudres STP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les laboratoires montpelliérains QualiSud, IATE, LMGC, ICGM et C2MA de l’Ecole Mines-Telecom d’Alès, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de Lacticaseibacillus paracasei sur la peau du trayon: Quels impacts sur la santé animale et sur les procédés de transformation du lait?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Poton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Philau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres glande mammaire, Lait- Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic investigation of fouling mechanisms in dairy protein mixes under shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Msibi Zanélé Paméla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress on Rheology ICR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.erasmus.gr/microsites/1221/committees, Jul 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient process for the manufacture of dairy powders using superconcentration and granulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof Alain LE-BAIL, Chair of the congress, IAEF President (GEPEA-ONIRIS Nantes - FRANCE), Jun 2023, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic look at the fouling mechanisms in dairy protein mixes by rheometry and microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Congress on Engineering and Food (ICEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying research : from physical and biological mechanisms to breakthrough innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de la journée d’échange sur la formulation des agents et substances de biocontrôle 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium Biocontrôle / INRAE, Jun 2023, Maisons-Alfort, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in solutions of dairy proteins: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Interactions &amp; Assembly - 3rd seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, online (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient superconcentration-granulation based process to manufacture dairy ingredients: influence of composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, René Floris (Conference Chair), NIZO Food Research Fred van de Velde, NIZO Food Research John Giezen, NIZO Food Research Lizzy Birnie, Elsevier, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Formation in Drying Droplets of Dairy Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, René Floris (Conference Chair), NIZO Food Research Fred van de Velde, NIZO Food Research John Giezen, NIZO Food Research Lizzy Birnie, Elsevier, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of concentrated milk protein system affect viscosity and enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de protéines végétales dans les laits infantiles : opportunités et verrous fonctionnels et nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GPN (Groupe Protéines et Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe protéines et Nutrition, May 2022, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Formation in Drying Droplets of Dairy Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième journée scientifique rennaise construction/déconstruction de l'aliment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle alimentation AGROCAMPUS OUEST, Jul 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin layer stratification in drying droplets of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS-2021 European Colloids and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of concentrated milk protein system affect enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE/CNRS, Nov 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient superconcentration-granulation based process to manufacture dairy powders: Limiting factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, RENNES, édition virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of an infant formula with a minimally processed route impacts its nutritional, physiological and sensorial qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIZO Dairy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIZO Food Research,FrieslandCampina, Wageningen University, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying dynamics in complex mixes of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2021 - Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, visioconference, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin formation in drying droplets of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’école doctorale : Écologie, Géosciences, Agronomie, ALimentation, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying-induced stratification in complex mixes of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Rheology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bangor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dried whey protein fractal aggregates for substituting texturizing additives in dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlamova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kerjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Hydrocolloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying research From physical and biological mechanisms to breakthrough innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of protein source on the functionality and the digestibility of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF13 International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the droplet particle transition in dairy colloidal mixes: The impact of the molecular scale on particle morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storage conditions on functional properties of high protein dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Burgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Properties of Water ISOPOW XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns in binary mixes of dairy colloids: The impact of protein properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops – CECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of casein on the heat-induced denaturation of whey proteins and subsequent fouling in plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. D. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mercadé-Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Exchanger Fouling &amp; cleaning conference XIII 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jozefow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic adjustments may exert benefits or drawbacks on Propionibacterium freudenreichii viability during freeze-drying.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Scientific Conference on Probiotics, Prebiotics, Gut Mirobiota and Health – IPC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns in binary mixes of dairy colloids: The impact of protein properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de formation de l’interface au cours du procédé de séchage : approche multiéchelles appliquée aux poudres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée scientifique "science des aliments et valorisation des bio-produits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in solutions of dairy proteins:a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops – CECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite based heat exchangers for fouling control in dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Françolle de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From’Innov: a new concept for building cheese texture and taste separately for design-on-demand and short supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10 th Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymetrical Flow Field-Flow Fractionnation coupled with Multi-Angle Light Scattering and Differential Refractometer (AF4-MALS-DRi): An analysis tool to characterize milk protein aggregates produced in semi-industrial way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente A. Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International symposiums of field- and flow-based seperations (FFF2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Columbia SC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de sources protéiques des formules infantiles : degré d’hydrolyse et bioaccessibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of biological colloids revealed by drying cracks formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in mixtures of dairy proteins: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow process and heating conditions modulate the size and properties of whey protein aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et digestion chez le nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity in the drying behavior between biological colloids and model colloidal dispersions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion plénière du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Ingénierie des Systèmes Biologiques et des Procédés (0792)., Nov 2018, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymetrical Flow Field-Flow Fractionation coupled with Multi-Angle Light Scattering and Differential Refractometer (AF4-MALS-DRi): An analysis tool to characterize milk protein aggregates produced in semi-industrial way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D De-Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FFF2018—19th International Symposium on Field- and Flow-based Separations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers et ingrédients secs, d’une stratégie de report à un marché à forte valeur ajoutée: le point de vue de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'union laitière de la Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Verdun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative use of sweet whey to improve the viability of spray-dried probiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFT17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Las vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration of lactic acid whey: A process to improve the dryability and the quality of powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle formation during dairy powders production is ruled by protein mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Calcium/ Β-Lg Molar Ratio on Plate Heat Exchanger Fouling for Various Whey Protein Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying research to overcome dairy industry challenges: from single drop to drying of probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Asia Pacific Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart drying of probiotics: From molecular mechanisms to pilot scale production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.D. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two-in-one use of sweet whey affords yet unknown probiotic viability upon drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Probiotics and Antimicrobial Proteins Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powders : influence of the process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">smart drying of probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presentation in Fujian Agriculture and Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Fuzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying by desorption: a method to determine and optimize the spray drying parameters of food and dairy products regarding to the water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on the Properties of Water (ISOPOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une utilisation innovante du lactosérum pour la production et le séchage de bactéries probiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE 2016 - Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between β-lactoglobulin denaturation and fouling mass distribution in a plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XI - 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de formation des grains et propriétés des poudres laitières associées :Une approche multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matière molle pour la science des aliments : Compréhension et Structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ingénierie des Agropolymères et Technologies Emergentes (1208)., Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying drops of milk proteins and colloidal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR AMC2 Approches Multi-physiques pour les Colloïdes Concentrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'instrumentation dans une démarche d'éco-conception : Cas d’un atelier de concentration-séchage idéal ou comment améliorer la performance des sites industriels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l’ENILIA-ENSMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Surgères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying by desorption: a tool to determine spray-drying parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l’ENILIA-ENSMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Surgères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du procédé de concentration par évaporation sous vide. Bilan énergétique, massique et temps de séjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlan Caldas Pereira Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandes de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Tuler-Peronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l’ENILIA-ENSMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Surgères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in functional properties of dairy protein powders: Effect of concentration and drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Yokohama, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to anticipate the behavior of food and dairy products to spray drying and how to optimize the energy cost ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodrying 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension de la cinétique de cristallisation de l'alpha-lactose monohydrate en présence de différents additifs par modélisation et analyse factorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France. Art. 14-9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the ability of dairy powders to reconstitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Radziszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of the physico-chemical characterization of dairy and non-dairy food powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of predictive tools to diagnosis reconstitution and ageing behaviour of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Syll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Dairy Summit 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Cap Town (ZA), South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to anticipate the behavior of food and dairy products to spray drying and how to optimize the energy cost ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDS 2012 18. Symposium in the biennial series of international Drying Symposia Series (IDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Xiamen Fujian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring, understanding and improving rehydration of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Dairy Summit 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cap Town (ZA), South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of drying of dairy products using a modified weight scale-based desorption method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring, understanding and improving rehydration of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Dairy Summit 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cap Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of crystallization kinetics of ?-lactose monohydrate in the presence of various additives through a moments approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of dairy powder agglomeration mechanisms by a dimensional analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to anticipate the behavior of food and dairy products to spray drying and how to optimize the energy costs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDS 2012 18. Symposium in the biennial series of international Drying Symposia Series (IDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Xiamen (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to determine the behaviour of dairy and food concentrates to spray-drying to improve the process, the energy costs and the quality of the food powders ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of predictive tools to diagnosis reconstitution and ageing behaviour of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Syll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Dairy Summit 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cap Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a dissolution enthalpy value be used as an absolute indicator to assess rehydration behaviour and ageing of food powders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Syll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDS 2012 18. Symposium in the biennial series of International Drying Symposia séries (IDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Xiamen Fujian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of drying of dairy products using a modified weight scale-based desorption method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a vacuum evaporator pilot plant in relation to mass and energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acp. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the ability of dairy powders to reconstitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Radziszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehydration of infant milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teagasc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Fermoy, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de poudres laitières selon leur pouvoir de solvatation estimé par méthode acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Radziszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying by desorption: a tool to determine spray-drying parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Association Française pour le séchage dans l'Indusrie et l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of dairy bacteria: New opportunities to improve the viability of bacteria powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF world dairy summit 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Parme (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying by desorption: a tool to determine spray-drying parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radwan Jalam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des groupes " Energie et Biotechnologies et procédés agroalimentaires" de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a kinetic model to study the influence of lactate and calcium on alpha-lactose monohydrate crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IDF World Dairy Summit 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water dynamic during concentration spray- drying & rehydratation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franco-Brésilien Université de Vicosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Minas Gerais, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better control of dairy powder rehydration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de temps de mélange et de coefficient de transfert solide liquide dans une cuve agitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to optimize the energy cost of spray drying of dairy products ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to optimize the energy cost of spray-drying of dairy products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping the quality of spray dried dairy ingredients: dependence on water activity and glass transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Water in Food (Euro Food Water)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying kinetics and solid fat content affect the mechanims of free fat formation and the surface composition of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e symposium international des produits laitiers obtenus par séchage spray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining drying by desorption and REA modelling to determine spray drying parameters. Workshop on Food powders: creation, processing, characterisation and handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Spray Drying of Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Pékin (CH), China. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of methods to investigate the structure / organisation and the properties of fat in fat-filled dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Food powders: creation, processing, characterisation and handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Pékin (CH), China. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying in the Dairy Industry from Etablished Technologies to Advanced Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press Inc. CRC Press, 1, 296 p., 2021, Cecile Le Floch-Fouere, Pierre Schuck, Gaelle Tanguy, Luca Lanotte, Romain Jeantet; https://www.taylorfrancis.com/books/e/9781351119504, 978-0815359982. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351119504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la technologie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 ième édition, 210 p., 2017, 978-2743022617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 3: Food Biochemistry and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 436 p., 2016, Food Science and Technology series, 978-1-84821-934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 2: Food Process Engineering and Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 346 p., 2016, Food Science and Technology, 978-1-84821-933-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 1: Food Alteration and Food Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 244 p., 2016, Food Science and technology, 978-1-84821-932-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.337, 2015, 978-1785480409. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2014-0-04744-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en génie des procédés par analyse dimensionnelle. Méthode et exemples résolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.443, 2014, 978-2-7430-1570-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en génie des procédés par analyse dimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, pp.464, 2014, 978-2743015701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poudres laitières et alimentaires : Techniques d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier Editions, 224 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Methods for Food and Dairy Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley Blackwell. John Wiley and Sons, 248 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poudres laitières et alimentaires : Techniques d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier Editions, 224 p., 2012, 978-2-7430-1419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Methods for Food and Dairy Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie des procédés appliqué à l'industrie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier TEC &amp; DOC, 195 p., 2011, 9782743013592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie des procédés appliqué à l'industrie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier Editions, pp.1-196, 2011, 978-2-7430-1359-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements physicochimiques de la technologie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Lavoisier TEC et DOC, 161p., 2008, 978-274301033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements physicochimiques de la technologie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier TEC &amp; DOC, 176 p., 2008, 978-2743010331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences des Aliments 1- Stabilisation biologique et physico-chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tec &amp; Doc Lavoisier, 381 p., 2008, 2743008334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier TEC &amp; DOC, 185 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier, 184 p., 2007, 2743010320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences des Aliments 2- Technologie des Produits Alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tec &amp; Doc Lavoisier, 456 p., 2007, 2743008881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productos lacteos industriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acribia, Editorial, S.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2003, Ciencia y tecnologia de los alimentos, 9788420010144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits industriels laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier TEC et DOC Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 178 p., 2000, 2-7430-0429-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese powder methods for manufacturing said cheese powder and a cheese-based food product made from the latter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2022354144(A1), WO/2020/260296. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la fabrication d'une denrée alimentaire fromagère, avantageusement du type fromage, spécialité fromagère ou substitut de fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3097408 B1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for preparing a probiotic powder using a two in one whey containing nutrient medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017050773 (A1). 2017, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la fabrication d'une denrée alimentaire fromagère, avantageusement du type fromage, spécialité fromagère ou substitut de fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2016108024 (A1) ― 2016-07-07. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3024331 (A1), WO2016016397 (A1). 2016, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration de liquides laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02845773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId843"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Jeantet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité de recherche s’inscrit dans des problématiques de génie des procédés appliquées aux matrices lait et ovoproduits. Elle est principalement orientée sur l’étude des transferts (matière, chaleur), en intégrant une expertise croissante en physicochimie pour la compréhension des phénomènes. Depuis 1993, j’ai été impliqué dans trois thématiques, en relation avec l’optimisation de procédés, la sécurisation et la maîtrise des propriétés des produits :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- une thématique génie des séparations ayant pour objet l’étude et l’optimisation de transferts de matière en nanofiltration tangentielle (1993-2001) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- une thématique pluridisciplinaire concernant l’étude des opérations de stabilisation thermique et non thermique appliqués aux matrices ovoproduits et lait (1998-2004, puis 2012-…) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- une thématique opérations de concentration-déconcentration incluant la concentration, le séchage, le stockage et l’étude du mélange /réhydratation, puis de la digestion de bases laitières (depuis 2003)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (182)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled bulk and surface mechanisms lead to whey protein deposits under shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 340, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2026.150196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin integrating multi-objective optimization to support fryer operators in managing potato crisps production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Debuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 406, pp.112800. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fermented foods, from empiricism to scientific evidence: The contribution of Ferments du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le-Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of consumption temperature of whole milk on in vitro gastric digestion using a biomimetic digestion simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223 part 2 (janvier 2026), pp.117869. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns induced by auto-stratification in drying sessile droplets of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 253, pp.114761. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.114761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for predicting industrial performance: example of the dry matter content of Emmental-type cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 162, pp.106143. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological response of whey protein deposits forming under shear in concentrated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-025-01534-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough innovations in industrial cheesemaking processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.101267. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2024.101267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the formation of surficial whey protein deposits under shear stress by rheofluidic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanele Msibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 274, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.133291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferments, Ils vont révolutionner la nourriture du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, mai 2024 (927), pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-objective data-driven approach: A route to drive performance optimization in the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 152, pp.104697. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2024.104697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic in vitro gastric digestion of skimmed milk using the NERDT, an advanced human biomimetic digestion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.114898. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulation behaviour of high lactose dairy superconcentrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura T O'Donoghue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doll Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 438, pp.119584. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des préparations pour nourrissons innovantes basées sur un mélange de protéines végétales et animales : de la fabrication à la digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the segregation of proteins in high-protein dairy powders after spray-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (2), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on key characteristics of dairy protein powders using a multifactorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.3192. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12173192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for choosing energy efficient mixing equipment whatever motions it induces: Example of application for planetary and helical ribbon mixers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.173 - 183. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2023.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of milk protein concentrates affects enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.112030. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing intensification with soft-elastic baffle (SEB) in a soft-elastic reactor (SER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangda Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108764. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2021.108764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How dimensional analysis allows to go beyond Metzner–Otto concept for non-Newtonian fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Grenville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (4), pp.407-429. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/revce-2020-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage de gouttes de mélanges de protéines laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the superconcentration and granulation steps of a disruptive spray-drying free process for the manufacture of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 317, pp.110865. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage innovant de co-produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calcium on the thermal denaturation of whey proteins and subsequent fouling in a benchtop fouling device: An experimental and numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuting Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2022.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Diagram of Dairy Protein Mixes Obtained by Single Droplet Drying Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.562. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11040562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy usage in the manufacture of dairy powders: Advances in conventional processing and disruptive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2021.1903489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of circular folds in mixing intensification in the small intestine: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinping Zha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyu Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229, pp.116079. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.116079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the drying of Propionibacterium freudenreichii starter cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.3485-3494. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11273-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving realistic gastric emptying curve in an advanced dynamic in vitro human digestion system: experiences with cheese—a difficult to empty material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0FO03364B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-industrial production of a minimally processed infant formula powder using membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.5265-5278. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of limiting factors in a novel superconcentration-granulation based dairy powder manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.102798. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotolerance, Survival, and Stability of Lactic Acid Bacteria After Spray Drying as Affected by the Increase of Growth Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamadel Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Wai Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-020-02571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin layer stratification in drying droplets of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 620, pp.126560. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of culturing lactic acid bacteria with varying skim milk concentration on bacteria survival during heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangshu Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 294, pp.110396. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of casein/whey ratio on the thermal denaturation of whey proteins and subsequent fouling in a plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiji Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 289, pp.110175. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow process and heating conditions modulate the characteristics of whey protein aggregates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 264, pp.109675. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced thermal stability of lactic acid bacteria during spray drying by intracellular accumulation of calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangshu Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 279, pp.109975. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.109975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the mixing time of soft elastic reactors: Physical models and empirical correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (13), pp.6258-6268. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b06053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally inexpensive simulation of agglomeration in spray drying while preserving structure related information using CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Jubaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Afshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.372-393. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2020.05.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Faba Bean and Pea Proteins Potential Whey Protein Substitutes in Infant Formulas? An In Vitro Dynamic Digestion Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.362. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9030362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro static digestion reveals how plant proteins modulate model infant formula digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130, pp.108917. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of self-sustained oscillations on particle residence time in a commercial scale spray dryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Jubaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Afshar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Selomulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 360, pp.1177-1191. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2019.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of calcium and magnesium chlorides as simple means of varying bound and precipitated minerals in casein micelle: Effect on enzymatic coagulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (11), pp.9923-9935. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-18749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular osmoprotectant concentrations determine Propionibacterium freudenreichii survival during drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffigan Kponouglo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (7), pp.3145-3156. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-020-10425-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant proteins partially replacing dairy proteins greatly influence infant formula functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.108891. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How motility can enhance mass transfer and absorption in the duodenum: Taking the structure of the villi into account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 213, pp.115406. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.115406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from a proteomic analysis highlight different osmoadaptations in two strain of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.104932. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionic fermentation by the probiotic Propionibacterium freudenreichii to functionalize whey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.620-628. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2018.11.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing economic and environmental performance of three industrial cheesemaking processes through a predictive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chamberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pouliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 239, pp.118046. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.118046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Advantage of Bacterial Adaptation in Order to Optimize Industrial Production of Dry Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (10), pp.477. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms7100477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium freudenreichii CIRM-BIA 129 Osmoadaptation Coupled to Acid-Adaptation Increases Its Viability During Freeze-Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffigan Kponouglo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (article 2324), </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.02324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and drawbacks of osmotic adjustment in Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 204, pp.103400. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2019.103400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solute mechanical properties impact on the drying of dairy and model colloidal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9SM00373H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Adaptation of Beneficial Propionibacteria, Lactobacilli, and Bifidobacteria Improves Tolerance Toward Technological and Digestive Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium citrate insolubilization drives the fouling of falling film evaporators during the concentration of hydrochloric acid whey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Tuler Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Santellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying colloidal systems: Laboratory models for a wide range of applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Davaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (8), pp.94. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2018-11712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing in a soft-elastic reactor (SER) characterized using an RGB based image analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangda Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181, pp.272-285. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2018.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth in Hyper-Concentrated Sweet Whey Triggers Multi Stress Tolerance and Spray Drying Survival in Lactobacillus casei BL23: From the Molecular Basis to New Perspectives for Sustainable Probiotic Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 article 2548, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying-induced mechanisms of skin formation in mixtures of high protein dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 553, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the drying step in the steam-jet granulation process of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.33-39. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the calcium/protein molar ratio on β-lactoglobulin denaturation kinetics and fouling phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromages: Résolument tournés vers l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, septembre 2018 (1361), pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-jet agglomeration of skim milk powders: Influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (15), pp.1930-1936. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2018.1463539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French cheesed off as 'revolutionary' lab technique ripens fromage in days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Telegraph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30/03/2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of liquids inside a new soft elastic reactor: Revealing mixing behavior through dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.1071-1080. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2018.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cheese Matrix Modulates the Immunomodulatory Properties of Propionibacterium freudenreichii CIRM-BIA 129 in Healthy Piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien J. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromatisé, impérissable, curatif : le fromage de demain se prépare en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30/03/2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations, ruptures technologiques et avancées scientifiques dans les poudres laitières : II. Peut-on accroitre la survie des probiotiques au séchage par pulvérisation/atomisation en stimulant leur adaptation aux stress ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Novembre -Décembre (134), pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impurities enhance caking in lactose powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Carpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bertelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Risbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198, pp.91-97. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does particle size influence caking in lactose powder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Carpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Bertelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Risbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations, ruptures technologiques et avancées scientifiques dans les poudres laitières : III. Comment vieillit une poudre protéique laitière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Novembre-Décembre (134), pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double use of concentrated sweet whey for growth and spray drying of probiotics: Towards maximal viability in pilot scale spray dryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 196, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg2+ improves the thermotolerance of probiotic Lactobacillus rhamnosus GG, Lactobacillus casei Zhang and Lactobacillus plantarum P-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical Characterization of Hydrogels Undergoing Swelling and Dissolution at Alkaline pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Mercadé-Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (44), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels3040044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient process for the production of permeate powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.144-149. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers secs, d'une stratégie de report à un marché à forte valeur ajoutée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Janvier Février Mars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations, ruptures technologiques et avancées scientifiques dans les poudres laitières: Peut-on préparer de la poudre sans tour de séchage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Novembre-Décembre (134), pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of probiotics and other food-grade bacteria: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2017.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution of micellar casein powder upon ageing: Consequences on rehydration dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of storage conditions on the functional properties of micellar casein powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial role of remaining lactose in whey protein isolate powders during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Burgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.206-2016. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of bovine serum albumin hydrogels in alkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Mercadé-Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Coignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration during spray drying: Physical and rehydration properties of whole milk/sugar mixture powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. den Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.33-41. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combien de temps se gardent les poudres de lait stockées à l'intervention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir. Lait Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 314 juin 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration of lactic acid whey prior to spray drying: Scaling up to a semi-industrial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.355-360. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2017.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the protective effects of calcium-containing carrier against drying-induced cellular injuries of probiotics using single droplet drying technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xufeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.226-234. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2016.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double use of highly concentrated sweet whey to improve the biomass production and viability of spray-dried probiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.453-463. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2016.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in spray drying relevant to the dairy industry: A comprehensive critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhesh Bhandari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Tuler Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (15), pp.1773-1790. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2016.1233114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal aggregation of calcium-fortified skim milk enhances probiotic protection during convective droplet drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (30), pp.6003-6010. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.6b02205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperconcentrated sweet whey, a new culture medium that enhances Propionibacterium freudenreichii stress tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (15), pp.4641-4651. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00748-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de séchage de bactéries probiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Akomia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29/09/2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling and collapse during drying of a single aqueous dispersion of casein micelle droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.161-166. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the distribution of whey protein fouling in a plate heat exchanger using the kinetic parameters of the thermal denaturation reaction of β-lactoglobulin and the bulk temperature profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (12), pp.9611-9630. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-10957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of whey components in the kinetics and thermodynamics of β-Lactoglobulin unfolding and aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debreyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (8), pp.1367-1379. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-016-1726-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caking of lactose: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Carpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bertelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Risbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Denaturation kinetics of whey protein isolate solutions and fouling mass distribution in a plate heat exchanger”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/4924250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-induced aggregation properties of whey proteins as affected by storage conditions of whey protein Isolate powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.993-1001. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-016-1686-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural markers of the evolution of whey protein isolate powder during aging and effects on foaming properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (7), pp.5265-5272. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of milk protein skins layers after drying: understanding the mechanisms of particle formation from whey protein isolate and native phosphocaseinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.8 -16. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un marché des ingrédients laitiers à haute valeur ajoutée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Casalegno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3611 (9 octobre 2015), pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denaturation kinetics of whey protein isolate solutions and fouling mass distribution in a plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/139638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow regime assessment in falling film evaporators using residence time distribution functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlan Caldas Pereira Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tuler Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calcium content and flow regime on whey protein fouling and cleaning in a plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.68-78. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser les procédés et améliorer la valorisation de lactosérum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bargain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Laitière Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 758 (Décembre 2015), pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dimensional analysis approach for modelling the size of droplets formed by bi-fluid atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Accart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.237-247. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inra modélise les interactions produits-process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Perraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1323, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption in the processing of dairy and feed powders by evaporation and drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.176-184. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2014.942913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration of dairy products using a thin film spinning cone evaporator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lambrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Coffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166, pp.356-363. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enjeux considérables autour des ingrédients secs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Conté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir. Lait Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 297 (Décembre 2015), pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of a single droplet to investigate process–structure– function relationships: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-014-0186-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the agglomeration process on structure and functional properties of the agglomerates based on the durum wheat semolina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Hafsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mandato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145, pp.25-36. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning beyond whey protein gels: Egg white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Koutzenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Mercadé-Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.249-255. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2014.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois technologies innovantes pour le séchage des probiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Novembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do whey and casein micelle proteins influence the morphology and properties of the resulting powder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huashan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (13), pp.1540-1551. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2014.915554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caseinomacropeptide modifies the heat-induced denaturation aggregation process of [i]β-lactoglobulin[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.56-64. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-scale investigation of effectiveness of evaporation of skim milk compared to water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlan Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (4), pp.537-549. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-013-0138-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in functional properties of milk protein powders: effects of vacuum concentration and drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.1578-1591. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2013.816316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of drying of dairy products using a modified balance-based desorption method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (4), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-012-0099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape, shell, and vacuole formation during the drying of a single concentrated whey protein droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tabuteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp 15606–15613, 29 (50), pp.15606-15613. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la404108v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the addition of various minerals, proteins and salts of organic acids on the principal steps of α-lactose monohydrate crystallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (2), pp.88-95. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of dairy bacteria: New opportunities to improve the viability of bacteria powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.12-17. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chercheurs entre science et industrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Clarisse Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rennes Métropole Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la physico-chimie des poudres protéiques laitières et des conditions de dispersion sur les mécanismes de réhydratation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, septembre-octobre (9), pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better control of dairy powder rehydration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.18-28. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the reconstitution ability of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Radziszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.233-242. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2012.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Simposio internazionale sull' essiccamento dei prodotti lattiero-caseari.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Pier Vecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Latte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, août 2012, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehydration behaviour and ageing of dairy powders assessed by calorimetric measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Syll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.139-145. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mixing system design and operating parameters on dissolution process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (2), pp.247-254. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201100441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Industrial Spray-Drying Operations Using a Reaction Engineering Approach and a Modified Desorption Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (4), pp.419-428. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2010.501928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of dry mass glass transition temperature and the spray drying behaviour of a concentrate using a desorption method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (3), pp.460-467. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying kinetics of skim milk with 50 wt% initial solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Selomulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.D. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (74), pp.701-711. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pH on the dry heat-induced denaturation/aggregation of whey proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.110-116. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat supramolecular structure in fat-filled dairy powders: A tool to adjust spray-drying temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.287-300. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat supramolecular structure in fat-filled dairy powders: A tool to adjust spray-drying temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.287-300. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of stirring speed, temperature and solid concentration on the rehydration time of micellar casein powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.225-236. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition influence on water-binding properties during mozzarella cheese wheys concentration, lactose crystallization and spray drying: a preliminary review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (1), pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional simulation of co-current, dairy spray drying systems - pros and cons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamlesh Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.181-210. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional simulation of co-current, dairy spray drying systems - pros and cons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamlesh Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (2-3), pp.181-210. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How surface composition of high milk proteins powders is influenced by spray-drying temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Navarro Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Tehrany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (1), pp.377-84. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Mozzarella cheese wheys and stretchwaters: A preliminary review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (1), pp.27-46. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst/2009045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement d'une tour de séchage pilote: bilans massiques et thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126, pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods' combination to investigate the suprastructure, composition and properties of fat in fat-filled dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (2), pp.154-162. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement d'une tour de séchage pilote: bilans massiques et thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126, pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-lactose matrix effects on fat encapsulation during the overall spray-drying process of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Dairy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (1), pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization of Mozzarella cheese wheys and stretchwaters in comparison with several other sweet wheys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (11), pp.5371-5377. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat properties during homogenization, spray-drying, and storage affect the physical properties of dairy powders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (1), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2008-1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying by desorption: A tool to determine spray drying parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (2), pp.199-204. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2008.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-lactose matrix effects on fat encapsulation during the overall spray-drying process of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian journal of dairy technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (1), pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative humidity of outlet air: the key parameter to optimize moisture content and water activity of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst:2007007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative humidity of outlet air: the key parameter to optimize moisture content and water activity of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (1), pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time distribution: a tool to improve spray-drying control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (1), pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time distribution: a tool to improve spray-drying control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (1), pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative humidity of outlet air: the key parameter to optimize moisture content and water activity of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (1), pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence time distribution: a tool to improve spray-drying control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88, pp.31-43. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/dst:2007006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping quality of dairy ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (4-5), pp.481-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free fat, surface fat and dairy powders: interactions between process and product. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.187-236. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2007010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfer during rehydration of micellar casein powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Banon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.425-432. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2007016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free fat, surface fat and dairy powders: interactions between process and product. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3), pp.187-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg white drying: Influence of industrial processing steps on protein structure and functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83 (3), pp.404-413. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2007.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfer during rehydration of micellar casein powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Banon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (4-5), pp.425-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfer during rehydration of micellar casein powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Banon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (4-5), pp.425-432. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2007016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping quality of dairy ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhesh Bhandari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.481-488. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2007011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pulsed electric field processing parameters on Salmonella enteritidis inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Korolczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rippoll Mc Keag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carballeira Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 75, pp.11-20. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous raw skim milk processing by pulsed electric field at non-lethal temperature: effect on microbial inactivation and functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86, pp.43-57. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2005039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous processing of skim milk by a combination of pulsed electric fields and conventional heat treatments: does a synergetic effect on microbial inactivation exist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86, pp.203-211. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2006002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous processing of skim milk by a combination of pulsed electric fields and conventional heat treatments: does a synergetic effect on microbial inactivation exist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (3), pp.203-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous raw skim milk processing by pulsed electric field at non-lethal temperature: effect on microbial inactivation and functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (1), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermohygrometric sensor: a tool for optimizing the spray drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (1), pp.45-50. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2004.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water activity and glass transition in dairy ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (4-5), pp.295-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of effects of industrial processing steps on functional properties of pasteurised liquid egg white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Perinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (5), pp.757-769. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.2042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water activity and glass transition in dairy ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (4/5), pp.295-304. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2005020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhumidification en continu de poudres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pirus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24, pp.383-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration of sweet whey by spiral wound organic membranes: Impact of hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Garem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80 (1), pp.155-163. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2000115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intensity pulsed electric fields applied to egg white: effect on [i]Salmonella Enteritidis[/i] inactivation and protein denaturation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 62 (12), pp.1381-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the background electrolyte for the determination of anions by capillary electrophoresis: Application to sweet whey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabiller-Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 (3), pp.333-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the background electrolyte for the determination of anions by capillary electrophoresis: application to sweet whey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chaufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 (3), pp.333-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la nanofiltration dans la production de poudres de lactosérum déminéralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 76, pp.283-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semicontinuous production of lactic acid in a bioreactor coupled with nanofiltration membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyaval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19, pp.614-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la nanofiltration dans la production de poudres de lactosérum déminéralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 76 (3), pp.283-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectivité de membranes de nanofiltration : effet du pH, de la nature et de la concentration des solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (6), pp.595-610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectivité de membranes de nanofiltration : effet du pH, de la nature et de la concentration des solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75, pp.595-610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of aged infant formula powder based on ingredients produced by membrane filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling fouling formation in falling-film evaporators at the micron-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISMAT2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita Ca' foscari venezia cnism, Jul 2025, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dairy fouling process in miniaturized falling film Evaporators by microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edible Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of the fouling of whey proteins of Falling Film Evaporator by microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Congress (AERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic investigation of fouling mechanisms in falling-film evaporators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling and Cleaning in Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of drying parameters on the density of skim milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Goussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Lescieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Joint symposium on dairy drying technology and recombined milk products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of the fouling of whey proteins in falling film evaporators by microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPR Institut de Physique de Rennes; ISCR Rennes Institute of Chemical Sciences; Institut Agro Rennes-Angers; UR Opaale INRAE; UMR STLO INRAE; INRAE; UR NuMeCan; CNRS; Université de Rennes; ScanMat, Jul 2025, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on physico-chemical and functional properties of dairy protein powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque Sciences et Technologies des Poudres STP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les laboratoires montpelliérains QualiSud, IATE, LMGC, ICGM et C2MA de l’Ecole Mines-Telecom d’Alès, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on fouling mechanisms explored by rheo-fluidics at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanele Msibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Capri (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-objective data-driven approach: a route to drive performance optimization in the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroStat 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bragança, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de Lacticaseibacillus paracasei sur la peau du trayon: Quels impacts sur la santé animale et sur les procédés de transformation du lait?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Poton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Philau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres glande mammaire, Lait- Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning to better understand and optimize cheese production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Perrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIL idf, Jun 2024, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient process for the manufacture of dairy powders using superconcentration and granulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin G Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof Alain LE-BAIL, Chair of the congress, IAEF President (GEPEA-ONIRIS Nantes - FRANCE), Jun 2023, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic investigation of fouling mechanisms in dairy protein mixes under shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Msibi Zanélé Paméla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress on Rheology ICR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.erasmus.gr/microsites/1221/committees, Jul 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microscopic look at the fouling mechanisms in dairy protein mixes by rheometry and microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Grostete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Congress on Engineering and Food (ICEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying research : from physical and biological mechanisms to breakthrough innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra H Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition de la journée d’échange sur la formulation des agents et substances de biocontrôle 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium Biocontrôle / INRAE, Jun 2023, Maisons-Alfort, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of concentrated milk protein system affect viscosity and enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient superconcentration-granulation based process to manufacture dairy ingredients: influence of composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, René Floris (Conference Chair), NIZO Food Research Fred van de Velde, NIZO Food Research John Giezen, NIZO Food Research Lizzy Birnie, Elsevier, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Formation in Drying Droplets of Dairy Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th NIZO Dairy Conference 2021 - Innovations in dairy ingredients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, René Floris (Conference Chair), NIZO Food Research Fred van de Velde, NIZO Food Research John Giezen, NIZO Food Research Lizzy Birnie, Elsevier, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de protéines végétales dans les laits infantiles : opportunités et verrous fonctionnels et nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GPN (Groupe Protéines et Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe protéines et Nutrition, May 2022, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in solutions of dairy proteins: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Interactions &amp; Assembly - 3rd seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, online (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient superconcentration-granulation based process to manufacture dairy powders: Limiting factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshchandra Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, RENNES, édition virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of an infant formula with a minimally processed route impacts its nutritional, physiological and sensorial qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIZO Dairy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIZO Food Research,FrieslandCampina, Wageningen University, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying dynamics in complex mixes of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2021 - Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, visioconference, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin layer stratification in drying droplets of dairy colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS-2021 European Colloids and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment of concentrated milk protein system affect enzymatic coagulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE/CNRS, Nov 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin formation in drying droplets of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’école doctorale : Écologie, Géosciences, Agronomie, ALimentation, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying-induced stratification in complex mixes of dairy proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Rheology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bangor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Formation in Drying Droplets of Dairy Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième journée scientifique rennaise construction/déconstruction de l'aliment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle alimentation AGROCAMPUS OUEST, Jul 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dried whey protein fractal aggregates for substituting texturizing additives in dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlamova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kerjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Hydrocolloids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns in binary mixes of dairy colloids: The impact of protein properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops – CECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic adjustments may exert benefits or drawbacks on Propionibacterium freudenreichii viability during freeze-drying.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bonnassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Scientific Conference on Probiotics, Prebiotics, Gut Mirobiota and Health – IPC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of casein on the heat-induced denaturation of whey proteins and subsequent fouling in plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. D. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mercadé-Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Exchanger Fouling &amp; cleaning conference XIII 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jozefow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of storage conditions on functional properties of high protein dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Burgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Norwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Properties of Water ISOPOW XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the droplet particle transition in dairy colloidal mixes: The impact of the molecular scale on particle morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of protein source on the functionality and the digestibility of infant formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF13 International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying research From physical and biological mechanisms to breakthrough innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLOpendays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack patterns in binary mixes of dairy colloids: The impact of protein properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de formation de l’interface au cours du procédé de séchage : approche multiéchelles appliquée aux poudres laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée scientifique "science des aliments et valorisation des bio-produits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in solutions of dairy proteins:a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops – CECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite based heat exchangers for fouling control in dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Françolle de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow process and heating conditions modulate the size and properties of whey protein aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference: Developing innovative food structures and functionalities through process and reformulation to satisfy consumer needs and expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of biological colloids revealed by drying cracks formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of drying-induced particle formation in mixtures of dairy proteins: a multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de sources protéiques des formules infantiles : degré d’hydrolyse et bioaccessibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontres Nutrition-Alimentation-Métabolisme-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et digestion chez le nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity in the drying behavior between biological colloids and model colloidal dispersions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion plénière du GDR SLAMM (Solliciter LA Matière Molle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Ingénierie des Systèmes Biologiques et des Procédés (0792)., Nov 2018, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymetrical Flow Field-Flow Fractionation coupled with Multi-Angle Light Scattering and Differential Refractometer (AF4-MALS-DRi): An analysis tool to characterize milk protein aggregates produced in semi-industrial way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D De-Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FFF2018—19th International Symposium on Field- and Flow-based Separations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From’Innov: a new concept for building cheese texture and taste separately for design-on-demand and short supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10 th Cheese Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymetrical Flow Field-Flow Fractionnation coupled with Multi-Angle Light Scattering and Differential Refractometer (AF4-MALS-DRi): An analysis tool to characterize milk protein aggregates produced in semi-industrial way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente A. Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International symposiums of field- and flow-based seperations (FFF2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Columbia SC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart drying of probiotics: From molecular mechanisms to pilot scale production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.D. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying research to overcome dairy industry challenges: from single drop to drying of probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Asia Pacific Drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Calcium/ Β-Lg Molar Ratio on Plate Heat Exchanger Fouling for Various Whey Protein Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration of lactic acid whey: A process to improve the dryability and the quality of powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle formation during dairy powders production is ruled by protein mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative use of sweet whey to improve the viability of spray-dried probiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFT17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Las vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers et ingrédients secs, d’une stratégie de report à un marché à forte valeur ajoutée: le point de vue de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'union laitière de la Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Verdun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two-in-one use of sweet whey affords yet unknown probiotic viability upon drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Probiotics and Antimicrobial Proteins Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powders : influence of the process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying by desorption: a method to determine and optimize the spray drying parameters of food and dairy products regarding to the water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on the Properties of Water (ISOPOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">smart drying of probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presentation in Fujian Agriculture and Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Fuzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une utilisation innovante du lactosérum pour la production et le séchage de bactéries probiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE 2016 - Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying drops of milk proteins and colloidal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR AMC2 Approches Multi-physiques pour les Colloïdes Concentrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de formation des grains et propriétés des poudres laitières associées :Une approche multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matière molle pour la science des aliments : Compréhension et Structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ingénierie des Agropolymères et Technologies Emergentes (1208)., Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les denrées agricoles en aliments: pourquoi et comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between β-lactoglobulin denaturation and fouling mass distribution in a plate heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanpain-Avet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XI - 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying by desorption: a tool to determine spray-drying parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l’ENILIA-ENSMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Surgères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'instrumentation dans une démarche d'éco-conception : Cas d’un atelier de concentration-séchage idéal ou comment améliorer la performance des sites industriels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l’ENILIA-ENSMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Surgères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du procédé de concentration par évaporation sous vide. Bilan énergétique, massique et temps de séjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlan Caldas Pereira Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandes de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Tuler-Peronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l’ENILIA-ENSMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Surgères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in functional properties of dairy protein powders: Effect of concentration and drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Yokohama, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to anticipate the behavior of food and dairy products to spray drying and how to optimize the energy cost ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodrying 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension de la cinétique de cristallisation de l'alpha-lactose monohydrate en présence de différents additifs par modélisation et analyse factorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 7 -7ème édition du colloque Cristallisation et précipitation industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France. Art. 14-9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of crystallization kinetics of ?-lactose monohydrate in the presence of various additives through a moments approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring, understanding and improving rehydration of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Dairy Summit 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cap Town (ZA), South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of drying of dairy products using a modified weight scale-based desorption method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring, understanding and improving rehydration of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Dairy Summit 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cap Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to anticipate the behavior of food and dairy products to spray drying and how to optimize the energy cost ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDS 2012 18. Symposium in the biennial series of international Drying Symposia Series (IDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Xiamen Fujian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of the physico-chemical characterization of dairy and non-dairy food powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of predictive tools to diagnosis reconstitution and ageing behaviour of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Syll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Dairy Summit 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Cap Town (ZA), South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the ability of dairy powders to reconstitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Radziszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of predictive tools to diagnosis reconstitution and ageing behaviour of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Syll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Dairy Summit 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cap Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a dissolution enthalpy value be used as an absolute indicator to assess rehydration behaviour and ageing of food powders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Syll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Willart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDS 2012 18. Symposium in the biennial series of International Drying Symposia séries (IDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Xiamen Fujian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to anticipate the behavior of food and dairy products to spray drying and how to optimize the energy costs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDS 2012 18. Symposium in the biennial series of international Drying Symposia Series (IDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Xiamen (CN), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of dairy powder agglomeration mechanisms by a dimensional analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to determine the behaviour of dairy and food concentrates to spray-drying to improve the process, the energy costs and the quality of the food powders ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of drying of dairy products using a modified weight scale-based desorption method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound tests in a stirred vessel to evaluate the ability of dairy powders to reconstitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Radziszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a vacuum evaporator pilot plant in relation to mass and energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acp. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water dynamic during concentration spray- drying & rehydratation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franco-Brésilien Université de Vicosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Minas Gerais, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a kinetic model to study the influence of lactate and calcium on alpha-lactose monohydrate crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IDF World Dairy Summit 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying by desorption: a tool to determine spray-drying parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radwan Jalam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des groupes " Energie et Biotechnologies et procédés agroalimentaires" de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of dairy bacteria: New opportunities to improve the viability of bacteria powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF world dairy summit 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Parme (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying by desorption: a tool to determine spray-drying parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Association Française pour le séchage dans l'Indusrie et l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de poudres laitières selon leur pouvoir de solvatation estimé par méthode acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Radziszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de la Société Française du Génie des Procédés, SFGP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better control of dairy powder rehydration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehydration of infant milk powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teagasc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Fermoy, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to optimize the energy cost of spray-drying of dairy products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to optimize the energy cost of spray drying of dairy products ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Summit 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de temps de mélange et de coefficient de transfert solide liquide dans une cuve agitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping the quality of spray dried dairy ingredients: dependence on water activity and glass transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Water in Food (Euro Food Water)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying kinetics and solid fat content affect the mechanims of free fat formation and the surface composition of dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e symposium international des produits laitiers obtenus par séchage spray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of methods to investigate the structure / organisation and the properties of fat in fat-filled dairy powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Food powders: creation, processing, characterisation and handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Pékin (CH), China. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining drying by desorption and REA modelling to determine spray drying parameters. Workshop on Food powders: creation, processing, characterisation and handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Spray Drying of Milk Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Pékin (CH), China. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying in the Dairy Industry from Etablished Technologies to Advanced Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press Inc. CRC Press, 1, 296 p., 2021, Cecile Le Floch-Fouere, Pierre Schuck, Gaelle Tanguy, Luca Lanotte, Romain Jeantet; https://www.taylorfrancis.com/books/e/9781351119504, 978-0815359982. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351119504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la technologie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 ième édition, 210 p., 2017, 978-2743022617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 2: Food Process Engineering and Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 346 p., 2016, Food Science and Technology, 978-1-84821-933-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 1: Food Alteration and Food Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 244 p., 2016, Food Science and technology, 978-1-84821-932-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Food Science and Technology 3: Food Biochemistry and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 436 p., 2016, Food Science and Technology series, 978-1-84821-934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.337, 2015, 978-1785480409. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2014-0-04744-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en génie des procédés par analyse dimensionnelle. Méthode et exemples résolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.443, 2014, 978-2-7430-1570-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en génie des procédés par analyse dimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, pp.464, 2014, 978-2743015701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poudres laitières et alimentaires : Techniques d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier Editions, 224 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Methods for Food and Dairy Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley Blackwell. John Wiley and Sons, 248 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poudres laitières et alimentaires : Techniques d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier Editions, 224 p., 2012, 978-2-7430-1419-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Methods for Food and Dairy Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie des procédés appliqué à l'industrie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier Editions, pp.1-196, 2011, 978-2-7430-1359-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie des procédés appliqué à l'industrie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier TEC &amp; DOC, 195 p., 2011, 9782743013592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier TEC &amp; DOC, 185 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences des Aliments 1- Stabilisation biologique et physico-chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tec &amp; Doc Lavoisier, 381 p., 2008, 2743008334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements physicochimiques de la technologie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Lavoisier TEC et DOC, 161p., 2008, 978-274301033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements physicochimiques de la technologie laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier TEC &amp; DOC, 176 p., 2008, 978-2743010331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences des Aliments 2- Technologie des Produits Alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tec &amp; Doc Lavoisier, 456 p., 2007, 2743008881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier, 184 p., 2007, 2743010320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productos lacteos industriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acribia, Editorial, S.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2003, Ciencia y tecnologia de los alimentos, 9788420010144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits industriels laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier TEC et DOC Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 178 p., 2000, 2-7430-0429-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese powder methods for manufacturing said cheese powder and a cheese-based food product made from the latter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2022354144(A1), WO/2020/260296. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la fabrication d'une denrée alimentaire fromagère, avantageusement du type fromage, spécialité fromagère ou substitut de fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3097408 B1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for preparing a probiotic powder using a two in one whey containing nutrient medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017050773 (A1). 2017, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la fabrication d'une denrée alimentaire fromagère, avantageusement du type fromage, spécialité fromagère ou substitut de fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2016108024 (A1) ― 2016-07-07. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3024331 (A1), WO2016016397 (A1). 2016, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration de liquides laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02845773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId843"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grostete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150196" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Debuire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112800" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le-Loir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.12.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-025-01534-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802584v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05372540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117869" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boissel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pauchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.114761" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2024.101267" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chauveau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanele Msibi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133291" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703408v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2024.104697" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Greco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114898" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshchandra H Patil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T O'Donoghue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doll Chutani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119584" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22133" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chacon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194694v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12173192" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xiao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.08.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897078v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436044v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin G Murphy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110865" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grenville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revce-2020-0006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangda Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108764" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794831v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiji Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Feng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Pan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.09.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040562" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258328v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11273-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Zha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Zou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Hao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjuan Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116079" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshchandra Patil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Murphy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2021.1903489" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Peng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO03364B" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102798" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110175" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Hao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Fu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadel Ndiaye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wai Woo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-020-02571-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126560" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099223v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangshu Suo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Huang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110396" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862203v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115406" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02404929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104932" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02864402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Jubaer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Afshar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.05.111" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624778v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Lu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bellenger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.109975" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille de Guibert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Six" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.07.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634459v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b06053" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625044v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108917" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02376611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Le Maout" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Selomulya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.11.023" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571057v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030362" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02492112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10425-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969338v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roustel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18749" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621453v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108891" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860007v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Tuler Perrone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Santellani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.08.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7100477" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271478v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Benoit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pouliot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Normand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2018.11.043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330244v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02324" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150444v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103400" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284136v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00373H" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111208v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00841" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757706v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910411v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J. Cousin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02584" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801984v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.020" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901454v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02548" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.02.019" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854606v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Person" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.06.025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872290v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656648v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khaldi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2017.10.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902823v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1463539" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906545v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.023" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447445v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.01.061" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491466v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garreau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talamo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.02.008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488641v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687900v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garreau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644039v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Mercad&#233;-Prieto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels3040044" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484840v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12716" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513287v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Carpin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bertelsen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Bech" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Risbo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.04.006" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687887v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391136v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.017" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408010v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertelsen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Risbo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.11.013" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687901v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506665v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490072v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vignolles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.02.007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619006v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2017.09.004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648177v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coignaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Jin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.11.001" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454658v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.010" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522980v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mei" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. den Boer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.05.002" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338090v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10788" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454590v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1686-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454517v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sadek" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fallourd" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.06.016" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454652v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhesh Bhandari" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Dong Chen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1233114" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454632v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00748-16" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454641v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b02205" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419759v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Akomia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397460v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufeng Zheng" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.10.034" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454600v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2016.02.050" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397457v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanpain-Avet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-10957" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632144v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/4924250" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454607v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bertelsen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.04.002" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454603v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronce" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1726-x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230713v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209745v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.022" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183242v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perraut" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236552v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bargain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123185v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.942913" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209744v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.020" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173930v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan Caldas Pereira Silveira" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tuler Perrone" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducept" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.03.016" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454574v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/139638" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123351v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.01.014" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236557v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Casalegno" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239512v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Cont&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209717v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0186-1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209867v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid Coffey" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.07.001" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209736v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hafsa" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.08.005" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5PR3XQX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123188v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Koutzenko" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2014.12.001" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209683v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huashan Li" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.915554" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209559v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Leng" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.01.004" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209412v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Richard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.07.007" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209529v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177306v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209479v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2013.816316" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201418v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M&#233;jean" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-012-0099-9" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201448v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan Silveira" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Carvalho" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fromont" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0138-1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209403v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Gernigon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.12.005" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150726v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404108v" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209411v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.01.006" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924761v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Le Page" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100441" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TF2FG2SR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790367v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Page" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.06.007" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJT083BK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924760v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syll" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.01.001" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7851GMJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175646v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pier Vecchia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729296v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.03.003" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDNWZQP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729262v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Patel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.501928" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729295v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fu" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Woo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Selomulya" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Chen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Patel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.11.018" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSPFTQ3M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729268v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.04.037" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14HX0KZN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895729v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009045" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895759v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009057" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895734v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009043" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729511v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729465v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernigon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729587v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh Patel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009059" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895757v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729530v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morand" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Tehrany" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.016" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNB9W69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454036v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730047v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaucher" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2359" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729967v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730015v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vignolles" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.018" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ6T8K86-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454035v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729166v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolivet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.08.014" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729203v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1387" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730057v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895774v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729902v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729903v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducept" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453994v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst:2007007" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895775v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173773v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst:2007006" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453988v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007011" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453989v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007016" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454032v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007010" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895652v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454012v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legrand" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.03.033" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C43KDLX6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895641v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895659v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321751v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895576v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesne" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895562v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453943v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005039" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453950v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Korolczuk" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rippoll Mc Keag" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carballeira Fernandez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.03.027" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7G2X5B0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453911v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2006002" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895604v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Onillon" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453930v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2004.10.001" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B49Z3TS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453927v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perinel" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lesaffre" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2042" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP4QBTCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453919v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005020" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454431v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirus" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895396v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Garem" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000115" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347883v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roignant" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brul&#233;" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929598v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chaufer" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691646v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaufer" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929486v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schuck" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maubois" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693943v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684689v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyaval" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701036v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929462v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155723v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418714v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155673v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154008v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111680v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lescieux" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279293v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607922v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692566v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731966v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650826v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180057v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msibi Zan&#233;l&#233; Pam&#233;la" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141060v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142580v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150873v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133892v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564473v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564432v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657419v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gousse" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687165v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284257v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375789v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451314v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318474v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367421v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194150v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284156v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375775v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634107v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlamova" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097218v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737427v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737837v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125634v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737430v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125292v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Chen" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercad&#233;-Prieto" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164164v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735485v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114760v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737873v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271479v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;olle de Almeida" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781894v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124319v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente A. Sol&#233;" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909151v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916895v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780799v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737426v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925627v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790184v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929020v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370393v2" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hennetier" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D De-Guibert" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gu" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sol&#233;" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516200v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454665v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568147v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547533v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513286v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737393v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737493v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547529v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646893v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547541v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446407v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424785v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743528v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800589v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743299v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209763v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454550v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454551v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209722v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209723v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209721v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Tuler-Peronne" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209531v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209530v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769826v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209386v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924776v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924785v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209368v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924783v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209384v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209366v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849251v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924775v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janin" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924784v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924778v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jalam" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209367v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Syll" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209369v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924780v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924779v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acp. Silveira" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Carvalho" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924781v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454281v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807669v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Page" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454276v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Blanchard" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729396v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454277v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Jalam" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454272v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454278v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454284v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454269v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454280v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729531v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454282v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729167v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729107v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729106v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953972v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522982v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brul&#233;" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/initiation-a-la-technologie-fromagere-2e-ed/jeantet/descriptif-9782743022617" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348381v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brule" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348379v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219334.html" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263569v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219326.html" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251262v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781785480409" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2014-0-04744-2" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173099v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/industries-chimiques/modelisation-en-genie-des-procedes-par-analyse-dimensionnelle/delaplace/descriptif-9782743015701" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02185368v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924794v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924793v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209312v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209392v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wiley-vch.de/publish/dt/books/ISBN978-0-470-65598-6" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729360v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roignant" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brul&#233;" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454189v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123279v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729142v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454471v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729759v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mahaut" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454473v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454472v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454470v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casadellibro.com/libro-productos-lacteos-industriales/9788420010144/935169" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454469v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decitre.fr/livres/les-produits-industriels-laitiers-9782743004293.html" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157511v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865604v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611452v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394820v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454605v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845773v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grostete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150196" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Debuire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112800" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le-Loir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.12.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05372540v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117869" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boissel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pauchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.114761" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802584v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106143" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-025-01534-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2024.101267" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanele Msibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133291" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chauveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703408v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2024.104697" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Greco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114898" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshchandra H Patil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura T O'Donoghue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doll Chutani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119584" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chacon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954478v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22133" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194694v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12173192" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xiao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.08.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112030" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangda Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108764" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grenville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revce-2020-0006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin G Murphy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110865" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiji Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Feng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Pan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.09.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040562" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshchandra Patil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Murphy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2021.1903489" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975862v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Zha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Zou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Hao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjuan Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116079" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11273-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Peng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO03364B" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102798" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106934v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Hao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Fu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadel Ndiaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wai Woo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-020-02571-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126560" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099223v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangshu Suo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Huang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110396" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862236v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110175" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille de Guibert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Six" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.07.022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624778v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Lu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bellenger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.109975" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b06053" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02864402v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Jubaer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Afshar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.05.111" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030362" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108917" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02376611v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Le Maout" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Selomulya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.11.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969338v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roustel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18749" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02492112v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10425-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621453v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108891" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862203v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115406" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02404929v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104932" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043531v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Normand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2018.11.043" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271478v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Benoit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pouliot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118046" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364876v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7100477" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330244v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02324" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150444v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103400" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02284136v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM00373H" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111208v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00841" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860007v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Tuler Perrone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Santellani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.08.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717925v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.02.019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901454v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02548" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801984v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854606v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Person" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.06.025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656648v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khaldi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2017.10.002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872290v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902823v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1463539" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757718v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906545v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.023" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910411v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J. Cousin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02584" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687901v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408010v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Carpin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertelsen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalberg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Risbo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.11.013" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513287v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bertelsen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Bech" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Risbo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.04.006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687887v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391136v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484840v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12716" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644039v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Mercad&#233;-Prieto" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels3040044" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491466v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garreau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talamo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.02.008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488641v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687900v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garreau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490072v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vignolles" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.02.007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506665v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619006v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2017.09.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454658v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648177v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coignaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Jin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.11.001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522980v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mei" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. den Boer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.05.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534646v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447445v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2017.01.061" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397460v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufeng Zheng" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.10.034" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454600v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2016.02.050" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454652v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhesh Bhandari" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Dong Chen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1233114" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454641v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b02205" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454632v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00748-16" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419759v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Akomia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454517v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sadek" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fallourd" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.06.016" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397457v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanpain-Avet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-10957" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454603v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronce" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debreyne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1726-x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454607v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bertelsen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.04.002" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632144v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/4924250" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454590v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-016-1686-1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338090v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10788" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123351v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.01.014" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236557v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Casalegno" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454574v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/139638" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173930v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan Caldas Pereira Silveira" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tuler Perrone" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducept" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.03.016" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209744v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.020" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236552v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bargain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209745v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.022" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183242v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perraut" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123185v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.942913" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209867v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid Coffey" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.07.001" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239512v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Cont&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209717v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0186-1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209736v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hafsa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.08.005" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5PR3XQX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123188v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Koutzenko" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2014.12.001" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230713v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209683v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huashan Li" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.915554" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209559v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Leng" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.01.004" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201448v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan Silveira" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Carvalho" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fromont" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M&#233;jean" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0138-1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209479v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2013.816316" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201418v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-012-0099-9" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150726v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404108v" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209403v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Gernigon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.12.005" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209411v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.01.006" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177306v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209529v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209412v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Richard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.07.007" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790367v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Page" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Radziszewski" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.06.007" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJT083BK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175646v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pier Vecchia" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924760v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syll" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.01.001" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7851GMJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924761v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Le Page" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100441" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TF2FG2SR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729262v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Patel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.501928" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729296v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.03.003" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDNWZQP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729295v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fu" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Woo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Selomulya" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Chen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Patel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.11.018" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSPFTQ3M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729268v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.04.037" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14HX0KZN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895759v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009057" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729511v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895734v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009043" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729465v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernigon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895757v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh Patel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009059" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729587v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729530v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morand" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Tehrany" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.016" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNB9W69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895729v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009045" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454035v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730015v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vignolles" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.018" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ6T8K86-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729967v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454036v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730047v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaucher" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2359" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729203v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1387" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729166v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolivet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2008.08.014" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730057v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453994v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst:2007007" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729902v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729903v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducept" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895774v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895775v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173773v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst:2007006" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895652v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454032v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007010" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453989v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007016" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895641v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454012v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legrand" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.03.033" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C43KDLX6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895659v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321751v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453988v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007011" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453950v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Korolczuk" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rippoll Mc Keag" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carballeira Fernandez" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.03.027" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7G2X5B0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453943v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005039" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453911v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesne" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2006002" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895576v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895562v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453930v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2004.10.001" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B49Z3TS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895604v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Onillon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453927v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perinel" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lesaffre" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2042" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP4QBTCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453919v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005020" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454431v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirus" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895396v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Garem" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000115" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347883v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roignant" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brul&#233;" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691646v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaufer" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929598v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chaufer" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693943v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684689v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyaval" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929486v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schuck" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maubois" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929462v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701036v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418714v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155723v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154008v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155673v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111680v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lescieux" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279293v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650826v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731966v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692566v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607922v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141060v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180057v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msibi Zan&#233;l&#233; Pam&#233;la" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142580v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150873v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657419v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gousse" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564473v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564432v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687165v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133892v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318474v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367421v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194150v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375789v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03451314v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284156v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375775v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284257v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634107v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlamova" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737430v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164164v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125292v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Chen" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercad&#233;-Prieto" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125634v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737837v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737427v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097218v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735485v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114760v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737873v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271479v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;olle de Almeida" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737426v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916895v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780799v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909151v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925627v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790184v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929020v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370393v2" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hennetier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D De-Guibert" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gu" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sol&#233;" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781894v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03124319v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente A. Sol&#233;" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547529v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737493v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737393v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547533v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513286v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568147v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454665v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516200v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646893v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547541v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743528v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424785v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446407v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800589v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454551v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454550v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209763v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743299v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209723v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209722v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209721v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Tuler-Peronne" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209531v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209530v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769826v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849251v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924783v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209384v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209366v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209368v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924776v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924785v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209386v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209367v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Syll" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209369v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924784v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924775v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janin" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924778v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jalam" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924780v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924781v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924779v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acp. Silveira" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Carvalho" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454278v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454272v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454277v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Blanchard" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Jalam" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729396v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454276v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807669v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Page" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454284v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454281v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729531v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454280v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454269v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454282v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729167v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729106v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729107v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953972v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522982v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brul&#233;" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/initiation-a-la-technologie-fromagere-2e-ed/jeantet/descriptif-9782743022617" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348379v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219334.html" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263569v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219326.html" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348381v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brule" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251262v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781785480409" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2014-0-04744-2" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173099v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/industries-chimiques/modelisation-en-genie-des-procedes-par-analyse-dimensionnelle/delaplace/descriptif-9782743015701" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02185368v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924794v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924793v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209312v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209392v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wiley-vch.de/publish/dt/books/ISBN978-0-470-65598-6" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454189v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729360v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roignant" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brul&#233;" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729759v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mahaut" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454471v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123279v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729142v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454472v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454473v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454470v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casadellibro.com/libro-productos-lacteos-industriales/9788420010144/935169" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454469v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decitre.fr/livres/les-produits-industriels-laitiers-9782743004293.html" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157511v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865604v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611452v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394820v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454605v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845773v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>