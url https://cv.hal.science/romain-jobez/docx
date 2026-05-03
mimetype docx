--- v0 (2026-04-08)
+++ v1 (2026-05-03)
@@ -729,217 +729,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour prolonger &amp;quot;les plaisirs de l'hétérogénéité&amp;quot;. Dialogue sur le théâtre en France et Allemagne (XVIIIe-XIXe siècles)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autorschaft und Übersetzen: Gryphius’ Cardenio und Celinde im Verhältnis zu einem verlorenen Drama Shakespeares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jobez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Karsenti Tiphaine; Neveux Olivier; Triau Christophe. </w:t>
+              <w:t xml:space="preserve">Jörg Wesche; Silvia Serena Tschopp; Franz Fromholzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éloge du désordre. Penser le théâtre avec Christian Biet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 605, Classiques Garnier, pp.271-280, 2024, (Rencontres), 978-2-406-15809-7. </w:t>
+              <w:t xml:space="preserve">Neues von der Insel. Englische Literatur und Kultur der Frühen Neuzeit in deutscher Übersetzung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-195, 2024, (Übersetzungskulturen der Frühen Neuzeit), 978-3-662-66948-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15810-3.p.0271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-66949-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411627v1</w:t>
+                <w:t xml:space="preserve">hal-04488924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autorschaft und Übersetzen: Gryphius’ Cardenio und Celinde im Verhältnis zu einem verlorenen Drama Shakespeares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour prolonger &amp;quot;les plaisirs de l'hétérogénéité&amp;quot;. Dialogue sur le théâtre en France et Allemagne (XVIIIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jobez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jörg Wesche; Silvia Serena Tschopp; Franz Fromholzer. </w:t>
+              <w:t xml:space="preserve">Karsenti Tiphaine; Neveux Olivier; Triau Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues von der Insel. Englische Literatur und Kultur der Frühen Neuzeit in deutscher Übersetzung</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-195, 2024, (Übersetzungskulturen der Frühen Neuzeit), 978-3-662-66948-8. </w:t>
+              <w:t xml:space="preserve">Éloge du désordre. Penser le théâtre avec Christian Biet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 605, Classiques Garnier, pp.271-280, 2024, (Rencontres), 978-2-406-15809-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-66949-5_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15810-3.p.0271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488924v1</w:t>
+                <w:t xml:space="preserve">hal-04411627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux confins des empires : considérations géopolitiques et littéraires excentrées sur le martyre de la reine géorgienne Kétévan</w:t>
               </w:r>
@@ -2586,169 +2586,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eine Epistemologie der Fälschung</w:t>
+                <w:t xml:space="preserve">Roland Barthes, essayiste, et son rapport au théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jobez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASL Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Genre et ses qualificatifs, 105, pp.357-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658192v1</w:t>
+                <w:t xml:space="preserve">hal-02150244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Barthes, essayiste, et son rapport au théâtre</w:t>
+                <w:t xml:space="preserve">Eine Epistemologie der Fälschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jobez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Le Genre et ses qualificatifs, 105, pp.357-364</w:t>
+              <w:t xml:space="preserve">IASL Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150244v1</w:t>
+                <w:t xml:space="preserve">hal-01658192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Obsessive Metaphors to Juridical Myth: Some Proposals for a Metaphorical Reading of Early Modern Law and Literature</w:t>
               </w:r>
@@ -3253,51 +3253,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E1EF7DA"/>
+    <w:nsid w:val="E42DF5E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3401,51 +3401,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A8F58460"/>
+    <w:nsid w:val="0AEDC178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3635,51 +3635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jobez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-10951-8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183425v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-theatre-baroque-allemand-et-francais-le-droit-dans-la-litterature.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4455-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520859v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.3058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loncle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15810-3.p.0271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-66949-5_9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66949-5_9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839453797-036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-04648-2_5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05248808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WPKT3309" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Cairo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hannemann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hass" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sch&#228;fer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839436035-016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/4025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.4025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846754870_010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/10347?lang=fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.10347" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.3079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.414.0036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/ldm-2021-0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.238.0042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.095.0191" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.049.0103" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.225.0023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520436v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.217.0133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5235/175214811796219547" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.073.0363" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouteill&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybile Chevallier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.067.0231" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2008.1038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.699.0572" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jobez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-10951-8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183425v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-theatre-baroque-allemand-et-francais-le-droit-dans-la-litterature.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4455-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520859v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.3058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-66949-5_9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66949-5_9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loncle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15810-3.p.0271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839453797-036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-04648-2_5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05248808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WPKT3309" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Cairo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hannemann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hass" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sch&#228;fer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839436035-016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/4025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.4025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846754870_010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/10347?lang=fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.10347" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.3079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.414.0036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/ldm-2021-0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.238.0042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.095.0191" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.049.0103" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.225.0023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520436v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.217.0133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5235/175214811796219547" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.073.0363" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouteill&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybile Chevallier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.067.0231" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2008.1038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.699.0572" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>