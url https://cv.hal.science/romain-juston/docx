--- v0 (2026-04-06)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Juston Morival </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie à l'Université de Rouen Normandie ; Chercheur au Laboratoire Dysolab (Université de Rouen-Normandie) ; Chercheur affilié au Centre d’études de l’emploi et du travail (Cnam)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Romain Juston Morival ** CV - décembre 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 6 mai 1988</w:t></w:r><w:br/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romainjuston@gmail.com</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain.juston@univ-rouen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Fonctions actuelles **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en sociologie à l'Université de Rouen NormandieChercheur au Laboratoire Dysolab, Université de Rouen-NormandieChercheur affilié au Centre d’études de l’emploi et du travail, CnamCoresponsable du Master de sociologie « Recherche, Enquête, Diagnostic » (RED) de l’Université de Rouen-Normandie et responsable du parcours « Santé au travail »Co-président du Jury du Master de sociologieMembre élu du Conseil de gestion et du Conseil scientifique de l’UFR SHS de l’Université de Rouen-Normandie (2023-2027)Membre de la Commission de Validation des acquis professionnels et personnels, à compter de janvier 2025Docteur en sociologie de l’Université Paris-Saclay. Thèse soutenue le 8 décembre 2016 à l’UVSQ. **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 			Université de Rouen NormandieMaître de conférences en sociologie et membre du Dysolab</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 			Centre d’études de l’emploi et du travail (CEET/Cnam)Chercheur affilié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 			Centre d’études de l’emploi et du travail (CEET/Cnam)Chercheur post-doctorant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 			Sciences PoChercheur post-doctorant au Centre de Sociologie des Organisations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 			École des hautes études en sciences socialesMaster de sociologieATER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 			Université de Versailles-Saint-Quentin-en-YvelinesLaboratoire PRINTEMPSDoctorat en sociologie de l’Université Paris-SaclayIntitulé de la thèse : « Le corps médico-légal. Les médecins légistes et leurs expertises »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2012	Université de Versailles-Saint-Quentin-en-Yvelines,Master 2 Recherche « Sociologie »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 		École Normale Supérieure de CachanÉtudiant au sein du département de Sciences Sociales de l’ENS Cachan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PublicationsOuvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2020, Médecins légistes. Une enquête sociologique, Paris, Presses de Sciences Po.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de dossier de revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Avec Vincent-Arnaud Chappe et Olivier Leclerc, « Le travail de la preuve », Droit et Société, vol. 110, n° 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles publiés dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soumis en janvier 2025 (V1), avec Sophie Dessein*, « Vendre de la santé (publique) au travail. Des préventeur·es face à l'individualisation des risques ».V2 en cours de reprise, avec Hugo Jeanningros*, « Acheter de la science, vendre de la prévention : le marché de l’expertise en prévention-santé ».A paraître, avec Marine Delaunay*, « Une trajectoire de la preuve à l’ombre du soin ? Les examens hors réquisition des victimes de violences conjugales », Tracés, dans le cadre d’un numéro spécial sur les « trajectoires de la preuve ».2024 « “Simple comme un coup de fil” ? La prévention des risques dans une cellule d’écoute de la souffrance au travail », Travail et Emploi, vol. 169-170-171, p. 45- 69.2024, « Le patient vertueux face aux risques professionnels. Une approche sociologique du marché de la santé au travail », Revue générale de droit médical, vol. 87.2023, Avec Jérôme Pélisse*, « Surveiller sans punir : la place du droit dans la prévention des risques professionnels », Revue Canadienne Droit et Société, vol. 38, n° 1.2023, Avec Marine Delaunay*, « Les médecins légistes dans la lutte contre les violences conjugales en France », Revue Nouvelle, vol. 5, n°5, p. 53-58.2023, Avec Marine Delaunay*, « Prouver la violence, soigner les victimes. Les examens médico-légaux hors réquisition en matière de violences conjugales », Délibérée, vol. 18, n° 1, p. 39-452022, Avec Vincent-Arnaud Chappe et Olivier Leclerc*, « Faire preuve : pour une analyse pragmatique de l'activité probatoire. Présentation du dossier », Droit et Société, vol. 110, n° 1, p. 7-202022, « L’amplitude du droit, ressource pour la sociologie ? Réflexions à partir d’une enquête sur la médecine légale », Amplitude du droit, vol. 1.2021, Avec le collectif LuCid* (premier auteur), « La médecine générale à l’épreuve des crises sanitaires : de Lubrizol à la Covid », Santé publique, vol. 33, n° 6, p. 911 à 9212021, « Autonomie des juges ou automatisme des jugements ? La qualification judiciaire à l’épreuve des expertises médico-légales », Sociologie, vol. 12, n° 4, p. 333-349.2021, Avec Jérôme Pélisse*, “The scalpel, the calculator and the judge in France: from technical perspective to legal evidence”, International Journal of Law in Context, vol. 16, n°4, p. 353-370.2019, Avec Anne-Sophie Ginon et Marion del Sol, « Réflexions sur les offres à dimension préventive développées par les organismes d’assurance en santé », Droit Social, vol. 11, p. 921-927.2019, Avec Kathia Barbier*, « Équiper le processus de recherche. Retours réflexifs comparés sur l’usage d’Atlas.ti et de Sonal dans deux recherches doctorales », Bulletin de méthodologie sociologique, vol. 143 n°1, p. 53-76.2018, « Devenir expert, rester médecin ? Les effets de la spécialité médicale sur l’exercice de la médecine légale », 2ème Prix du jeune auteur 2017 de Sociologie du travail, vol. 60, n° 3, en ligne : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/2668</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2018, « Des maux et des chiffres. L'évaluation des incapacités en médecine légale du vivant », Sciences sociales et santé, vol. 39, n° 4, p. 41-64, dans le numéro spécial « Médecine et Justice »2018, « Les enfants d’abord ? La prise en charge médico-légale des mineurs entre soin et expertise », Anthropologie et Santé, vol. 17, en ligne : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/3538</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2017, « Déplier le dispositif. La mobilité du chercheur comme ressource pour l’étude de l’expertise médico-légale », SociologieS, La recherche en actes, L’enquête ethnographique en mouvement : circulation et combinaison des sites de recherche, en ligne : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://sociologies.revues.org/6465</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2017, « Les médecins légistes : un groupe professionnel segmenté entre expertise judiciaire et spécialité médicale », Déviance et Société, vol. 42, n° 3, p. 387-413.2016, « Comment une tache de sang devient-elle une preuve ? Ingrédients et recettes des preuves médico-légales », Droit et société, vol. 93, n° 2, p. 395-416.2015, Avec le Collectif TMTC, « L’horizon vertical de la recherche. La socialisation de laboratoire d’apprentis chercheurs en sciences sociales », Socio-logos, vol. 10, en ligne : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://socio-logos.revues.org/2975</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">il s’agit d'articles collectifs sans premier auteur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d’ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Avec Margaux Redon, “New insurance products with a behavioural dimension in the company”, Philippe Batifoulier et Marion Del Sol (dir.), More competition between health insurers with less protection for patients? The health insurance market in France, IODE, Amplitudes du droit.A paraître, 2024, « Science technology studies et sociologie du droit : examen d’un croisement fécond à partir de l’exemple de la médecine légale », [chapitre rendu pour ouvrage en préparation] in Antoine Brasset (dir.), Approches critiques du droit [Titre provisoire], Presses de la Sorbonne.2022, « Expertiser les corps des agents et les milieux de travail : l’intermédiation juridique dans les pratiques des médecins de prévention », in Vincent Arnaud Chappe et Jean Philippe Tonneau (dir.), Le droit du travail en sociologue, Presses des Mines.2022, « À rebours du sale boulot ? La délégation controversée de l’expertise médico-légale aux infirmières en matière de prise en charge des victimes d’agressions sexuelles », in Sophie Divay, Thomas Denise, Marie Dos Santos, Cécile Fournier, Lucile Girard et Aymeric Luneau (dir.), Sociologie des pratiques coopératives et participatives en santé, Éditions de l’IRDES.2022, Avec Margaux Redon, « Les nouveaux produits d’assurance à dimension comportementale », in Philippe Batifoulier, Marion Del Sol (dir.), Plus d’assurance santé pour moins de protection ? Le patient face au marché, Presses Universitaires du Septentrion.2020, « Inspecter pour réformer. Le rôle des missions d’inspection dans l’élaboration, la mise en œuvre et l’évaluation de la réforme de la médecine légale (2006-2016) », in Sylvain Brunier et Olivier Pilmis (dir.) La règle et le rapporteur. Sociologie de l’inspection et de ses services, Paris, Presses des Mines.2020, « L’institutionnalisation controversée de la pédiatrie médico-légale en France », in Martine Balençon (dir.), Pédiatrie médico-légale : pour une nouvelle approche de la clinique de la violence en pédiatrie, Elsevier Masson.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Recensions **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En cours : Recension de Delphine Serre, Ultime recours : accidents du travail et maladies professionnelles en procès, Raisons d’agir, 2024, pour Droit et Société2025, Accepté pour publication, à paraître : « Dominique Lhuilier, Dominique Gelpe et Anne-Marie Waser, Santé et travail, paroles de chômeurs, Erès, 2024 »,  Sociologie du travail.2024, « Anne Marchand, Mourir de son travail aujourd'hui. Enquête sur les cancers professionnels, Les Éditions de l’Atelier, 2022 », Sociologie du travail,  ; vol. 66, n° 2    </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/45808</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2023, « Stéphane Moulin (dir), Perceptions de justice et santé au travail. L’organisation à l’épreuve, Presses de l'université Laval, Québec, 2021 », Sociologie du travail, vol. 65, n° 3, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/43761</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2022, « Alexandre Mathieu-Fritz, Le Praticien, le patient et les artefacts. Genèse des mondes de la télémédecine, Presses des Mines, Paris, 2021 », Sociologie du travail, vol. 64, n° 1-2, en ligne : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/41214</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2021, « Eric Beynel (coord.), La raison des plus forts. Chroniques du procès France Télécom, Éditions de l’Atelier, Ivry-sur-Seine, 2020 », Sociologie du travail, vol. 63, n° 2, en ligne : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/sdt/39364</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].2020, « Jean-Marc Weller, Fabriquer des actes d’État. Une ethnographie du travail bureaucratique, Paris, Économica, 2018 », Droit et Société, vol. 104, n° 1 : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ds.hypotheses.org/6308</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2019, « Pascal Marichalar, Qui a tué les verriers de Givors ? Une enquête de sciences sociales, Paris, La Découverte, 2017 », Sociologie du travail vol. 61, n° 1, en ligne : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/14406</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2017, « Caroline Protais, Sous l'emprise de la folie. L'Expertise judiciaire face à la maladie mentale (1950-2009), Paris, Éditions de l'EHESS, 2017 », Sociologie du travail, vol. 59, n° 4, en ligne : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/sdt/1335</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2016, « Gérôme Truc, Sidérations, Une sociologie des attentats, Paris : PUF, coll. « Le lien social », 2016, 343 p. », Droit et société, 2016, vol. 93, n° 2, p. 395-416, 2016, [en ligne : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ds.hypotheses.org/2210</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].2015, « Dominique Robert et Martin Dufresne, Actor-Network Theory and Crime Studies. Explorations in Science and Technology », Lectures, en ligne : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lectures.revues.org/18731</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Publication de synthèse **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les assureurs, nouveaux acteurs de la santé au travail ? », Connaissance de l’emploi, n° 178, 2021.Collectif de chercheur.e.s du Centre d’études de l’emploi et du travail, « Un système de retraite « universel » ? Les inégalités du travail à la retraite », Connaissance de l’emploi, n° 156, 2020.« Surveiller et prévenir la souffrance au travail : tensions et ambiguïtés d’une cellule d’écoute », Connaissance de l’emploi, n° 155, 2019.« D’une réforme à l’autre. Les ambiguïtés de la professionnalisation des médecins légistes en France », Questions pénales, 2018, [en ligne : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cesdip.fr/wp-content/uploads/2018/09/QP_2018.03.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].&amp;quot;From one reform to the next. The ambiguities of the professionalization of forensic medicine in France&amp;quot;, Penal Issues, 2018, [en ligne : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cesdip.fr/wp-content/uploads/2018/09/PI_2018_07.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Articles de valorisation **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Écouter les maux du travail », Docu-BD, Soif !, n° 4, 2021.« Les médecins légistes », Docu-BD, Soif !, n° 2, 2020.« Blouses blanches et robes noires : la médecine légale en France », Mondes sociaux, décembre 2020, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sms.hypotheses.org/26129</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.« Adama Traoré, Théo Luhaka… La justice doit-elle craindre les batailles d’experts médicaux ? », Tribune pour le journal Libération, juin 2020 [https://www.liberation.fr/debats/2020/06/20/adama-traore-theo-luhaka-la-justice-doit-elle-craindre-les-batailles-d-experts-medicaux_1791765/].Par Stéphanie Lacour, « Retour sur une thèse : Le corps médico-légal. Les médecins légistes et leurs expertises, par Romain Juston », Cahiers Droit, Sciences et Technologies, n°7, 2018 p. 231-236.“The medico-legal body: Medical Examiners and their Expertise”, European Sociologist, vol. 40, n° 1, 2017, p. 44.« Les enfants d’abord ? A la recherche d’un dénominateur commun entre pédiatrie et médecine légale », Archives de Pédiatrie, 2017, vol.24, Hors-Série n° 1, p. 55-56.« Enseigner et écouter : les deux facettes de l’aumônier musulman », Le Passe-murailles, n° 32, septembre/octobre 2011, p. 42-44.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Billets publiés sur des Carnets de recherche de la plateforme Hypothèses **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec les étudiant.e.s du M2 Sociologie, Parcours Santé au travail (promotion 2023-2024), « Déclarer et dénoncer un accident du travail : retour sur la Commande sociale 2023-2024 du parcours Santé au travail », Septembre 2024  [https://dysolab.hypotheses.org/4451]« 2+1 = 3 ans (d’enquêtes) après Lubrizol – Retour sur la journée d’études du 26 septembre 2022 », Octobre 2022  [https://dysolab.hypotheses.org/3254].Avec les étudiant.e.s du M2 Sociologie, Parcours Santé au travail (promotion 2020-2021), «“Salut la compagnie !” Comment la Covid-19 s’est invitée dans le quotidien d’une compagnie de théâtre » Carnet du Dysolab, septembre 2021 [https://dysolab.hypotheses.org/2675].Avec les étudiant.e.s du M2 Sociologie, Parcours Santé au travail (promotion 2020-2021), « Le spectacle vivant à l’épreuve de la fermeture des salles. Les effets de la crise sanitaire sur le travail de production et de diffusion artistique », Carnet du Dysolab, septembre 2021 [https://dysolab.hypotheses.org/2633].</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Avec les étudiant.e.s du M2 Sociologie, Parcours Santé au travail (promotion 2020-2021), « “Le masque et l’écran”. Quand la crise sanitaire bouleverse le travail dans le spectacle vivant », Carnet du Dysolab, septembre 2021 [https://dysolab.hypotheses.org/2604].« La santé au travail : une histoire de droit et de justice », Carnet Sociosanté, juillet 2021 [https://sociosante.hypotheses.org/3994].« Retour sur une soutenance : les ergonomes, acteurs et actrices de la santé au travail ? », Carnet Sociosanté, juillet 2021 [https://sociosante.hypotheses.org/3992].« Le sociologue en charlotte : pourquoi et comment observer des autopsies ? », Carnet du Dysolab, juin 2020 [https://dysolab.hypotheses.org/2121].« Le sociologue en blouse : tenir le rôle de stagiaire dans un service de médecine légale », Carnet du Dysolab, juin 2020  [https://dysolab.hypotheses.org/2146].« Regards croisés sur les métiers de l’intervention en santé au travail : quels débouchés pour les étudiant.e.s du parcours “Santé au travail” ? », Carnet du Dysolab, mai 2020  [https://dysolab.hypotheses.org/2044].« Un parcours « Santé au travail » pour le master de sociologie de l’Université de Rouen-Normandie : principes, déroulé et débouchés », Carnet du Dysolab, mai 2020  [https://dysolab.hypotheses.org/1995].« Portrait de Romain Juston Morival », Carnet Sociosanté du RT 19 « Santé, maladie et handicap » [https://sociosante.hypotheses.org/3635], 2020.Avec Valerie Arnhold et Sebastian Billows, « Classer, catégoriser, qualifier : quand le droit rencontre la science », Carnet Droit et Sciences sociales, [en ligne : </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://droitscisoc.hypotheses.org/788</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2018.Avec Vincent-Arnaud Chappe, « Frayer un chemin au droit. Compte-rendu d’une session du Colloque pour l’anniversaire des 50 ans du CSI : « Repenser politique, au prisme des STS » », Carnet Droit et Sciences sociales, [en ligne : </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://droitscisoc.hypotheses.org/476</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2017.« Trois questions à Romain Juston. À propos de « « Robes noires » et « blouses blanches » : le pouvoir des magistrats du parquet à l’épreuve de la préqualification médico-légale des affaires », communication au congrès de l’AFS 2017 lors d’une session du RT 13 », Carnet Droit et Sciences sociales, [en ligne : </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://droitscisoc.hypotheses.org/462</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2017.« Le corps médico-légal. Les médecins légistes et leurs expertises », Résumé de thèse, Carnet AMADES [en ligne : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amades.hypotheses.org/5920</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2016.« Star académique : Sheila Jasanoff en tournée à Paris » (Conference advisor), Carnet Zilsel, [en ligne : </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://zilsel.hypotheses.org/1037</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2014.« De l’enquête au texte : un atelier d’analyse des matériaux pour les étudiant-e-s du Master de sociologie », Carnet du Master de Sociologie de l’EHESS [en ligne : </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mastersociologie.hypotheses.org/3267</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2016.Avec Corentin Durand, « L’Ouscipo prend le large : « Une île dans la ville : enquête collective à l’Ile-Saint-Denis » », Carnet du Master de Sociologie de l’EHESS [en ligne : </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://mastersociologie.hypotheses.org/2941</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2014.Avec Kathia Barbier, « S’équiper pour l’analyse qualitative ? Apports et limites d’Atlas.ti et de Sonal dans le processus de recherche », Carnet de recherche du laboratoire Printemps [en ligne, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://printemps.hypotheses.org/1951</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2014.« Regards croisés sur l’expertise et les experts », Carnet de recherche du laboratoire Printemps [en ligne, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://printemps.hypotheses.org/1900</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2014.Avec Océane Pérona, « Partager un terrain : d’une coprésence imposée à une coopération raisonnée », Carnet de recherche du laboratoire Printemps [en ligne, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://printemps.hypotheses.org/1723</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">] 2013.« Comment une tache de sang devient une preuve: approches sociologiques de l’expertise », Entretien pour le Carnet de recherche du laboratoire Printemps [en ligne, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://printemps.hypotheses.org/612</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">] 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment une tache de sang devient-elle une preuve ? Une sociologie de l’expertise judiciaire en médecine légale ». Mémoire sous la direction de Jérome Pélisse, soutenue le 21 juin 2012 devant Fabien Jobard, Jérôme Pélisse et Laurent Willemez.« Les aumôniers de prison musulman : entre exercice d’un magistère religieux et instrument de contrôle social ». Mémoire sous la direction de Claire de Galembert, soutenue le 21 juin 2011 devant Céline Béraud et Claire de Galembert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloques et congrès internationaux« L’organisation du travail sous le tapis de yoga ? La santé au travail à l’épreuve des politiques de santé publique », Journées Internationales de Sociologie du Travail (JIST) 2024, juillet 2024Avec Sophie Dessein, « Au chevet du travail, ou du marché ? Les chargé·es de prévention  des compagnies d’assurance et des start up face aux entreprises clientes », proposition de communication soumise pour le Festival International de Sociologie, Nancy, novembre 2024.« Les conditions de travail sous le tapis de yoga ? Une étude du marché privé de la santé au travail et des services proposés aux entreprises par les assureurs et les start up », colloque international sur la santé au travail, Université de Fribourg, 29 et 30 juin 2023.« Science technology studies et sociologie du droit : examen d’un croisement fécond à partir de l’exemple de la médecine légale », colloque « Science et droit » de l'Association des doctorants en droit de l'Université de Reims, 15 octobre 2021.Avec Marion del Sol, “The entry of health insurers into the occupational health sector: a privatization of occupational risk control?”, Congrès “Shifting from Welfare to Social Investment States: The Privatization of Work-Related Risk Control and its Impact on Inclusion”, Rotterdam, 26-27 septembre 2019.Avec Marion del Sol, « La prévention en santé-travail au révélateur des produits de prévention « digitalisés » développés par les assureurs en santé », 14e congrès du RIODD, Réseau international de recherche sur les organisations et le développement durable, Le Rochelle, septembre 2019.“Assessing bodies and relieving souls to implement the law? The facets of the role of legal intermediary in a large bureaucracy”, Communication au Congrès de la Law & Society Association [panel : Rethinking Regulators : the role of (legal) intermediaries], Washington, 30 mai-2 juin 2019.« Des délibérations emboîtées. Médecins légistes et médecins du travail face aux cas, aux protocoles et à l’expertise », Colloque international : « La médecine en délibération », Science Po Lyon, le 18 mai 2018 [Un projet de numéro spécial intitulé « Le mandat de la médecine en discussion a été déposée par les organisatrices à la revue Sciences sociales et Santé en novembre 2018].“When the law creates a (legal) profession: The controversial institutionalization of victimology as a forensics specialty in France”, Communication au Congrès de la Law & Society Association, Seattle, le 29 mai 2015.“Is Forensics a (legal) Profession? A comparison between two forensic institutes”, Communication au Congrès international “Global-regional-local. Institutions, relations, networks. Past and future of the sociology of law”, International Institute for the Sociology of Law, le 22 mai 2014.« Incertitude du droit, certitude de la science ? La production des preuves médico-légales ». Communication au Congrès ISA/RCSL 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloques et congrès nationaux« Acheter de la science, vendre de la prévention : l’essor des applications de e-santé mentale vu depuis le travail de leur conseil scientifique », Colloque Travail, emploi et organisations à l'ère du numérique, 20 mars 2025.« L’injonction contemporaine à prendre soin des salariés : politique élargie de la santé au travail ou nouveau paternalisme ? », Journées pluridisciplinaires K-OR care organisationnel, NIMEC, Évreux, 7 décembre 2023.« Les conditions de travail sous le tapis de yoga ? La santé au travail à l’épreuve de la santé publique », Communication au RT 23 pour le Congrès de l’AFS, Lyon, 5 juillet 2023.Avec le collectif Lucid, « Incendie de Lubrizol : retour d’expériences des médecins généralistes », 15ème Congrès de Médecine générale France (CMGF), 2021.« Écouter les maux du travail ? L’ambigu travail de prévention des risques dans une cellule d’écoute d’une grande collectivité territoriale », Intervention au Colloque : « Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique », Nantes, 24 et 25 novembre 2022.« Écouter les maux du travail. Une ethnographie des opérations de classements au sein d’une cellule d’écoute des situations de souffrance au travail », Communication au RT 25 pour le Congrès de l’AFS, Aix-en-Provence, août 2019.« Une expertise médicale différenciée, partagée et distribuée. Les effets de la multiplicité des horizons disciplinaires sur la surveillance de la santé des agents d’une grande administration bureaucratique », Communication au RT 19 pour le Congrès de l’AFS, Aix-en-Provence, août 2019.« “Robes noires” et “blouses blanches” : le pouvoir des magistrats du parquet à l’épreuve de la préqualification médico-légale des affaires ». Communication acceptée par le RT 13 pour le Congrès de l’AFS, Université d’Amiens, 6 juillet 2017.« Écouter les victimes pour faire parler les corps ? L’émergence de la mesure de l’état psychique dans l’expertise des incapacités totales de travail en médecine légale&amp;quot;, proposition soumise au RT 14 pour le Congrès de l’AFS, Université d’Amiens, juillet 2017.« L’expertise médico-légale : l’exercice du jugement en matière de détermination des ITT ». Communication au Congrès de l’AFS, Université de Versailles-Saint-Quentin, juillet 2015.« Écouter pour évaluer. La place de la parole des victimes dans la détermination des incapacités totales de travail ». Communication au colloque « Garantir les capacités civile et politique des personnes en situation de vulnérabilité », INALCO, 30 octobre 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences« Médecins généralistes, contexte singulier : le cas de Lubrizol et du Covid », Intervention sur le thème de « la sécurité civile des accidents industriels » pour les Rendez-vous de la recherche de l’IHEMI, 27 juin 2023« Assureurs et start-up, nouveaux acteurs de la santé au travail ? Une étude des actions de prévention en santé », Présentation de mes recherches en cours au cabinet YCE Partners, 21 avril 2023« Science and technology studies et droit : l’exemple de la médecine légale », Conférence donnée à  la faculté de droit de Rouen dans le cadre du cycle de conférences « Approches critiques du droit » organisé par Antoine Basset, Pr. Université de Rouen, CUREJ, 14 octobre 2020  [Vidéo en ligne : </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://webtv.univ-rouen.fr/videos/romain-juston-morival-sciences-and-technology-studies-et-droit-lexemple-de-la-medecine-legale/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journées d’études(Titre en cours de formulation autour d’une présentation critique des travaux STS sur l’expertise) Intervention lors de la JE « Les savoirs juridiques en acte », Institut néerlandais au Maroc (NIMAR), Rabat, 12 et 13 décembre 2024Avec Marine Delaunay, Intervention au séminaire Save the Date ! du CEET autour de notre recherche sur les violences conjugales (Discussion : Solenne Jouanneau), 13 novembre 2023« Les conditions de travail sous le tapis de yoga ? La santé au travail à l’épreuve de la santé publique », Journée d'études « Soutenabilité du travail », Université Paul Sabatier, Toulouse 3,  24 novembre 2023.« La santé au travail à l’épreuve de la santé publique : une approche des applications de e-santé mise en place dans les entreprises », Journée d’étude « Santé numérique » : « Promesses techno-scientifiques en santé numérique », MSH Paris Nord, 23 juin 2023.Avec Marine Delaunay, « Judiciariser les violences ou soigner les victimes ? Les professionnels de la prise en charge des violences conjugales face aux examens médico-légaux sans réquisition judiciaire », Journée d’étude sur les coopérations professionnelles, PACTE, le 1er juillet 2022.« À rebours du sale boulot. La délégation controversée de l’expertise médico-légale aux infirmières en matière de prise en charge des victimes d’agressions sexuelles », Communication lors des journées d’étude « Pratiques coopératives et participatives en santé : partage des tâches et redéfinition des frontières professionnelles, enjeux de savoirs et luttes de pouvoir », RT 1 et RT 19 de l’AFS, Université de Nanterre, 28 et 29 mars 2019.« L’agent et son milieu. Comment s’articulent la surveillance de la santé des travailleurs et celle des conditions de travail dans une bureaucratie administrative ? », Communication à la journée d’étude « Médecine du travail du privé, médecine du travail du public », CSO, le 5 Avril 2018.« Des morts, des vivants et des traces : le médecin légiste face au corps violenté ». Communication à la journée d’étude « Politique de la trace » organisé par Ethopol à l’Université Toulouse Jean Jaurès, le 24 mai 2017.Avec le Collectif TMTC : « Une socialisation de laboratoire ». Communication à la journée d’étude « Regards et controverses sur la sociologie de Claude Dubar. Socialisation, temporalités, biographies », UVSQ, le 18 novembre 2016.Avec le Collectif TMTC : « L'horizon vertical de la recherche : une enquête sur la socialisation de laboratoire des doctorant-e-s», Communication au colloque doctoral du Crespa, dans le cadre de la journée « Travail doctoral et précarité », le 15 novembre 2016.« Les médecins légistes : un groupe professionnel segmenté entre expertise judiciaire et spécialité médicale », Communication lors de la journée d’études des doctorants en sociologie des groueps professionnels, RT de l’AFS, Université de Nanterre, 16 juin 2016.Avec Jérôme Pélisse, « The practice of proving for Justice: Forensics as legal intermediaries”, Communication à la journée d’études consacrée à Michael Lynch, EHESS, le 16 mars 2016.« La médecine légale entre expertise judiciaire et spécialité médicale : un regard sociologique sur les médecins légistes », Communication à la journée d’étude « Regards sur le médecin légiste », à l’EHESS, le 8 décembre 2015.“Is Victimology a forensics specialty?”, Communication à la “Fourth GERN Doctoral Summer School on Crime, Deviance and Criminal Justice”, Paris, 7-9 septembre 2015.Avec Corentin Durand (CMH/LIER, EHESS), « Le partenariat comme ressource pédagogique : retour sur une enquête collective à l’Ile-Saint-Denis ». Intervention à la journée d’étude de l’Ouscipo « Partenaires particuliers : Quelles articulations entre sciences sociales et société ? » dans le cadre du 40e anniversaire de l’École des hautes études en sciences sociales, le 18 juin 2015.« Du laboratoire au tribunal, du Master à la thèse : re-problématisation de la notion de droit et nouvelles situations d’enquête en terrain juridique ». Communication à la journée d’étude organisée à l’ENS Cachan dans le cadre des activités du RT13 (Sociologie du droit et de la justice) de l’Association française de sociologie, le 25 mars 2013.« Du laboratoire au tribunal, La double ambivalence de l’horizon judiciaire pour les experts en médecine légale ». Communication à la journée d’étude organisée le 15 mai 2012 à l’ENS Cachan intitulée « Travailler pour le droit, travailler avec le droit : Le droit au cœur du quotidien professionnel ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans des séminaires de recherche« L'expertise médico-légale en action », Intervention au séminaire Sciences Sociales du Droit ( SSD)- Sciences po Bordeaux, LAM, 18 mars 2025.Avec Sopie Dessein, Intervention au séminaire transversal du CEET, « Des préventeur·es en santé au travail à l’épreuve de la vente : les chargé·es de prévention au sein des mutuelles » séance : « Dynamiques institutionnelles et groupes professionnels de la santé », 3 décembre 2024..Intervention dans le cadre du séminaire résidentiel de l’ANR ESQA, « Vendre de la santé (publique) au travail. Des préventeurs face à l'individualisation des risques », Saint Malo, janvier 2025.Intervention dans le cadre du séminaire résidentiel de l’ANR ESQA, « Les conditions de travail sous le tapis de yoga ? La santé au travail à l’épreuve de la santé publique », Saint Malo, décembre 2023.« L’offre des OCAM en matière de prévention : entre santé au travail et santé publique. Un panorama et un zoom » Intervention lors de l’Atelier Débat autour de l’ANR ESQA, INRS, 6 novembre 2023.« Start up et e-santé mentale », Intervention au Séminaire de recherche de Moodwork, le 3 octobre 2023.Intervention dans le cadre du séminaire « Les ficelles de la thèse », Laboratoire CENS, Université de Nantes, 23 mai 2023.Avec le groupe Indiprev, « L'individualisation de la prévention en santé mentale au travail en question », Intervention au séminaire transversal du CEET, séance : « Santé mentale », 24 janvier 2023.« Whatsapp doc ? Médecins et sociologues face à un groupe de discussion en période de Covid », Intervention au séminaire du Dysolab, Sciences et numérique – enjeux méthodologiques, 23 janvier 2023.Intervention autour du dossier Le travail de la preuve, CSO, Séminaire des Axes Droit et Savoirs, 13 janvier 2023.Avec Marine Delaunay, Intervention au séminaire interlabo du GERN autour de notre recherche sur les violences conjugales, Bruxelles, 1er juin 2022.« Les agencements de l’expertise médico-légale », Intervention au séminaire « Les agencements de l’expertise », Lisis, 22 avril 2022.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Autour de « Eric Beynel (coord.), La raison des plus forts. Chroniques du procès France Télécom, Éditions de l’Atelier, Ivry-sur-Seine, 2020 », Discussion de l’ouvrage en présence et avec Eric Beynel, Odile Henry et Marie-Anne Dujarier au séminaire du GIS Gestes, 8 mars 2021.« Des médecins qui ne soignent pas : sociologie de l’expertise médicale », Présentation de mes recherches au séminaire du Dysolab, Université de Rouen, septembre 2019.« L’agent et son milieu. Comment s’articulent la surveillance de la santé des travailleurs et celle des conditions de travail dans une administration bureaucratique ? », Communication lors d’une séance du Séminaire transversal du Centre d’études de l’emploi et du travail (CEET), 11 juin 2019.« Écouter les maux du travail. Une ethnographie d’une cellule d’écoute des situations de souffrance au travail », Intervention lors du séminaire « Save the date! », organisé au CEET, le 30 avril 2019 (Discussion par Jean-Marc Weller).Avec Jérôme Pélisse, « L’agent, son milieu et le droit. La surveillance croisée de la santé des travailleurs et des conditions de travail dans une administration bureaucratique » (titre provisoire), Intervention au séminaire de l’Axe Droit du CSO, 22 février 2019.Avec Marion Del Sol, « Offres de services des assureurs : perspectives de recherche », séminaire du Projet ANR MaRiSa (WP 5 Innovation dans le domaine de la prévention en entreprise), Saint-Malo, 18 décembre 2018.« &amp;quot;Bons experts&amp;quot; et &amp;quot;bons médecins&amp;quot; : l’exercice de la médecine légale à l’épreuve de la socialisation professionnelle », Intervention au séminaire général du CSO, le 2 juin 2017.« L’expertise au travail : la fabrique des preuves médico-légales », Intervention au séminaire de suivi de thèse du laboratoire Printemps, le 1er avril 2016.Intervention au séminaire « Sociologie de la responsabilité médicale » (Janine Barbot), le 15 mai 2015.« Les pratiques de recherche au-delà du slogan : pour une sociologie combinée de la science et du droit dans l'étude de l'expertise médico-légale ». Intervention au séminaire SoS (Sociology of Science – Morgan Jouvenet et Arnaud Saint-Martin)) au laboratoire Printemps, le 28 mars 2014.Avec Laurence Dumoulin, « Expertise et décision ». Communication à la deuxième journée dans le cadre du projet ISIS-Paris Saclay sur l’expertise judiciaire, le 20 mars 2014.« Ouvrir la boîte noire de l’expertise judiciaire : l’apport des STS dans l’étude de l’activité d’expertise ». Communication à la deuxième journée dans le cadre du projet ISIS-Paris Saclay sur l’expertise judiciaire, le 20 mars 2014.« Organisation, socialisation et pratiques Les trois chantiers de la thèse ». Intervention au séminaire de suivi de thèse du laboratoire Printemps, le 13 juin 2014.Intervention au séminaire « Le procès comme dispositif » (Nicolas Dodier et Liora Israël) à l’EHESS en janvier 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans des séminaires d’enseignementIntervention dans le cadre du cours « Usages de l’interdisciplinarité en droit » (Vincent Reveillère) autour des STS, Université de Aix-Marseille, le 25 janvier 2024.Intervention sur ma thèse dans le cadre d’un cycle de conférence organisé pour les L3 de Sciences politiques, Université de Rouen, le 19 février 2024.Intervention autour de ma thèse sur les médecins légistes et sur la recherche conduite avec Marine Delaunay sur les violences conjugales, Master 2 recherche en santé publique de Paris Saclay, le 8 décembre 2024.Intervention annuelle sur ma thèse dans un cours du Master « Médecine légale, médecine sociale », à l’Université Paris 13, depuis 2018 [intervention reconduite chaque année depuis auprès de publics de professionnels du soin : médecins légistes, sage-femmes, etc.]. Prochaine séance : mars 2025.Intervention sur ma thèse dans un séminaire recherche animé par Pascal Barbier, Bertrand Réau et Anne Paillet destiné aux étudiants du Master 2 chargés d'études socio-économiques de Paris 1, prévue en février 2019.Intervention sur ma thèse au séminaire de Claire de Galembert sur les professionnels du droit auprès d’étudiants de Master 2 de Paris 2, le 8 février 2017.Intervention sur mon mémoire de Master 1 et ma participation à une enquête collective sur le fait religieux en prison au séminaire de Claire de Galembert sur la prison auprès d’étudiants de L3 et de M1 de l’ENS Cachan, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans des ateliers et des séminaires de doctorants« Problématiser », Séance autour de la publication au séminaire des doctorants du Dysolab, 10 janvier 2023.« Équiper l’analyse qualitative : présentation et discussion des Caqdas », Séminaire doctoral de Sciences Po, 23 juin 2022.« Publier (pendant) la thèse », Séance autour de la publication au séminaire des doctorants du Dysolab, 2 mars 2020 et le 17 mars 2022.« Rédiger (pendant) la thèse ». Intervention au séminaire des doctorants du Printemps et du Cesdip, le 17 mars 2017. La même intervention est prévue le 8 février 2019.Participation à l’atelier d’écriture du laboratoire Printemps autour de mon synopsis d’ouvrage tiré de ma thèse, le 31 mars 2017.Intervention à l’atelier des étudiants de Master de l’EHESS autour de l’écriture d’un mémoire de recherche, le 22 mars 2017.« Quand le droit créé une profession : l’émergence controversée de la médecine légale du vivant », Communication au séminaire des doctorants du Printemps et du CESDIP, le 13 février 2015.Avec Kathia Barbier, « Recourir aux logiciels d’analyse qualitative ? Présentation d’Atlas.ti et de Sonal », au séminaire des doctorants du Printemps et du CESDIP, 2014.Avec Océane Pérona, « Partager un terrain », intervention au séminaire des doctorants du Printemps et du CESDIP, le 18 octobre 2013.« Comment (d)écrire l’horreur ? La présence du chercheur en salle d’autopsie ». Intervention au séminaire ETO co-organisé par l’IDHE-Cachan et l’ISST, le 19 juin 2012.Interventions en formation continueAvec Antoine Mégie, « L’enquête en sociologie », formation doctorale à destination des doctorant.e.s en droit de l’Université de Rouen-Normandie.Avec Tonya Tartour, Sciences Po Bordeaux, Formation ANFH,  Caen les 13 et 14 janvier 2025Avec Scarlett Salman, « La Qualité de vie et des  Conditions de Travail (QVCT), une approche par la Qualité du Travail », Sciences Po, Executive Master « Dialogue social et stratégie d'entreprise », le 7 février 2024.Interventions dans des congrès de médecine« L'expertise médico-légale et la construction de la preuve », Participation dans le cadre des Journées Françaises de Radiologie (JFR) à la session : « Imagerie post-mortem: penser les pratiques avec les sciences humaines et sociales », organisé par Valérie Soufron, Paris, le 13 octobre 2018.« Les enfants d’abord ? A la recherche d’un dénominateur commun entre pédiatrie et médecine légale », Participation dans le cadre du congrès 2017 de la Société française de pédiatrie à la table ronde « Pédiatrie médico-légale : Reconnaissance d'une spécificité dans la prise en charge médicolégale de l'enfant et de l'adolescent, Marseille, le 17 mai 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discussions dans des séminaires de recherche, journées d’études et congrès.Discussion lors du congrès 2023 de l’AFS d’une session du RT 13 intitulée « L’intermédiation du droit : un travail de circulation ? », le 6 juillet 2023.Discussion d’un panel lors du colloque « Les chercheur.e.s face au(x) terrain(s) : Être mis.es à l’épreuve, éprouver et faire  ses preuves » 7 et 8 avril 2021.Discussions lors d’une session croisée RT 13 (« sociologie du droit et de la justice » et RT 29 (« sociologie des sciences ») des textes de Annalisa Lendaro et de Marine Delanay, lors du Congrès de l’AFS à Aix-en-Provence, août 2019.Discussion d’un texte de Chayma Boda (CECMC, EHESS) lors de la journée dédiée à la publication en sociologie du droit et de la justice organisée conjointement par le RT 13 de l’AFS et par la revue Droit et Société, les 31 janvier et 1er février 2019.Discussion d’un texte de Charles Réveillère (CSO) lors de la journée d’étude de l ’Axe Droit, Normes et Régulations « Cultures juridiques et judiciaires : étude de la circulation de modèles juridiques » au CSO, le 9 Novembre 2017.Discussion lors d’un panel sur les consciences du droit (Intervenants : Jérôme Pélisse, Cécile Vigour et Laurence Dumoulin) du RT 13 lors du Congrès de l’AFS à Amiens en juillet 2017.Discussions des travaux d’Anthony Stavrianakis sur le suicide assisté en Suisse et de Janine Barbot sur des affaires judiciaires de responsabilité médicale, dans le cadre du séminaire de Janine Barbot à l’EHESS « Sociologie de la responsabilité médicale » à l’EHESS, le 21 mars 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diffusion de la rechercheReprise de mon intervention dans : « Les enjeux de l’arrivée de nouveaux acteurs sur le terrain de la prévention des risques professionnels. Retours d’un atelier de recherche »,   Références en Santé au Travail n°179 - Juillet à septembre 2024, INRS.Intervention pour le Centre de Ressources en Sciences Médico-Sociales d'Ile-de-France sur les politiques de prévention des RPS, 5 mai 2025.Interview en décembre 2023 pour ActuEL HSE sur l'impact des campagnes de sensibilisation en matière de SST.Cnam et Malakoff Humanis, Participation à la conférence « Absentéisme des jeunes : désengagement ou mutation du travail ? », 13 novembre 2023. Replay : </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=Y7coA4VWHZg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> t=1sYce Partners, Participation à la préparation de l’événement « Quelles évolutions du rôle de l'entreprise concernant la santé de ses salariés ? », le 3 octobre 2023.Direction Générale de la Santé, participation à un staff autour de notre recherche sur les médecins généralistes et le Covid (Collectif Lucid), le 13 juillet 2023.Yce Partners, Intervention au séminaire de ce cabinet de conseil le 16 juin 2023IHEMI, Rendez-vous de la recherche, « Quelle place pour les savoirs médicaux au cœur de la crise ? », avec Etienne Klein et Clément Lazarus, le 27 juin 2023. Replay : </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=y8YLzBe1GwE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">France 3 Normandie, Enquêtes de région, Le travail, oui, mais pour quoi faire ?, émission du 23 novembre 2022. Replay : </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.france.tv/france-3/normandie/enquetes-de-region-normandie/4360489-emission-du-mercredi-23-novembre-2022.html</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interviews en 2022 à la suite du colloque sur la santé au travail dans la Fonction publique pour La Gazette des communes, AEF info et Santé et Travail.Interview pour La Tribune de l’assurance, « L'Assurance santé comportementale santé. Une révolution qui n'a pas eu lieu », n° 283, octobre 2022.« Adama Traoré, Théo Luhaka… La justice doit-elle craindre les batailles d’experts médicaux ? », Tribune pour le journal Libération, juin 2020 [https://www.liberation.fr/debats/2020/06/20/adama-traore-theo-luhaka-la-justice-doit-elle-craindre-les-batailles-d-experts-medicaux_1791765/].« Affaire Traoré : qui sont les «médecins experts», au cœur de la machine judiciaire ? », interview donnée au journal Le Figaro, juin 2020 [https://www.lefigaro.fr/actualite-france/affaire-traore-qui-sont-les-medecins-experts-au-coeur-de-la-machine-judiciaire-20200611].Participation à une émission de Radio Campus Paris sur ma thèse, le 12 février 2018. [https://www.radiocampusparis.org/cjb-a-corps-ouvert/].Invitation par le Groupe d’étude sur l’enfance maltraitée (GEEM), Rennes, le 24 janvier 2017.Restitutions du travail de thèse dans plusieurs services de médecine légale et dans un laboratoire de biologie moléculaire.Participation à une émission de Radio Campus Paris le 22 juillet 2015 avec Ruggero Iori pour présenter au nom du collectif TMTC notre article sur la socialisation des doctorants. URL : </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.radiocampusparis.org/tag/tmtc/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Présentation filmée de mon travail de thèse effectué en 2013 dans le cadre du projet « Parole de thésard » disponible à l’adresse suivante :</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.dailymotion.com/video/xyhjb8_parole-de-the-sard-romain-juston_school#.Ub3Qx-e-13s</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valorisation de la recherche autour de mon livre Médecins légistes, une enquête sociologique, Paris, Presses de Sciences Po, 2020 et recensions parues sur l’ouvrage« Autopsie de la preuve médico-légale », Émission « Esprit de justice » d’Antoine Garapon sur France Culture, diffusée en octobre 2020 [https://www.franceculture.fr/emissions/esprit-de-justice/autopsie-de-la-preuve-medico-legale]« Droit et Justice », Audition contradictoire du Musée du Barreau de Paris, 29 septembre 2020, [https://www.nautesdeparis.fr/les-auditions-contradictoires-du-musee-du-barreau-de-paris-reprennent/ et </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=hbs9HpSlaKE&feature=emb_imp_woyt]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.« Autopsie, ITT : dans la boîte noire des expertises », interview pour Dalloz Actu, Mercredi 30 septembre 2020 [https://www.dalloz-actualite.fr/interview/autopsie-itt-dans-boite-noire-des-expertises#.YCTt-GhKg2w]« Des corps témoins et des médecins juges ? Les morts suspectes de la salle d'autopsie à la cours d'assises », Communication au séminaire de l’ANR Cortem (Les corps-témoins. Pour une sociologie politique du traitement des restes humains), 9 octobre 2020.Conférence autour du livre à Lausanne dans le cadre du séminaire de l’Institut des humanités en médecine (IHM), 5 novembre 2020.Présentation du livre dans le cadre du séminaire « Actualité des sciences sociales » de l’IEP de Strasbourg destiné aux étudiants et étudiantes du Master de Sciences Politiques de l’IEP, 3 décembre 2020.Présentation du livre à L’Encre noire, librairie à Strasbourg spécialisé dans le polar, reportée à cause de la crise sanitaire.Présentation du livre au séminaire général du laboratoire Printemps (UVSQ/CNRS), 10 décembre 2020.Présentation du livre dans le cadre du Master TEO-CDC de l’UVSQ, 8 janvier 2021.Présentation du livre dans le cadre du séminaire « Actualité des sciences sociales » de l’Université Paris 4, 20 mai 2021.« Blouses blanches et robes noires : la médecine légale en France », Mondes sociaux, décembre 2020, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sms.hypotheses.org/26129</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Recensions par Rémi Rouméas pour Lectures (</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/lectures/44114</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ; par Dominique Memmi pour Droit et Société (</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ds.hypotheses.org/8576</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ; par Marie Jaisson pour la Revue française de science politique, vol. 71, n°2, 2021, p. 302-303 ; par Géraldine Bloy pour la Nouvelle revue du travail, vol. 19, 2021 (</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/nrt/10097</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ; par Christine Hamelin pour Travail et Emploi (</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cairn.info/revue-travail-et-emploi-2022-1-page-1a.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : par Bérangère Tarka pour Sociologie du travail, vol. 64 n°3, 2022 (</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/41865</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Présentation du livre par Jean-Marc Berlière, Lettre aux amis d’une police et d’une gendarmerie républicaines et protectrices des citoyens..., 2020, n° 6, p. 36-37.Présentation du livre dans la Revue Experts, octobre 2020.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une trajectoire de la preuve à l’ombre du soin ? Les examens médico-légaux hors réquisition des victimes de violences conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.59-78. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wwo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05256529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une trajectoire de la preuve à l’ombre du soin ? Les examens hors réquisition des victimes de violences conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marchand, Mourir de son travail aujourd’hui. Enquête sur les cancers professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11o54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient vertueux face aux risques professionnels. Une approche sociologique du marché de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver la violence, soigner les victimes. Les examens médico-légaux hors réquisition en matière de violences conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délibérée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La preuve passe aux aveux, 18, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/delib.018.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecins légistes dans la lutte contre les violences conjugales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences de genre et médecine légale, 5, pp.53-58. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.233.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Stéphane Moulin (dir.), Perceptions de justice et santé au travail. L’organisation à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.43761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller sans punir : la place du droit dans la prévention des risques professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cls.2023.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amplitude du droit, ressource pour la sociologie ? Réflexions à partir d’une enquête sur la médecine légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 1, p. 137-149. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/amplitude-droit.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796085v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice de la médecine générale à l’épreuve des crises sanitaires : de Lubrizol à la COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 33 (n° 6), pp. 911-921. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.216.0911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu-Fritz, Le Praticien, le patient et les artefacts. Genèse des mondes de la télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (1-2), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.41214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Simple comme un coup de fil » ? La prévention des risques dans une cellule d’écoute de la souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169-170-171, pp.45-69. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.13607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire preuve : pour une analyse pragmatique de l'activité probatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.110.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assureurs, nouveaux acteurs de la santé au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03432744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beynel (dir.), La raison des plus forts. Chroniques du procès France Télécom — Illustrations de Claire Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.39364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assureurs, nouveaux acteurs de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie des juges ou automatisme des jugements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.333-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller et prévenir la souffrance au travail : tensions et ambiguïtés d’une cellule d’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scalpel, the calculator and the judge in France: from technical perspective to legal evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Law in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744552320000269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les offres à dimension préventive développées par les organismes d'assurance en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.921-927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Jean-Marc Weller, Fabriquer des actes d’État. Une ethnographie du travail bureaucratique, Paris : Économica, 2018, 320 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Pascal Marichalar, Qui a tué les verriers de Givors ? Une enquête de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.14406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équiper le processus de recherche. Retours réflexifs comparés sur l’usage d’Atlas.ti et de Sonal dans deux recherches doctorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143, pp.53 - 76. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106319852898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one reform to the next. The ambiguities of the professionalization of forensic medicine in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions pénales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants d’abord ? La prise en charge médico-légale des mineurs entre soin et expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.en ligne - en ligne. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.3538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir expert, rester médecin ? : Les effets de la spécialité médicale sur l’exercice de la médecine légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (3), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.2668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une réforme à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions pénales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des maux et des chiffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (4), pp.41 - 64. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.364.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Caroline Protais, &amp;quot;Sous l’emprise de la folie ? L’expertise judiciaire face à la maladie mentale (1950-2009)&amp;quot;, Sociologie du travail [En ligne], Vol. 59 - n° 4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (4), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier le dispositif. La mobilité du chercheur comme ressource pour l'étude de l'expertise médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.en ligne - en ligne. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.6465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecins légistes en France : un groupe professionnel segmenté entre expertise judiciaire et spécialité médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.387 - 413. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.413.0387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une tache de sang devient-elle une preuve ? Ingrédients et recettes des preuves médico-légales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Gérôme Truc, Sidérations, Une sociologie des attentats, Paris : PUF, 2016, Droit et société, vol. 93, n° 2, p. 395-416.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’horizon vertical de la recherche. La socialisation de laboratoire d’apprentis chercheurs en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Minoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Habouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Iori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dossier « La socialisation des doctorants en sciences humaines et sociales », 2015 (10), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Dominique Robert et Martin Dufresne, Actor-Network Theory and Crime Studies. Explorations in Science and Technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au chevet du travail, ou du marché ? Les chargé·es de prévention des mutuelles face aux entreprises clientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dessein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au chevet du travail : les enjeux de la santé au travail. 5ème édition du Festival international de sociologie (FISO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un accident industriel local à une pandémie glocale : ajustement des pratiques informationnelles des médecins généralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Lucid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Covid-19 États, expériences et incertitudes en temps de pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMADES, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médecins dans le brouillard ? Les généralistes rouennais face à l’accident industriel de Lubrizol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Lucid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois ans (d’enquêtes) après Lubrizol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dysolab; RJCTS, Sep 2022, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’incendie d’une usine Seveso à la Covid-19 : le médecin généraliste en situation de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès national : Exercer et Enseigner la médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNGE académique, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine générale en contexte singulier : une analyse des logiques informationnelles en période de crises environnementale et sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Lucid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer - 9e Congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sciologie, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de plainte est-il un préalable nécessaire à la prise en charge des victimes ? Une étude des nouveaux dispositifs d’accueil des victimes de violences conjugales hors réquisition judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l’AFS "Changer ?", RT13 Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 8019 Clersé; ULR 3589 Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecins généralistes à l’épreuve des crises sanitaires de Lubrizol à la Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Siefridt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en situation d’incertitude et de controverse : quels enseignements pour la santé publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé Publique, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Siefridt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf en médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUMG, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Siefridt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-CMGF - 14e Congrès médecine générale France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de la Médecine Générale, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention en santé-travail au révélateur des produits de prévention « digitalisés » développés par les assureurs en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international de recherche sur les organisations et le développement durable, Sep 2019, Le Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entry of health insurers into the occupational health sector: a privatization of occupational risk control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privatization of Work-Related Risk Control and its Impact on Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Erasmus de Rotterdam, Sep 2019, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecins légistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Science Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, coll. « Académique », 9782724625653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Science technology studies et sociologie du droit : examen d’un croisement fécond à partir de l’exemple de la médecine légale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques du droit [Titre provisoire]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insurance products with a behavioural dimension in the company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Batifoulier; Marion Del Sol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More competition between health insurers with less protection for patients? The health insurance market in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Amplitude du droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertiser les corps des agents et les milieux de travail : l’intermédiation juridique dans les pratiques des médecins de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent-Arnaud Chappe et Jean-Philippe Tonneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit du travail en sociologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.111-123, 2022, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.7682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux produits d’assurance à dimension comportementale dans l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Batifoulier et M. Del Sol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? Le patient face au marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IODE - Institut de l'Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-209, 2022, Collection Amplitude du droit, 978-2-9581843-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À rebours du sale boulot ? La délégation controversée de l’expertise médico-légale aux infirmières en matière de prise en charge des victimes d’agressions sexuelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'IRDES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des pratiques coopératives et participatives en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation controversée de la pédiatrie médico-légale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie médico-légale. Mineurs en danger : du dépistage à l'expertise pour un parcours spécialisé protégé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation controversée de la pédiatrie médico-légale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie médico-légale. Mineurs en danger : du dépistage à l'expertise pour un parcours spécialisé protégé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise sous le regard de l’inspection. Le rôle des missions d’inspection dans l’élaboration, la mise en œuvre et l’évaluation de la réforme de la médecine légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La règle et le rapporteur. Sociologie de l’inspection et de ses services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter les maux du travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecins légistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Traoré, Théo Luhaka… La justice doit-elle craindre les batailles d’experts médicaux ? », Tribune pour le journal Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants d’abord ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medico-legal body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, vol. 40, n° 1, p. 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et écouter : les deux facettes de l’aumônier musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Numéro 32, p. 42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps médico-légal. Les médecins légistes et leurs expertises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. UVSQ, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04868082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, pp.7-105, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Déclarer et dénoncer un accident du travail : retour sur la Commande sociale 2023-2024 du parcours Santé au travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2+1 = 3 ans (d’enquêtes) après Lubrizol – Retour sur la journée d’études du 26 septembre 2022 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La santé au travail : une histoire de droit et de justice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Le masque et l’écran”. Quand la crise sanitaire bouleverse le travail dans le spectacle vivant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le spectacle vivant à l’épreuve de la fermeture des salles. Les effets de la crise sanitaire sur le travail de production et de diffusion artistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour sur une soutenance : les ergonomes, acteurs et actrices de la santé au travail ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sociologue en blouse : tenir le rôle de stagiaire dans un service de médecine légale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blouses blanches et robes noires : la médecine légale en France (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9i0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait de Romain Juston Morival »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sociologue en charlotte : pourquoi et comment observer des autopsies ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blouses blanches et robes noires : la médecine légale en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards croisés sur les métiers de l’intervention en santé au travail : quels débouchés pour les étudiant.e.s du parcours “Santé au travail” ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un parcours « Santé au travail » pour le master de sociologie de l’Université de Rouen-Normandie : principes, déroulé et débouchés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classer, catégoriser, qualifier : quand le droit rencontre la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Arnhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Billows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Frayer un chemin au droit. Compte-rendu d’une session du Colloque pour l’anniversaire des 50 ans du CSI : « Repenser politique, au prisme des STS » »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trois questions à Romain Juston. À propos de « « Robes noires » et « blouses blanches » : le pouvoir des magistrats du parquet à l’épreuve de la préqualification médico-légale des affaires », communication au congrès de l’AFS 2017 lors d’une session du RT 13 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps médico-légal. Les médecins légistes et leurs expertises », Résumé de thèse, Carnet AMADES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Star académique : Sheila Jasanoff en tournée à Paris »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Juston Morival </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie à l'Université de Rouen Normandie ; Chercheur au Laboratoire Dysolab (Université de Rouen-Normandie) ; Chercheur affilié au Centre d’études de l’emploi et du travail (Cnam)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Romain Juston Morival ** CV - décembre 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 6 mai 1988</w:t></w:r><w:br/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romainjuston@gmail.com</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain.juston@univ-rouen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Fonctions actuelles **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en sociologie à l'Université de Rouen NormandieChercheur au Laboratoire Dysolab, Université de Rouen-NormandieDirecteur-adjoint du Dysolab (2025-2026)Chercheur affilié au Centre d’études de l’emploi et du travail, CnamCoresponsable du Master de sociologie « Recherche, Enquête, Diagnostic » (RED) de l’Université de Rouen-Normandie et responsable du parcours « Santé au travail »Co-président de la mention et du jury du Master de sociologieMembre élu de la Commission consultative de spécialistes d’établissement (section 19), U. Rouen Normandie (depuis 2019)Membre élu du Conseil de gestion et du Conseil scientifique de l’UFR SHS de l’Université de Rouen-Normandie (2023-2027)Membre de la Commission de Validation des acquis professionnels et personnels depuis janvier 2025Membre élu du Comité exécutif de l’Association française de sociologie, depuis 2025Docteur en sociologie de l’Université Paris-Saclay. Thèse soutenue le 8 décembre 2016 à l’UVSQ.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-2027	        Sciences Po (Centre de Sociologie des Organisations)En délégation CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 			Université de Rouen NormandieMaître de conférences en sociologie et membre du Dysolab</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 			Centre d’études de l’emploi et du travail (CEET/Cnam)Chercheur affilié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 			Centre d’études de l’emploi et du travail (CEET/Cnam)Chercheur post-doctorant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 			Sciences PoChercheur post-doctorant au Centre de Sociologie des Organisations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 			École des hautes études en sciences socialesMaster de sociologieATER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 			Université de Versailles-Saint-Quentin-en-YvelinesLaboratoire PRINTEMPSDoctorat en sociologie de l’Université Paris-SaclayIntitulé de la thèse : « Le corps médico-légal. Les médecins légistes et leurs expertises »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2012	Université de Versailles-Saint-Quentin-en-Yvelines,Master 2 Recherche « Sociologie »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 		École Normale Supérieure de CachanÉtudiant au sein du département de Sciences Sociales de l’ENS Cachan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PublicationsOuvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2020, Médecins légistes. Une enquête sociologique, Paris, Presses de Sciences Po.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de dossier de revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Avec Vincent-Arnaud Chappe et Olivier Leclerc, « Le travail de la preuve », Droit et Société, vol. 110, n° 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles publiés dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, Avec Marine Delaunay*, « Une trajectoire de la preuve à l’ombre du soin ? Les examens hors réquisition des victimes de violences conjugales », Tracés, dans le cadre d’un numéro spécial sur les « trajectoires de la preuve ».2025, « “Simple comme un coup de fil” ? La prévention des risques dans une cellule d’écoute de la souffrance au travail », Travail et Emploi, vol. 169-170-171, p. 45- 69.2024, « Le patient vertueux face aux risques professionnels. Une approche sociologique du marché de la santé au travail », Revue générale de droit médical, vol. 87.2023, Avec Jérôme Pélisse*, « Surveiller sans punir : la place du droit dans la prévention des risques professionnels », Revue Canadienne Droit et Société, vol. 38, n° 1.2023, Avec Marine Delaunay*, « Les médecins légistes dans la lutte contre les violences conjugales en France », Revue Nouvelle, vol. 5, n°5, p. 53-58.2023, Avec Marine Delaunay*, « Prouver la violence, soigner les victimes. Les examens médico-légaux hors réquisition en matière de violences conjugales », Délibérée, vol. 18, n° 1, p. 39-452022, Avec Vincent-Arnaud Chappe et Olivier Leclerc*, « Faire preuve : pour une analyse pragmatique de l'activité probatoire. Présentation du dossier », Droit et Société, vol. 110, n° 1, p. 7-202022, « L’amplitude du droit, ressource pour la sociologie ? Réflexions à partir d’une enquête sur la médecine légale », Amplitude du droit, vol. 1.2021, Avec le collectif LuCid* (premier auteur), « La médecine générale à l’épreuve des crises sanitaires : de Lubrizol à la Covid », Santé publique, vol. 33, n° 6, p. 911 à 9212021, « Autonomie des juges ou automatisme des jugements ? La qualification judiciaire à l’épreuve des expertises médico-légales », Sociologie, vol. 12, n° 4, p. 333-349.2021, Avec Jérôme Pélisse*, “The scalpel, the calculator and the judge in France: from technical perspective to legal evidence”, International Journal of Law in Context, vol. 16, n°4, p. 353-370.2019, Avec Anne-Sophie Ginon et Marion del Sol, « Réflexions sur les offres à dimension préventive développées par les organismes d’assurance en santé », Droit Social, vol. 11, p. 921-927.2019, Avec Kathia Barbier*, « Équiper le processus de recherche. Retours réflexifs comparés sur l’usage d’Atlas.ti et de Sonal dans deux recherches doctorales », Bulletin de méthodologie sociologique, vol. 143 n°1, p. 53-76.2018, « Devenir expert, rester médecin ? Les effets de la spécialité médicale sur l’exercice de la médecine légale », 2ème Prix du jeune auteur 2017 de Sociologie du travail, vol. 60, n° 3, en ligne : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/2668</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2018, « Des maux et des chiffres. L'évaluation des incapacités en médecine légale du vivant », Sciences sociales et santé, vol. 39, n° 4, p. 41-64, dans le numéro spécial « Médecine et Justice »2018, « Les enfants d’abord ? La prise en charge médico-légale des mineurs entre soin et expertise », Anthropologie et Santé, vol. 17, en ligne : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/3538</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2017, « Déplier le dispositif. La mobilité du chercheur comme ressource pour l’étude de l’expertise médico-légale », SociologieS, La recherche en actes, L’enquête ethnographique en mouvement : circulation et combinaison des sites de recherche, en ligne : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://sociologies.revues.org/6465</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2017, « Les médecins légistes : un groupe professionnel segmenté entre expertise judiciaire et spécialité médicale », Déviance et Société, vol. 42, n° 3, p. 387-413.2016, « Comment une tache de sang devient-elle une preuve ? Ingrédients et recettes des preuves médico-légales », Droit et société, vol. 93, n° 2, p. 395-416.2015, Avec le Collectif TMTC, « L’horizon vertical de la recherche. La socialisation de laboratoire d’apprentis chercheurs en sciences sociales », Socio-logos, vol. 10, en ligne : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://socio-logos.revues.org/2975</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">il s’agit d'articles collectifs sans premier auteur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d’ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, « Science technology studies et sociologie du droit : examen d’un croisement fécond à partir de l’exemple de la médecine légale », [chapitre rendu pour ouvrage en préparation] in Antoine Brasset (dir.), Approches critiques du droit [Titre provisoire], Presses de la Sorbonne.2025, « Quels sont les liens entre la dégradation de l’environnement et les enjeux de santé au travail ? », in Bidois Anne, Charpenel Marion (dir.), Le vivant, Neuilly-sur-Seine, Atlande.2024, Avec Margaux Redon, “New insurance products with a behavioural dimension in the company”, Philippe Batifoulier et Marion Del Sol (dir.), More competition between health insurers with less protection for patients? The health insurance market in France, IODE, Amplitudes du droit.2022, « Expertiser les corps des agents et les milieux de travail : l’intermédiation juridique dans les pratiques des médecins de prévention », in Vincent Arnaud Chappe et Jean Philippe Tonneau (dir.), Le droit du travail en sociologue, Presses des Mines.2022, « À rebours du sale boulot ? La délégation controversée de l’expertise médico-légale aux infirmières en matière de prise en charge des victimes d’agressions sexuelles », in Sophie Divay, Thomas Denise, Marie Dos Santos, Cécile Fournier, Lucile Girard et Aymeric Luneau (dir.), Sociologie des pratiques coopératives et participatives en santé, Éditions de l’IRDES.2022, Avec Margaux Redon, « Les nouveaux produits d’assurance à dimension comportementale », in Philippe Batifoulier, Marion Del Sol (dir.), Plus d’assurance santé pour moins de protection ? Le patient face au marché, Presses Universitaires du Septentrion.2020, « Inspecter pour réformer. Le rôle des missions d’inspection dans l’élaboration, la mise en œuvre et l’évaluation de la réforme de la médecine légale (2006-2016) », in Sylvain Brunier et Olivier Pilmis (dir.) La règle et le rapporteur. Sociologie de l’inspection et de ses services, Paris, Presses des Mines.2020, « L’institutionnalisation controversée de la pédiatrie médico-légale en France », in Martine Balençon (dir.), Pédiatrie médico-légale : pour une nouvelle approche de la clinique de la violence en pédiatrie, Elsevier Masson.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Recensions **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître, « Dominique Lhuilier, Dominique Gelpe et Anne-Marie Waser, Santé et travail, paroles de chômeurs, Erès, 2024 »,  Sociologie du travail.2025, Delphine Serre, Ultime recours : accidents du travail et maladies professionnelles en procès, Raisons d’agir, 2024, pour Droit et Société2024, « Anne Marchand, Mourir de son travail aujourd'hui. Enquête sur les cancers professionnels, Les Éditions de l’Atelier, 2022 », Sociologie du travail,  ; vol. 66, n° 2    </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/45808</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2023, « Stéphane Moulin (dir), Perceptions de justice et santé au travail. L’organisation à l’épreuve, Presses de l'université Laval, Québec, 2021 », Sociologie du travail, vol. 65, n° 3, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/43761</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2022, « Alexandre Mathieu-Fritz, Le Praticien, le patient et les artefacts. Genèse des mondes de la télémédecine, Presses des Mines, Paris, 2021 », Sociologie du travail, vol. 64, n° 1-2, en ligne : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/41214</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2021, « Eric Beynel (coord.), La raison des plus forts. Chroniques du procès France Télécom, Éditions de l’Atelier, Ivry-sur-Seine, 2020 », Sociologie du travail, vol. 63, n° 2, en ligne : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/sdt/39364</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].2020, « Jean-Marc Weller, Fabriquer des actes d’État. Une ethnographie du travail bureaucratique, Paris, Économica, 2018 », Droit et Société, vol. 104, n° 1 : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ds.hypotheses.org/6308</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2019, « Pascal Marichalar, Qui a tué les verriers de Givors ? Une enquête de sciences sociales, Paris, La Découverte, 2017 », Sociologie du travail vol. 61, n° 1, en ligne : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/14406</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2017, « Caroline Protais, Sous l'emprise de la folie. L'Expertise judiciaire face à la maladie mentale (1950-2009), Paris, Éditions de l'EHESS, 2017 », Sociologie du travail, vol. 59, n° 4, en ligne : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/sdt/1335</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2016, « Gérôme Truc, Sidérations, Une sociologie des attentats, Paris : PUF, coll. « Le lien social », 2016, 343 p. », Droit et société, 2016, vol. 93, n° 2, p. 395-416, 2016, [en ligne : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ds.hypotheses.org/2210</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].2015, « Dominique Robert et Martin Dufresne, Actor-Network Theory and Crime Studies. Explorations in Science and Technology », Lectures, en ligne : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lectures.revues.org/18731</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Publication de synthèse **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les assureurs, nouveaux acteurs de la santé au travail ? », Connaissance de l’emploi, n° 178, 2021.Collectif de chercheur.e.s du Centre d’études de l’emploi et du travail, « Un système de retraite « universel » ? Les inégalités du travail à la retraite », Connaissance de l’emploi, n° 156, 2020.« Surveiller et prévenir la souffrance au travail : tensions et ambiguïtés d’une cellule d’écoute », Connaissance de l’emploi, n° 155, 2019.« D’une réforme à l’autre. Les ambiguïtés de la professionnalisation des médecins légistes en France », Questions pénales, 2018, [en ligne : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cesdip.fr/wp-content/uploads/2018/09/QP_2018.03.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].&amp;quot;From one reform to the next. The ambiguities of the professionalization of forensic medicine in France&amp;quot;, Penal Issues, 2018, [en ligne : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cesdip.fr/wp-content/uploads/2018/09/PI_2018_07.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Articles de valorisation **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Écouter les maux du travail », Docu-BD, Soif !, n° 4, 2021.« Les médecins légistes », Docu-BD, Soif !, n° 2, 2020.« Blouses blanches et robes noires : la médecine légale en France », Mondes sociaux, décembre 2020, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sms.hypotheses.org/26129</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.« Adama Traoré, Théo Luhaka… La justice doit-elle craindre les batailles d’experts médicaux ? », Tribune pour le journal Libération, juin 2020 [https://www.liberation.fr/debats/2020/06/20/adama-traore-theo-luhaka-la-justice-doit-elle-craindre-les-batailles-d-experts-medicaux_1791765/].Par Stéphanie Lacour, « Retour sur une thèse : Le corps médico-légal. Les médecins légistes et leurs expertises, par Romain Juston », Cahiers Droit, Sciences et Technologies, n°7, 2018 p. 231-236.“The medico-legal body: Medical Examiners and their Expertise”, European Sociologist, vol. 40, n° 1, 2017, p. 44.« Les enfants d’abord ? A la recherche d’un dénominateur commun entre pédiatrie et médecine légale », Archives de Pédiatrie, 2017, vol.24, Hors-Série n° 1, p. 55-56.« Enseigner et écouter : les deux facettes de l’aumônier musulman », Le Passe-murailles, n° 32, septembre/octobre 2011, p. 42-44.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Billets publiés sur des Carnets de recherche de la plateforme Hypothèses **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec les étudiant.e.s du M2 Sociologie, Parcours Santé au travail (promotion 2023-2024), « Déclarer et dénoncer un accident du travail : retour sur la Commande sociale 2023-2024 du parcours Santé au travail », Septembre 2024  [https://dysolab.hypotheses.org/4451]« 2+1 = 3 ans (d’enquêtes) après Lubrizol – Retour sur la journée d’études du 26 septembre 2022 », Octobre 2022  [https://dysolab.hypotheses.org/3254].Avec les étudiant.e.s du M2 Sociologie, Parcours Santé au travail (promotion 2020-2021), «“Salut la compagnie !” Comment la Covid-19 s’est invitée dans le quotidien d’une compagnie de théâtre » Carnet du Dysolab, septembre 2021 [https://dysolab.hypotheses.org/2675].Avec les étudiant.e.s du M2 Sociologie, Parcours Santé au travail (promotion 2020-2021), « Le spectacle vivant à l’épreuve de la fermeture des salles. Les effets de la crise sanitaire sur le travail de production et de diffusion artistique », Carnet du Dysolab, septembre 2021 [https://dysolab.hypotheses.org/2633].</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Avec les étudiant.e.s du M2 Sociologie, Parcours Santé au travail (promotion 2020-2021), « “Le masque et l’écran”. Quand la crise sanitaire bouleverse le travail dans le spectacle vivant », Carnet du Dysolab, septembre 2021 [https://dysolab.hypotheses.org/2604].« La santé au travail : une histoire de droit et de justice », Carnet Sociosanté, juillet 2021 [https://sociosante.hypotheses.org/3994].« Retour sur une soutenance : les ergonomes, acteurs et actrices de la santé au travail ? », Carnet Sociosanté, juillet 2021 [https://sociosante.hypotheses.org/3992].« Le sociologue en charlotte : pourquoi et comment observer des autopsies ? », Carnet du Dysolab, juin 2020 [https://dysolab.hypotheses.org/2121].« Le sociologue en blouse : tenir le rôle de stagiaire dans un service de médecine légale », Carnet du Dysolab, juin 2020  [https://dysolab.hypotheses.org/2146].« Regards croisés sur les métiers de l’intervention en santé au travail : quels débouchés pour les étudiant.e.s du parcours “Santé au travail” ? », Carnet du Dysolab, mai 2020  [https://dysolab.hypotheses.org/2044].« Un parcours « Santé au travail » pour le master de sociologie de l’Université de Rouen-Normandie : principes, déroulé et débouchés », Carnet du Dysolab, mai 2020  [https://dysolab.hypotheses.org/1995].« Portrait de Romain Juston Morival », Carnet Sociosanté du RT 19 « Santé, maladie et handicap » [https://sociosante.hypotheses.org/3635], 2020.Avec Valerie Arnhold et Sebastian Billows, « Classer, catégoriser, qualifier : quand le droit rencontre la science », Carnet Droit et Sciences sociales, [en ligne : </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://droitscisoc.hypotheses.org/788</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2018.Avec Vincent-Arnaud Chappe, « Frayer un chemin au droit. Compte-rendu d’une session du Colloque pour l’anniversaire des 50 ans du CSI : « Repenser politique, au prisme des STS » », Carnet Droit et Sciences sociales, [en ligne : </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://droitscisoc.hypotheses.org/476</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2017.« Trois questions à Romain Juston. À propos de « « Robes noires » et « blouses blanches » : le pouvoir des magistrats du parquet à l’épreuve de la préqualification médico-légale des affaires », communication au congrès de l’AFS 2017 lors d’une session du RT 13 », Carnet Droit et Sciences sociales, [en ligne : </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://droitscisoc.hypotheses.org/462</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2017.« Le corps médico-légal. Les médecins légistes et leurs expertises », Résumé de thèse, Carnet AMADES [en ligne : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amades.hypotheses.org/5920</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2016.« Star académique : Sheila Jasanoff en tournée à Paris » (Conference advisor), Carnet Zilsel, [en ligne : </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://zilsel.hypotheses.org/1037</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2014.« De l’enquête au texte : un atelier d’analyse des matériaux pour les étudiant-e-s du Master de sociologie », Carnet du Master de Sociologie de l’EHESS [en ligne : </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mastersociologie.hypotheses.org/3267</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2016.Avec Corentin Durand, « L’Ouscipo prend le large : « Une île dans la ville : enquête collective à l’Ile-Saint-Denis » », Carnet du Master de Sociologie de l’EHESS [en ligne : </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://mastersociologie.hypotheses.org/2941</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2014.Avec Kathia Barbier, « S’équiper pour l’analyse qualitative ? Apports et limites d’Atlas.ti et de Sonal dans le processus de recherche », Carnet de recherche du laboratoire Printemps [en ligne, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://printemps.hypotheses.org/1951</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2014.« Regards croisés sur l’expertise et les experts », Carnet de recherche du laboratoire Printemps [en ligne, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://printemps.hypotheses.org/1900</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2014.Avec Océane Pérona, « Partager un terrain : d’une coprésence imposée à une coopération raisonnée », Carnet de recherche du laboratoire Printemps [en ligne, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://printemps.hypotheses.org/1723</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">] 2013.« Comment une tache de sang devient une preuve: approches sociologiques de l’expertise », Entretien pour le Carnet de recherche du laboratoire Printemps [en ligne, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://printemps.hypotheses.org/612</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">] 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment une tache de sang devient-elle une preuve ? Une sociologie de l’expertise judiciaire en médecine légale ». Mémoire sous la direction de Jérome Pélisse, soutenue le 21 juin 2012 devant Fabien Jobard, Jérôme Pélisse et Laurent Willemez.« Les aumôniers de prison musulman : entre exercice d’un magistère religieux et instrument de contrôle social ». Mémoire sous la direction de Claire de Galembert, soutenue le 21 juin 2011 devant Céline Béraud et Claire de Galembert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloques et congrès internationaux« L’organisation du travail sous le tapis de yoga ? La santé au travail à l’épreuve des politiques de santé publique », Journées Internationales de Sociologie du Travail (JIST) 2024, juillet 2024Avec Sophie Dessein, « Au chevet du travail, ou du marché ? Les chargé·es de prévention  des compagnies d’assurance et des start up face aux entreprises clientes », proposition de communication soumise pour le Festival International de Sociologie, Nancy, novembre 2024.« Les conditions de travail sous le tapis de yoga ? Une étude du marché privé de la santé au travail et des services proposés aux entreprises par les assureurs et les start up », colloque international sur la santé au travail, Université de Fribourg, 29 et 30 juin 2023.« Science technology studies et sociologie du droit : examen d’un croisement fécond à partir de l’exemple de la médecine légale », colloque « Science et droit » de l'Association des doctorants en droit de l'Université de Reims, 15 octobre 2021.Avec Marion del Sol, “The entry of health insurers into the occupational health sector: a privatization of occupational risk control?”, Congrès “Shifting from Welfare to Social Investment States: The Privatization of Work-Related Risk Control and its Impact on Inclusion”, Rotterdam, 26-27 septembre 2019.Avec Marion del Sol, « La prévention en santé-travail au révélateur des produits de prévention « digitalisés » développés par les assureurs en santé », 14e congrès du RIODD, Réseau international de recherche sur les organisations et le développement durable, Le Rochelle, septembre 2019.“Assessing bodies and relieving souls to implement the law? The facets of the role of legal intermediary in a large bureaucracy”, Communication au Congrès de la Law & Society Association [panel : Rethinking Regulators : the role of (legal) intermediaries], Washington, 30 mai-2 juin 2019.« Des délibérations emboîtées. Médecins légistes et médecins du travail face aux cas, aux protocoles et à l’expertise », Colloque international : « La médecine en délibération », Science Po Lyon, le 18 mai 2018 [Un projet de numéro spécial intitulé « Le mandat de la médecine en discussion a été déposée par les organisatrices à la revue Sciences sociales et Santé en novembre 2018].“When the law creates a (legal) profession: The controversial institutionalization of victimology as a forensics specialty in France”, Communication au Congrès de la Law & Society Association, Seattle, le 29 mai 2015.“Is Forensics a (legal) Profession? A comparison between two forensic institutes”, Communication au Congrès international “Global-regional-local. Institutions, relations, networks. Past and future of the sociology of law”, International Institute for the Sociology of Law, le 22 mai 2014.« Incertitude du droit, certitude de la science ? La production des preuves médico-légales ». Communication au Congrès ISA/RCSL 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloques et congrès nationaux« Acheter de la science, vendre de la prévention : l’essor des applications de e-santé mentale vu depuis le travail de leur conseil scientifique », Colloque Travail, emploi et organisations à l'ère du numérique, 20 mars 2025.« L’injonction contemporaine à prendre soin des salariés : politique élargie de la santé au travail ou nouveau paternalisme ? », Journées pluridisciplinaires K-OR care organisationnel, NIMEC, Évreux, 7 décembre 2023.« Les conditions de travail sous le tapis de yoga ? La santé au travail à l’épreuve de la santé publique », Communication au RT 23 pour le Congrès de l’AFS, Lyon, 5 juillet 2023.Avec le collectif Lucid, « Incendie de Lubrizol : retour d’expériences des médecins généralistes », 15ème Congrès de Médecine générale France (CMGF), 2021.« Écouter les maux du travail ? L’ambigu travail de prévention des risques dans une cellule d’écoute d’une grande collectivité territoriale », Intervention au Colloque : « Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique », Nantes, 24 et 25 novembre 2022.« Écouter les maux du travail. Une ethnographie des opérations de classements au sein d’une cellule d’écoute des situations de souffrance au travail », Communication au RT 25 pour le Congrès de l’AFS, Aix-en-Provence, août 2019.« Une expertise médicale différenciée, partagée et distribuée. Les effets de la multiplicité des horizons disciplinaires sur la surveillance de la santé des agents d’une grande administration bureaucratique », Communication au RT 19 pour le Congrès de l’AFS, Aix-en-Provence, août 2019.« “Robes noires” et “blouses blanches” : le pouvoir des magistrats du parquet à l’épreuve de la préqualification médico-légale des affaires ». Communication acceptée par le RT 13 pour le Congrès de l’AFS, Université d’Amiens, 6 juillet 2017.« Écouter les victimes pour faire parler les corps ? L’émergence de la mesure de l’état psychique dans l’expertise des incapacités totales de travail en médecine légale&amp;quot;, proposition soumise au RT 14 pour le Congrès de l’AFS, Université d’Amiens, juillet 2017.« L’expertise médico-légale : l’exercice du jugement en matière de détermination des ITT ». Communication au Congrès de l’AFS, Université de Versailles-Saint-Quentin, juillet 2015.« Écouter pour évaluer. La place de la parole des victimes dans la détermination des incapacités totales de travail ». Communication au colloque « Garantir les capacités civile et politique des personnes en situation de vulnérabilité », INALCO, 30 octobre 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences« Médecins généralistes, contexte singulier : le cas de Lubrizol et du Covid », Intervention sur le thème de « la sécurité civile des accidents industriels » pour les Rendez-vous de la recherche de l’IHEMI, 27 juin 2023« Assureurs et start-up, nouveaux acteurs de la santé au travail ? Une étude des actions de prévention en santé », Présentation de mes recherches en cours au cabinet YCE Partners, 21 avril 2023« Science and technology studies et droit : l’exemple de la médecine légale », Conférence donnée à  la faculté de droit de Rouen dans le cadre du cycle de conférences « Approches critiques du droit » organisé par Antoine Basset, Pr. Université de Rouen, CUREJ, 14 octobre 2020  [Vidéo en ligne : </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://webtv.univ-rouen.fr/videos/romain-juston-morival-sciences-and-technology-studies-et-droit-lexemple-de-la-medecine-legale/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journées d’études(Titre en cours de formulation autour d’une présentation critique des travaux STS sur l’expertise) Intervention lors de la JE « Les savoirs juridiques en acte », Institut néerlandais au Maroc (NIMAR), Rabat, 12 et 13 décembre 2024Avec Marine Delaunay, Intervention au séminaire Save the Date ! du CEET autour de notre recherche sur les violences conjugales (Discussion : Solenne Jouanneau), 13 novembre 2023« Les conditions de travail sous le tapis de yoga ? La santé au travail à l’épreuve de la santé publique », Journée d'études « Soutenabilité du travail », Université Paul Sabatier, Toulouse 3,  24 novembre 2023.« La santé au travail à l’épreuve de la santé publique : une approche des applications de e-santé mise en place dans les entreprises », Journée d’étude « Santé numérique » : « Promesses techno-scientifiques en santé numérique », MSH Paris Nord, 23 juin 2023.Avec Marine Delaunay, « Judiciariser les violences ou soigner les victimes ? Les professionnels de la prise en charge des violences conjugales face aux examens médico-légaux sans réquisition judiciaire », Journée d’étude sur les coopérations professionnelles, PACTE, le 1er juillet 2022.« À rebours du sale boulot. La délégation controversée de l’expertise médico-légale aux infirmières en matière de prise en charge des victimes d’agressions sexuelles », Communication lors des journées d’étude « Pratiques coopératives et participatives en santé : partage des tâches et redéfinition des frontières professionnelles, enjeux de savoirs et luttes de pouvoir », RT 1 et RT 19 de l’AFS, Université de Nanterre, 28 et 29 mars 2019.« L’agent et son milieu. Comment s’articulent la surveillance de la santé des travailleurs et celle des conditions de travail dans une bureaucratie administrative ? », Communication à la journée d’étude « Médecine du travail du privé, médecine du travail du public », CSO, le 5 Avril 2018.« Des morts, des vivants et des traces : le médecin légiste face au corps violenté ». Communication à la journée d’étude « Politique de la trace » organisé par Ethopol à l’Université Toulouse Jean Jaurès, le 24 mai 2017.Avec le Collectif TMTC : « Une socialisation de laboratoire ». Communication à la journée d’étude « Regards et controverses sur la sociologie de Claude Dubar. Socialisation, temporalités, biographies », UVSQ, le 18 novembre 2016.Avec le Collectif TMTC : « L'horizon vertical de la recherche : une enquête sur la socialisation de laboratoire des doctorant-e-s», Communication au colloque doctoral du Crespa, dans le cadre de la journée « Travail doctoral et précarité », le 15 novembre 2016.« Les médecins légistes : un groupe professionnel segmenté entre expertise judiciaire et spécialité médicale », Communication lors de la journée d’études des doctorants en sociologie des groueps professionnels, RT de l’AFS, Université de Nanterre, 16 juin 2016.Avec Jérôme Pélisse, « The practice of proving for Justice: Forensics as legal intermediaries”, Communication à la journée d’études consacrée à Michael Lynch, EHESS, le 16 mars 2016.« La médecine légale entre expertise judiciaire et spécialité médicale : un regard sociologique sur les médecins légistes », Communication à la journée d’étude « Regards sur le médecin légiste », à l’EHESS, le 8 décembre 2015.“Is Victimology a forensics specialty?”, Communication à la “Fourth GERN Doctoral Summer School on Crime, Deviance and Criminal Justice”, Paris, 7-9 septembre 2015.Avec Corentin Durand (CMH/LIER, EHESS), « Le partenariat comme ressource pédagogique : retour sur une enquête collective à l’Ile-Saint-Denis ». Intervention à la journée d’étude de l’Ouscipo « Partenaires particuliers : Quelles articulations entre sciences sociales et société ? » dans le cadre du 40e anniversaire de l’École des hautes études en sciences sociales, le 18 juin 2015.« Du laboratoire au tribunal, du Master à la thèse : re-problématisation de la notion de droit et nouvelles situations d’enquête en terrain juridique ». Communication à la journée d’étude organisée à l’ENS Cachan dans le cadre des activités du RT13 (Sociologie du droit et de la justice) de l’Association française de sociologie, le 25 mars 2013.« Du laboratoire au tribunal, La double ambivalence de l’horizon judiciaire pour les experts en médecine légale ». Communication à la journée d’étude organisée le 15 mai 2012 à l’ENS Cachan intitulée « Travailler pour le droit, travailler avec le droit : Le droit au cœur du quotidien professionnel ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans des séminaires de recherche« L'expertise médico-légale en action », Intervention au séminaire Sciences Sociales du Droit ( SSD)- Sciences po Bordeaux, LAM, 18 mars 2025.Avec Sopie Dessein, Intervention au séminaire transversal du CEET, « Des préventeur·es en santé au travail à l’épreuve de la vente : les chargé·es de prévention au sein des mutuelles » séance : « Dynamiques institutionnelles et groupes professionnels de la santé », 3 décembre 2024..Intervention dans le cadre du séminaire résidentiel de l’ANR ESQA, « Vendre de la santé (publique) au travail. Des préventeurs face à l'individualisation des risques », Saint Malo, janvier 2025.Intervention dans le cadre du séminaire résidentiel de l’ANR ESQA, « Les conditions de travail sous le tapis de yoga ? La santé au travail à l’épreuve de la santé publique », Saint Malo, décembre 2023.« L’offre des OCAM en matière de prévention : entre santé au travail et santé publique. Un panorama et un zoom » Intervention lors de l’Atelier Débat autour de l’ANR ESQA, INRS, 6 novembre 2023.« Start up et e-santé mentale », Intervention au Séminaire de recherche de Moodwork, le 3 octobre 2023.Intervention dans le cadre du séminaire « Les ficelles de la thèse », Laboratoire CENS, Université de Nantes, 23 mai 2023.Avec le groupe Indiprev, « L'individualisation de la prévention en santé mentale au travail en question », Intervention au séminaire transversal du CEET, séance : « Santé mentale », 24 janvier 2023.« Whatsapp doc ? Médecins et sociologues face à un groupe de discussion en période de Covid », Intervention au séminaire du Dysolab, Sciences et numérique – enjeux méthodologiques, 23 janvier 2023.Intervention autour du dossier Le travail de la preuve, CSO, Séminaire des Axes Droit et Savoirs, 13 janvier 2023.Avec Marine Delaunay, Intervention au séminaire interlabo du GERN autour de notre recherche sur les violences conjugales, Bruxelles, 1er juin 2022.« Les agencements de l’expertise médico-légale », Intervention au séminaire « Les agencements de l’expertise », Lisis, 22 avril 2022.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Autour de « Eric Beynel (coord.), La raison des plus forts. Chroniques du procès France Télécom, Éditions de l’Atelier, Ivry-sur-Seine, 2020 », Discussion de l’ouvrage en présence et avec Eric Beynel, Odile Henry et Marie-Anne Dujarier au séminaire du GIS Gestes, 8 mars 2021.« Des médecins qui ne soignent pas : sociologie de l’expertise médicale », Présentation de mes recherches au séminaire du Dysolab, Université de Rouen, septembre 2019.« L’agent et son milieu. Comment s’articulent la surveillance de la santé des travailleurs et celle des conditions de travail dans une administration bureaucratique ? », Communication lors d’une séance du Séminaire transversal du Centre d’études de l’emploi et du travail (CEET), 11 juin 2019.« Écouter les maux du travail. Une ethnographie d’une cellule d’écoute des situations de souffrance au travail », Intervention lors du séminaire « Save the date! », organisé au CEET, le 30 avril 2019 (Discussion par Jean-Marc Weller).Avec Jérôme Pélisse, « L’agent, son milieu et le droit. La surveillance croisée de la santé des travailleurs et des conditions de travail dans une administration bureaucratique » (titre provisoire), Intervention au séminaire de l’Axe Droit du CSO, 22 février 2019.Avec Marion Del Sol, « Offres de services des assureurs : perspectives de recherche », séminaire du Projet ANR MaRiSa (WP 5 Innovation dans le domaine de la prévention en entreprise), Saint-Malo, 18 décembre 2018.« &amp;quot;Bons experts&amp;quot; et &amp;quot;bons médecins&amp;quot; : l’exercice de la médecine légale à l’épreuve de la socialisation professionnelle », Intervention au séminaire général du CSO, le 2 juin 2017.« L’expertise au travail : la fabrique des preuves médico-légales », Intervention au séminaire de suivi de thèse du laboratoire Printemps, le 1er avril 2016.Intervention au séminaire « Sociologie de la responsabilité médicale » (Janine Barbot), le 15 mai 2015.« Les pratiques de recherche au-delà du slogan : pour une sociologie combinée de la science et du droit dans l'étude de l'expertise médico-légale ». Intervention au séminaire SoS (Sociology of Science – Morgan Jouvenet et Arnaud Saint-Martin)) au laboratoire Printemps, le 28 mars 2014.Avec Laurence Dumoulin, « Expertise et décision ». Communication à la deuxième journée dans le cadre du projet ISIS-Paris Saclay sur l’expertise judiciaire, le 20 mars 2014.« Ouvrir la boîte noire de l’expertise judiciaire : l’apport des STS dans l’étude de l’activité d’expertise ». Communication à la deuxième journée dans le cadre du projet ISIS-Paris Saclay sur l’expertise judiciaire, le 20 mars 2014.« Organisation, socialisation et pratiques Les trois chantiers de la thèse ». Intervention au séminaire de suivi de thèse du laboratoire Printemps, le 13 juin 2014.Intervention au séminaire « Le procès comme dispositif » (Nicolas Dodier et Liora Israël) à l’EHESS en janvier 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans des séminaires d’enseignementIntervention dans le cadre du cours « Usages de l’interdisciplinarité en droit » (Vincent Reveillère) autour des STS, Université de Aix-Marseille, le 25 janvier 2024.Intervention sur ma thèse dans le cadre d’un cycle de conférence organisé pour les L3 de Sciences politiques, Université de Rouen, le 19 février 2024.Intervention autour de ma thèse sur les médecins légistes et sur la recherche conduite avec Marine Delaunay sur les violences conjugales, Master 2 recherche en santé publique de Paris Saclay, le 8 décembre 2024.Intervention annuelle sur ma thèse dans un cours du Master « Médecine légale, médecine sociale », à l’Université Paris 13, depuis 2018 [intervention reconduite chaque année depuis auprès de publics de professionnels du soin : médecins légistes, sage-femmes, etc.]. Prochaine séance : mars 2025.Intervention sur ma thèse dans un séminaire recherche animé par Pascal Barbier, Bertrand Réau et Anne Paillet destiné aux étudiants du Master 2 chargés d'études socio-économiques de Paris 1, prévue en février 2019.Intervention sur ma thèse au séminaire de Claire de Galembert sur les professionnels du droit auprès d’étudiants de Master 2 de Paris 2, le 8 février 2017.Intervention sur mon mémoire de Master 1 et ma participation à une enquête collective sur le fait religieux en prison au séminaire de Claire de Galembert sur la prison auprès d’étudiants de L3 et de M1 de l’ENS Cachan, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans des ateliers et des séminaires de doctorants« Problématiser », Séance autour de la publication au séminaire des doctorants du Dysolab, 10 janvier 2023.« Équiper l’analyse qualitative : présentation et discussion des Caqdas », Séminaire doctoral de Sciences Po, 23 juin 2022.« Publier (pendant) la thèse », Séance autour de la publication au séminaire des doctorants du Dysolab, 2 mars 2020 et le 17 mars 2022.« Rédiger (pendant) la thèse ». Intervention au séminaire des doctorants du Printemps et du Cesdip, le 17 mars 2017. La même intervention est prévue le 8 février 2019.Participation à l’atelier d’écriture du laboratoire Printemps autour de mon synopsis d’ouvrage tiré de ma thèse, le 31 mars 2017.Intervention à l’atelier des étudiants de Master de l’EHESS autour de l’écriture d’un mémoire de recherche, le 22 mars 2017.« Quand le droit créé une profession : l’émergence controversée de la médecine légale du vivant », Communication au séminaire des doctorants du Printemps et du CESDIP, le 13 février 2015.Avec Kathia Barbier, « Recourir aux logiciels d’analyse qualitative ? Présentation d’Atlas.ti et de Sonal », au séminaire des doctorants du Printemps et du CESDIP, 2014.Avec Océane Pérona, « Partager un terrain », intervention au séminaire des doctorants du Printemps et du CESDIP, le 18 octobre 2013.« Comment (d)écrire l’horreur ? La présence du chercheur en salle d’autopsie ». Intervention au séminaire ETO co-organisé par l’IDHE-Cachan et l’ISST, le 19 juin 2012.Interventions en formation continueAvec Antoine Mégie, « L’enquête en sociologie », formation doctorale à destination des doctorant.e.s en droit de l’Université de Rouen-Normandie.Avec Tonya Tartour, Sciences Po Bordeaux, Formation ANFH,  Caen les 13 et 14 janvier 2025Avec Scarlett Salman, « La Qualité de vie et des  Conditions de Travail (QVCT), une approche par la Qualité du Travail », Sciences Po, Executive Master « Dialogue social et stratégie d'entreprise », le 7 février 2024.Interventions dans des congrès de médecine« L'expertise médico-légale et la construction de la preuve », Participation dans le cadre des Journées Françaises de Radiologie (JFR) à la session : « Imagerie post-mortem: penser les pratiques avec les sciences humaines et sociales », organisé par Valérie Soufron, Paris, le 13 octobre 2018.« Les enfants d’abord ? A la recherche d’un dénominateur commun entre pédiatrie et médecine légale », Participation dans le cadre du congrès 2017 de la Société française de pédiatrie à la table ronde « Pédiatrie médico-légale : Reconnaissance d'une spécificité dans la prise en charge médicolégale de l'enfant et de l'adolescent, Marseille, le 17 mai 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discussions dans des séminaires de recherche, journées d’études et congrès.Discussion lors du congrès 2023 de l’AFS d’une session du RT 13 intitulée « L’intermédiation du droit : un travail de circulation ? », le 6 juillet 2023.Discussion d’un panel lors du colloque « Les chercheur.e.s face au(x) terrain(s) : Être mis.es à l’épreuve, éprouver et faire  ses preuves » 7 et 8 avril 2021.Discussions lors d’une session croisée RT 13 (« sociologie du droit et de la justice » et RT 29 (« sociologie des sciences ») des textes de Annalisa Lendaro et de Marine Delanay, lors du Congrès de l’AFS à Aix-en-Provence, août 2019.Discussion d’un texte de Chayma Boda (CECMC, EHESS) lors de la journée dédiée à la publication en sociologie du droit et de la justice organisée conjointement par le RT 13 de l’AFS et par la revue Droit et Société, les 31 janvier et 1er février 2019.Discussion d’un texte de Charles Réveillère (CSO) lors de la journée d’étude de l ’Axe Droit, Normes et Régulations « Cultures juridiques et judiciaires : étude de la circulation de modèles juridiques » au CSO, le 9 Novembre 2017.Discussion lors d’un panel sur les consciences du droit (Intervenants : Jérôme Pélisse, Cécile Vigour et Laurence Dumoulin) du RT 13 lors du Congrès de l’AFS à Amiens en juillet 2017.Discussions des travaux d’Anthony Stavrianakis sur le suicide assisté en Suisse et de Janine Barbot sur des affaires judiciaires de responsabilité médicale, dans le cadre du séminaire de Janine Barbot à l’EHESS « Sociologie de la responsabilité médicale » à l’EHESS, le 21 mars 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diffusion de la rechercheReprise de mon intervention dans : « Les enjeux de l’arrivée de nouveaux acteurs sur le terrain de la prévention des risques professionnels. Retours d’un atelier de recherche »,   Références en Santé au Travail n°179 - Juillet à septembre 2024, INRS.Intervention pour le Centre de Ressources en Sciences Médico-Sociales d'Ile-de-France sur les politiques de prévention des RPS, 5 mai 2025.Interview en décembre 2023 pour ActuEL HSE sur l'impact des campagnes de sensibilisation en matière de SST.Cnam et Malakoff Humanis, Participation à la conférence « Absentéisme des jeunes : désengagement ou mutation du travail ? », 13 novembre 2023. Replay : </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=Y7coA4VWHZg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> t=1sYce Partners, Participation à la préparation de l’événement « Quelles évolutions du rôle de l'entreprise concernant la santé de ses salariés ? », le 3 octobre 2023.Direction Générale de la Santé, participation à un staff autour de notre recherche sur les médecins généralistes et le Covid (Collectif Lucid), le 13 juillet 2023.Yce Partners, Intervention au séminaire de ce cabinet de conseil le 16 juin 2023IHEMI, Rendez-vous de la recherche, « Quelle place pour les savoirs médicaux au cœur de la crise ? », avec Etienne Klein et Clément Lazarus, le 27 juin 2023. Replay : </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=y8YLzBe1GwE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">France 3 Normandie, Enquêtes de région, Le travail, oui, mais pour quoi faire ?, émission du 23 novembre 2022. Replay : </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.france.tv/france-3/normandie/enquetes-de-region-normandie/4360489-emission-du-mercredi-23-novembre-2022.html</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interviews en 2022 à la suite du colloque sur la santé au travail dans la Fonction publique pour La Gazette des communes, AEF info et Santé et Travail.Interview pour La Tribune de l’assurance, « L'Assurance santé comportementale santé. Une révolution qui n'a pas eu lieu », n° 283, octobre 2022.« Adama Traoré, Théo Luhaka… La justice doit-elle craindre les batailles d’experts médicaux ? », Tribune pour le journal Libération, juin 2020 [https://www.liberation.fr/debats/2020/06/20/adama-traore-theo-luhaka-la-justice-doit-elle-craindre-les-batailles-d-experts-medicaux_1791765/].« Affaire Traoré : qui sont les «médecins experts», au cœur de la machine judiciaire ? », interview donnée au journal Le Figaro, juin 2020 [https://www.lefigaro.fr/actualite-france/affaire-traore-qui-sont-les-medecins-experts-au-coeur-de-la-machine-judiciaire-20200611].Participation à une émission de Radio Campus Paris sur ma thèse, le 12 février 2018. [https://www.radiocampusparis.org/cjb-a-corps-ouvert/].Invitation par le Groupe d’étude sur l’enfance maltraitée (GEEM), Rennes, le 24 janvier 2017.Restitutions du travail de thèse dans plusieurs services de médecine légale et dans un laboratoire de biologie moléculaire.Participation à une émission de Radio Campus Paris le 22 juillet 2015 avec Ruggero Iori pour présenter au nom du collectif TMTC notre article sur la socialisation des doctorants. URL : </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.radiocampusparis.org/tag/tmtc/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Présentation filmée de mon travail de thèse effectué en 2013 dans le cadre du projet « Parole de thésard » disponible à l’adresse suivante :</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.dailymotion.com/video/xyhjb8_parole-de-the-sard-romain-juston_school#.Ub3Qx-e-13s</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valorisation de la recherche autour de mon livre Médecins légistes, une enquête sociologique, Paris, Presses de Sciences Po, 2020 et recensions parues sur l’ouvrage« Autopsie de la preuve médico-légale », Émission « Esprit de justice » d’Antoine Garapon sur France Culture, diffusée en octobre 2020 [https://www.franceculture.fr/emissions/esprit-de-justice/autopsie-de-la-preuve-medico-legale]« Droit et Justice », Audition contradictoire du Musée du Barreau de Paris, 29 septembre 2020, [https://www.nautesdeparis.fr/les-auditions-contradictoires-du-musee-du-barreau-de-paris-reprennent/ et </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=hbs9HpSlaKE&feature=emb_imp_woyt]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.« Autopsie, ITT : dans la boîte noire des expertises », interview pour Dalloz Actu, Mercredi 30 septembre 2020 [https://www.dalloz-actualite.fr/interview/autopsie-itt-dans-boite-noire-des-expertises#.YCTt-GhKg2w]« Des corps témoins et des médecins juges ? Les morts suspectes de la salle d'autopsie à la cours d'assises », Communication au séminaire de l’ANR Cortem (Les corps-témoins. Pour une sociologie politique du traitement des restes humains), 9 octobre 2020.Conférence autour du livre à Lausanne dans le cadre du séminaire de l’Institut des humanités en médecine (IHM), 5 novembre 2020.Présentation du livre dans le cadre du séminaire « Actualité des sciences sociales » de l’IEP de Strasbourg destiné aux étudiants et étudiantes du Master de Sciences Politiques de l’IEP, 3 décembre 2020.Présentation du livre à L’Encre noire, librairie à Strasbourg spécialisé dans le polar, reportée à cause de la crise sanitaire.Présentation du livre au séminaire général du laboratoire Printemps (UVSQ/CNRS), 10 décembre 2020.Présentation du livre dans le cadre du Master TEO-CDC de l’UVSQ, 8 janvier 2021.Présentation du livre dans le cadre du séminaire « Actualité des sciences sociales » de l’Université Paris 4, 20 mai 2021.« Blouses blanches et robes noires : la médecine légale en France », Mondes sociaux, décembre 2020, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sms.hypotheses.org/26129</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Recensions par Rémi Rouméas pour Lectures (</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/lectures/44114</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ; par Dominique Memmi pour Droit et Société (</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ds.hypotheses.org/8576</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ; par Marie Jaisson pour la Revue française de science politique, vol. 71, n°2, 2021, p. 302-303 ; par Géraldine Bloy pour la Nouvelle revue du travail, vol. 19, 2021 (</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/nrt/10097</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ; par Christine Hamelin pour Travail et Emploi (</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cairn.info/revue-travail-et-emploi-2022-1-page-1a.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : par Bérangère Tarka pour Sociologie du travail, vol. 64 n°3, 2022 (</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/41865</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Présentation du livre par Jean-Marc Berlière, Lettre aux amis d’une police et d’une gendarmerie républicaines et protectrices des citoyens..., 2020, n° 6, p. 36-37.Présentation du livre dans la Revue Experts, octobre 2020.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une trajectoire de la preuve à l’ombre du soin ? Les examens médico-légaux hors réquisition des victimes de violences conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.59-78. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wwo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05256529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Serre, Ultime recours : accidents du travail et maladies professionnelles en procès, Raisons d’agir, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marchand, Mourir de son travail aujourd’hui. Enquête sur les cancers professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11o54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient vertueux face aux risques professionnels. Une approche sociologique du marché de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver la violence, soigner les victimes. Les examens médico-légaux hors réquisition en matière de violences conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délibérée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La preuve passe aux aveux, 18, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/delib.018.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecins légistes dans la lutte contre les violences conjugales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences de genre et médecine légale, 5, pp.53-58. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.233.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Stéphane Moulin (dir.), Perceptions de justice et santé au travail. L’organisation à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.43761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller sans punir : la place du droit dans la prévention des risques professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cls.2023.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amplitude du droit, ressource pour la sociologie ? Réflexions à partir d’une enquête sur la médecine légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 1, p. 137-149. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/amplitude-droit.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796085v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice de la médecine générale à l’épreuve des crises sanitaires : de Lubrizol à la COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 33 (n° 6), pp. 911-921. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.216.0911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu-Fritz, Le Praticien, le patient et les artefacts. Genèse des mondes de la télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (1-2), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.41214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Simple comme un coup de fil » ? La prévention des risques dans une cellule d’écoute de la souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169-170-171, pp.45-69. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.13607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire preuve : pour une analyse pragmatique de l'activité probatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.110.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assureurs, nouveaux acteurs de la santé au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03432744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beynel (dir.), La raison des plus forts. Chroniques du procès France Télécom — Illustrations de Claire Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.39364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assureurs, nouveaux acteurs de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie des juges ou automatisme des jugements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.333-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller et prévenir la souffrance au travail : tensions et ambiguïtés d’une cellule d’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scalpel, the calculator and the judge in France: from technical perspective to legal evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Law in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744552320000269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les offres à dimension préventive développées par les organismes d'assurance en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.921-927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Jean-Marc Weller, Fabriquer des actes d’État. Une ethnographie du travail bureaucratique, Paris : Économica, 2018, 320 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Pascal Marichalar, Qui a tué les verriers de Givors ? Une enquête de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.14406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équiper le processus de recherche. Retours réflexifs comparés sur l’usage d’Atlas.ti et de Sonal dans deux recherches doctorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143, pp.53 - 76. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106319852898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants d’abord ? La prise en charge médico-légale des mineurs entre soin et expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.en ligne - en ligne. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.3538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir expert, rester médecin ? : Les effets de la spécialité médicale sur l’exercice de la médecine légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (3), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.2668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one reform to the next. The ambiguities of the professionalization of forensic medicine in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions pénales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une réforme à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions pénales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des maux et des chiffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (4), pp.41 - 64. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.364.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Caroline Protais, &amp;quot;Sous l’emprise de la folie ? L’expertise judiciaire face à la maladie mentale (1950-2009)&amp;quot;, Sociologie du travail [En ligne], Vol. 59 - n° 4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (4), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier le dispositif. La mobilité du chercheur comme ressource pour l'étude de l'expertise médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.en ligne - en ligne. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.6465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecins légistes en France : un groupe professionnel segmenté entre expertise judiciaire et spécialité médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.387 - 413. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.413.0387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Gérôme Truc, Sidérations, Une sociologie des attentats, Paris : PUF, 2016, Droit et société, vol. 93, n° 2, p. 395-416.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une tache de sang devient-elle une preuve ? Ingrédients et recettes des preuves médico-légales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’horizon vertical de la recherche. La socialisation de laboratoire d’apprentis chercheurs en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Minoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Habouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Iori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dossier « La socialisation des doctorants en sciences humaines et sociales », 2015 (10), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Dominique Robert et Martin Dufresne, Actor-Network Theory and Crime Studies. Explorations in Science and Technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au chevet du travail, ou du marché ? Les chargé·es de prévention des mutuelles face aux entreprises clientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dessein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au chevet du travail : les enjeux de la santé au travail. 5ème édition du Festival international de sociologie (FISO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un accident industriel local à une pandémie glocale : ajustement des pratiques informationnelles des médecins généralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Lucid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Covid-19 États, expériences et incertitudes en temps de pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMADES, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médecins dans le brouillard ? Les généralistes rouennais face à l’accident industriel de Lubrizol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Lucid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois ans (d’enquêtes) après Lubrizol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dysolab; RJCTS, Sep 2022, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de plainte est-il un préalable nécessaire à la prise en charge des victimes ? Une étude des nouveaux dispositifs d’accueil des victimes de violences conjugales hors réquisition judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l’AFS "Changer ?", RT13 Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 8019 Clersé; ULR 3589 Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’incendie d’une usine Seveso à la Covid-19 : le médecin généraliste en situation de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès national : Exercer et Enseigner la médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNGE académique, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine générale en contexte singulier : une analyse des logiques informationnelles en période de crises environnementale et sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Lucid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer - 9e Congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sciologie, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecins généralistes à l’épreuve des crises sanitaires de Lubrizol à la Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Siefridt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en situation d’incertitude et de controverse : quels enseignements pour la santé publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé Publique, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Siefridt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf en médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUMG, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Siefridt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-CMGF - 14e Congrès médecine générale France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de la Médecine Générale, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention en santé-travail au révélateur des produits de prévention « digitalisés » développés par les assureurs en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international de recherche sur les organisations et le développement durable, Sep 2019, Le Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entry of health insurers into the occupational health sector: a privatization of occupational risk control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privatization of Work-Related Risk Control and its Impact on Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Erasmus de Rotterdam, Sep 2019, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecins légistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Science Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, coll. « Académique », 9782724625653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science technology studies et sociologie du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il croire au droit ? Introduction aux approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 979-10-351-1096-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Science technology studies et sociologie du droit : examen d’un croisement fécond à partir de l’exemple de la médecine légale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques du droit [Titre provisoire]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insurance products with a behavioural dimension in the company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Batifoulier; Marion Del Sol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More competition between health insurers with less protection for patients? The health insurance market in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Amplitude du droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertiser les corps des agents et les milieux de travail : l’intermédiation juridique dans les pratiques des médecins de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent-Arnaud Chappe et Jean-Philippe Tonneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit du travail en sociologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.111-123, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.7682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux produits d’assurance à dimension comportementale dans l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Batifoulier et M. Del Sol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? Le patient face au marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IODE - Institut de l'Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-209, 2022, Collection Amplitude du droit, 978-2-9581843-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À rebours du sale boulot ? La délégation controversée de l’expertise médico-légale aux infirmières en matière de prise en charge des victimes d’agressions sexuelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'IRDES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des pratiques coopératives et participatives en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation controversée de la pédiatrie médico-légale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie médico-légale. Mineurs en danger : du dépistage à l'expertise pour un parcours spécialisé protégé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation controversée de la pédiatrie médico-légale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie médico-légale. Mineurs en danger : du dépistage à l'expertise pour un parcours spécialisé protégé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise sous le regard de l’inspection. Le rôle des missions d’inspection dans l’élaboration, la mise en œuvre et l’évaluation de la réforme de la médecine légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La règle et le rapporteur. Sociologie de l’inspection et de ses services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter les maux du travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecins légistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Traoré, Théo Luhaka… La justice doit-elle craindre les batailles d’experts médicaux ? », Tribune pour le journal Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medico-legal body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, vol. 40, n° 1, p. 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants d’abord ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et écouter : les deux facettes de l’aumônier musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Numéro 32, p. 42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps médico-légal. Les médecins légistes et leurs expertises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. UVSQ, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04868082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, pp.7-105, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Déclarer et dénoncer un accident du travail : retour sur la Commande sociale 2023-2024 du parcours Santé au travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2+1 = 3 ans (d’enquêtes) après Lubrizol – Retour sur la journée d’études du 26 septembre 2022 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le spectacle vivant à l’épreuve de la fermeture des salles. Les effets de la crise sanitaire sur le travail de production et de diffusion artistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Le masque et l’écran”. Quand la crise sanitaire bouleverse le travail dans le spectacle vivant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La santé au travail : une histoire de droit et de justice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour sur une soutenance : les ergonomes, acteurs et actrices de la santé au travail ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sociologue en blouse : tenir le rôle de stagiaire dans un service de médecine légale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blouses blanches et robes noires : la médecine légale en France (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9i0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blouses blanches et robes noires : la médecine légale en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sociologue en charlotte : pourquoi et comment observer des autopsies ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait de Romain Juston Morival »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards croisés sur les métiers de l’intervention en santé au travail : quels débouchés pour les étudiant.e.s du parcours “Santé au travail” ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un parcours « Santé au travail » pour le master de sociologie de l’Université de Rouen-Normandie : principes, déroulé et débouchés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classer, catégoriser, qualifier : quand le droit rencontre la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Arnhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Billows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Frayer un chemin au droit. Compte-rendu d’une session du Colloque pour l’anniversaire des 50 ans du CSI : « Repenser politique, au prisme des STS » »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trois questions à Romain Juston. À propos de « « Robes noires » et « blouses blanches » : le pouvoir des magistrats du parquet à l’épreuve de la préqualification médico-légale des affaires », communication au congrès de l’AFS 2017 lors d’une session du RT 13 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps médico-légal. Les médecins légistes et leurs expertises », Résumé de thèse, Carnet AMADES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Star académique : Sheila Jasanoff en tournée à Paris »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46196E72"/>
+    <w:nsid w:val="02C0F4C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:romainjuston@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:romain.juston@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/2668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/3538" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sociologies.revues.org/6465" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socio-logos.revues.org/2975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/45808" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/43761" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/41214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/sdt/39364" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds.hypotheses.org/6308" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/14406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/sdt/1335" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ds.hypotheses.org/2210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lectures.revues.org/18731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cesdip.fr/wp-content/uploads/2018/09/QP_2018.03.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cesdip.fr/wp-content/uploads/2018/09/PI_2018_07.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sms.hypotheses.org/26129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droitscisoc.hypotheses.org/788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droitscisoc.hypotheses.org/476" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droitscisoc.hypotheses.org/462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amades.hypotheses.org/5920" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zilsel.hypotheses.org/1037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastersociologie.hypotheses.org/3267" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mastersociologie.hypotheses.org/2941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://printemps.hypotheses.org/1951" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://printemps.hypotheses.org/1900" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://printemps.hypotheses.org/1723" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://printemps.hypotheses.org/612" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webtv.univ-rouen.fr/videos/romain-juston-morival-sciences-and-technology-studies-et-droit-lexemple-de-la-medecine-legale/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Y7coA4VWHZg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=y8YLzBe1GwE" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france.tv/france-3/normandie/enquetes-de-region-normandie/4360489-emission-du-mercredi-23-novembre-2022.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiocampusparis.org/tag/tmtc/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dailymotion.com/video/xyhjb8_parole-de-the-sard-romain-juston_school#.Ub3Qx-e-13s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hbs9HpSlaKE&amp;feature=emb_imp_woyt]" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/44114" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds.hypotheses.org/8576" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/nrt/10097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-et-emploi-2022-1-page-1a.htm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/41865" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05256529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaunay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wwo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o54" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.018.0039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.233.0053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43761" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04069403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2023.7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03796085v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.267" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.110.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39364" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03433395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03433386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03063937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744552320000269" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.14406" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Barbier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852898" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914809v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.3538" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02129673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.2668" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02133995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.364.0041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1335" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01917433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.413.0387" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175563v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laumond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2975" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dessein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375684v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02873383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100485590#h2tabDetails" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Redon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/actualites/more-competition-between-health-insurers-less-protection-patients-health-insurance" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851861v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.7682" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851869v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646802v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914829v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868114v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04868082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647742v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868134v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868141v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868157v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868160v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868181v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105957v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9i0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868217v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868199v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914836v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Arnhold" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868264v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:romainjuston@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:romain.juston@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/2668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/3538" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sociologies.revues.org/6465" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socio-logos.revues.org/2975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/45808" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/43761" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/41214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/sdt/39364" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds.hypotheses.org/6308" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/14406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/sdt/1335" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ds.hypotheses.org/2210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lectures.revues.org/18731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cesdip.fr/wp-content/uploads/2018/09/QP_2018.03.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cesdip.fr/wp-content/uploads/2018/09/PI_2018_07.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sms.hypotheses.org/26129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droitscisoc.hypotheses.org/788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droitscisoc.hypotheses.org/476" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droitscisoc.hypotheses.org/462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amades.hypotheses.org/5920" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zilsel.hypotheses.org/1037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastersociologie.hypotheses.org/3267" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mastersociologie.hypotheses.org/2941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://printemps.hypotheses.org/1951" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://printemps.hypotheses.org/1900" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://printemps.hypotheses.org/1723" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://printemps.hypotheses.org/612" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webtv.univ-rouen.fr/videos/romain-juston-morival-sciences-and-technology-studies-et-droit-lexemple-de-la-medecine-legale/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Y7coA4VWHZg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=y8YLzBe1GwE" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france.tv/france-3/normandie/enquetes-de-region-normandie/4360489-emission-du-mercredi-23-novembre-2022.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiocampusparis.org/tag/tmtc/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dailymotion.com/video/xyhjb8_parole-de-the-sard-romain-juston_school#.Ub3Qx-e-13s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hbs9HpSlaKE&amp;feature=emb_imp_woyt]" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/44114" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds.hypotheses.org/8576" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/nrt/10097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-et-emploi-2022-1-page-1a.htm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/41865" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05256529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaunay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wwo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o54" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.018.0039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.233.0053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43761" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04069403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2023.7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03796085v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.267" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.110.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39364" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03433395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03433386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03063937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744552320000269" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.14406" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Barbier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852898" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.3538" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02129673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.2668" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914809v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02133995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.364.0041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1335" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01917433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.413.0387" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laumond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2975" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dessein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375684v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02873383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100485590#h2tabDetails" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851881v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Redon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/actualites/more-competition-between-health-insurers-less-protection-patients-health-insurance" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.7682" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781580v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868096v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914826v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04868082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868134v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868152v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868160v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9i0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868188v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868199v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914836v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Arnhold" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868245v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>