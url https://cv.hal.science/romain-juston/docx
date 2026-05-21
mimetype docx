--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Juston Morival </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie à l'Université de Rouen Normandie ; Chercheur au Laboratoire Dysolab (Université de Rouen-Normandie) ; Chercheur affilié au Centre d’études de l’emploi et du travail (Cnam)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Romain Juston Morival ** CV - décembre 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 6 mai 1988</w:t></w:r><w:br/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romainjuston@gmail.com</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain.juston@univ-rouen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Fonctions actuelles **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en sociologie à l'Université de Rouen NormandieChercheur au Laboratoire Dysolab, Université de Rouen-NormandieDirecteur-adjoint du Dysolab (2025-2026)Chercheur affilié au Centre d’études de l’emploi et du travail, CnamCoresponsable du Master de sociologie « Recherche, Enquête, Diagnostic » (RED) de l’Université de Rouen-Normandie et responsable du parcours « Santé au travail »Co-président de la mention et du jury du Master de sociologieMembre élu de la Commission consultative de spécialistes d’établissement (section 19), U. Rouen Normandie (depuis 2019)Membre élu du Conseil de gestion et du Conseil scientifique de l’UFR SHS de l’Université de Rouen-Normandie (2023-2027)Membre de la Commission de Validation des acquis professionnels et personnels depuis janvier 2025Membre élu du Comité exécutif de l’Association française de sociologie, depuis 2025Docteur en sociologie de l’Université Paris-Saclay. Thèse soutenue le 8 décembre 2016 à l’UVSQ.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-2027	        Sciences Po (Centre de Sociologie des Organisations)En délégation CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 			Université de Rouen NormandieMaître de conférences en sociologie et membre du Dysolab</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 			Centre d’études de l’emploi et du travail (CEET/Cnam)Chercheur affilié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 			Centre d’études de l’emploi et du travail (CEET/Cnam)Chercheur post-doctorant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 			Sciences PoChercheur post-doctorant au Centre de Sociologie des Organisations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 			École des hautes études en sciences socialesMaster de sociologieATER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 			Université de Versailles-Saint-Quentin-en-YvelinesLaboratoire PRINTEMPSDoctorat en sociologie de l’Université Paris-SaclayIntitulé de la thèse : « Le corps médico-légal. Les médecins légistes et leurs expertises »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2012	Université de Versailles-Saint-Quentin-en-Yvelines,Master 2 Recherche « Sociologie »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 		École Normale Supérieure de CachanÉtudiant au sein du département de Sciences Sociales de l’ENS Cachan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PublicationsOuvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2020, Médecins légistes. Une enquête sociologique, Paris, Presses de Sciences Po.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de dossier de revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Avec Vincent-Arnaud Chappe et Olivier Leclerc, « Le travail de la preuve », Droit et Société, vol. 110, n° 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles publiés dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, Avec Marine Delaunay*, « Une trajectoire de la preuve à l’ombre du soin ? Les examens hors réquisition des victimes de violences conjugales », Tracés, dans le cadre d’un numéro spécial sur les « trajectoires de la preuve ».2025, « “Simple comme un coup de fil” ? La prévention des risques dans une cellule d’écoute de la souffrance au travail », Travail et Emploi, vol. 169-170-171, p. 45- 69.2024, « Le patient vertueux face aux risques professionnels. Une approche sociologique du marché de la santé au travail », Revue générale de droit médical, vol. 87.2023, Avec Jérôme Pélisse*, « Surveiller sans punir : la place du droit dans la prévention des risques professionnels », Revue Canadienne Droit et Société, vol. 38, n° 1.2023, Avec Marine Delaunay*, « Les médecins légistes dans la lutte contre les violences conjugales en France », Revue Nouvelle, vol. 5, n°5, p. 53-58.2023, Avec Marine Delaunay*, « Prouver la violence, soigner les victimes. Les examens médico-légaux hors réquisition en matière de violences conjugales », Délibérée, vol. 18, n° 1, p. 39-452022, Avec Vincent-Arnaud Chappe et Olivier Leclerc*, « Faire preuve : pour une analyse pragmatique de l'activité probatoire. Présentation du dossier », Droit et Société, vol. 110, n° 1, p. 7-202022, « L’amplitude du droit, ressource pour la sociologie ? Réflexions à partir d’une enquête sur la médecine légale », Amplitude du droit, vol. 1.2021, Avec le collectif LuCid* (premier auteur), « La médecine générale à l’épreuve des crises sanitaires : de Lubrizol à la Covid », Santé publique, vol. 33, n° 6, p. 911 à 9212021, « Autonomie des juges ou automatisme des jugements ? La qualification judiciaire à l’épreuve des expertises médico-légales », Sociologie, vol. 12, n° 4, p. 333-349.2021, Avec Jérôme Pélisse*, “The scalpel, the calculator and the judge in France: from technical perspective to legal evidence”, International Journal of Law in Context, vol. 16, n°4, p. 353-370.2019, Avec Anne-Sophie Ginon et Marion del Sol, « Réflexions sur les offres à dimension préventive développées par les organismes d’assurance en santé », Droit Social, vol. 11, p. 921-927.2019, Avec Kathia Barbier*, « Équiper le processus de recherche. Retours réflexifs comparés sur l’usage d’Atlas.ti et de Sonal dans deux recherches doctorales », Bulletin de méthodologie sociologique, vol. 143 n°1, p. 53-76.2018, « Devenir expert, rester médecin ? Les effets de la spécialité médicale sur l’exercice de la médecine légale », 2ème Prix du jeune auteur 2017 de Sociologie du travail, vol. 60, n° 3, en ligne : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/2668</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2018, « Des maux et des chiffres. L'évaluation des incapacités en médecine légale du vivant », Sciences sociales et santé, vol. 39, n° 4, p. 41-64, dans le numéro spécial « Médecine et Justice »2018, « Les enfants d’abord ? La prise en charge médico-légale des mineurs entre soin et expertise », Anthropologie et Santé, vol. 17, en ligne : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/3538</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2017, « Déplier le dispositif. La mobilité du chercheur comme ressource pour l’étude de l’expertise médico-légale », SociologieS, La recherche en actes, L’enquête ethnographique en mouvement : circulation et combinaison des sites de recherche, en ligne : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://sociologies.revues.org/6465</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2017, « Les médecins légistes : un groupe professionnel segmenté entre expertise judiciaire et spécialité médicale », Déviance et Société, vol. 42, n° 3, p. 387-413.2016, « Comment une tache de sang devient-elle une preuve ? Ingrédients et recettes des preuves médico-légales », Droit et société, vol. 93, n° 2, p. 395-416.2015, Avec le Collectif TMTC, « L’horizon vertical de la recherche. La socialisation de laboratoire d’apprentis chercheurs en sciences sociales », Socio-logos, vol. 10, en ligne : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://socio-logos.revues.org/2975</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">il s’agit d'articles collectifs sans premier auteur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d’ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, « Science technology studies et sociologie du droit : examen d’un croisement fécond à partir de l’exemple de la médecine légale », [chapitre rendu pour ouvrage en préparation] in Antoine Brasset (dir.), Approches critiques du droit [Titre provisoire], Presses de la Sorbonne.2025, « Quels sont les liens entre la dégradation de l’environnement et les enjeux de santé au travail ? », in Bidois Anne, Charpenel Marion (dir.), Le vivant, Neuilly-sur-Seine, Atlande.2024, Avec Margaux Redon, “New insurance products with a behavioural dimension in the company”, Philippe Batifoulier et Marion Del Sol (dir.), More competition between health insurers with less protection for patients? The health insurance market in France, IODE, Amplitudes du droit.2022, « Expertiser les corps des agents et les milieux de travail : l’intermédiation juridique dans les pratiques des médecins de prévention », in Vincent Arnaud Chappe et Jean Philippe Tonneau (dir.), Le droit du travail en sociologue, Presses des Mines.2022, « À rebours du sale boulot ? La délégation controversée de l’expertise médico-légale aux infirmières en matière de prise en charge des victimes d’agressions sexuelles », in Sophie Divay, Thomas Denise, Marie Dos Santos, Cécile Fournier, Lucile Girard et Aymeric Luneau (dir.), Sociologie des pratiques coopératives et participatives en santé, Éditions de l’IRDES.2022, Avec Margaux Redon, « Les nouveaux produits d’assurance à dimension comportementale », in Philippe Batifoulier, Marion Del Sol (dir.), Plus d’assurance santé pour moins de protection ? Le patient face au marché, Presses Universitaires du Septentrion.2020, « Inspecter pour réformer. Le rôle des missions d’inspection dans l’élaboration, la mise en œuvre et l’évaluation de la réforme de la médecine légale (2006-2016) », in Sylvain Brunier et Olivier Pilmis (dir.) La règle et le rapporteur. Sociologie de l’inspection et de ses services, Paris, Presses des Mines.2020, « L’institutionnalisation controversée de la pédiatrie médico-légale en France », in Martine Balençon (dir.), Pédiatrie médico-légale : pour une nouvelle approche de la clinique de la violence en pédiatrie, Elsevier Masson.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Recensions **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître, « Dominique Lhuilier, Dominique Gelpe et Anne-Marie Waser, Santé et travail, paroles de chômeurs, Erès, 2024 »,  Sociologie du travail.2025, Delphine Serre, Ultime recours : accidents du travail et maladies professionnelles en procès, Raisons d’agir, 2024, pour Droit et Société2024, « Anne Marchand, Mourir de son travail aujourd'hui. Enquête sur les cancers professionnels, Les Éditions de l’Atelier, 2022 », Sociologie du travail,  ; vol. 66, n° 2    </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/45808</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2023, « Stéphane Moulin (dir), Perceptions de justice et santé au travail. L’organisation à l’épreuve, Presses de l'université Laval, Québec, 2021 », Sociologie du travail, vol. 65, n° 3, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/43761</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2022, « Alexandre Mathieu-Fritz, Le Praticien, le patient et les artefacts. Genèse des mondes de la télémédecine, Presses des Mines, Paris, 2021 », Sociologie du travail, vol. 64, n° 1-2, en ligne : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/41214</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2021, « Eric Beynel (coord.), La raison des plus forts. Chroniques du procès France Télécom, Éditions de l’Atelier, Ivry-sur-Seine, 2020 », Sociologie du travail, vol. 63, n° 2, en ligne : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/sdt/39364</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].2020, « Jean-Marc Weller, Fabriquer des actes d’État. Une ethnographie du travail bureaucratique, Paris, Économica, 2018 », Droit et Société, vol. 104, n° 1 : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ds.hypotheses.org/6308</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2019, « Pascal Marichalar, Qui a tué les verriers de Givors ? Une enquête de sciences sociales, Paris, La Découverte, 2017 », Sociologie du travail vol. 61, n° 1, en ligne : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/14406</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2017, « Caroline Protais, Sous l'emprise de la folie. L'Expertise judiciaire face à la maladie mentale (1950-2009), Paris, Éditions de l'EHESS, 2017 », Sociologie du travail, vol. 59, n° 4, en ligne : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/sdt/1335</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2016, « Gérôme Truc, Sidérations, Une sociologie des attentats, Paris : PUF, coll. « Le lien social », 2016, 343 p. », Droit et société, 2016, vol. 93, n° 2, p. 395-416, 2016, [en ligne : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ds.hypotheses.org/2210</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].2015, « Dominique Robert et Martin Dufresne, Actor-Network Theory and Crime Studies. Explorations in Science and Technology », Lectures, en ligne : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lectures.revues.org/18731</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Publication de synthèse **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les assureurs, nouveaux acteurs de la santé au travail ? », Connaissance de l’emploi, n° 178, 2021.Collectif de chercheur.e.s du Centre d’études de l’emploi et du travail, « Un système de retraite « universel » ? Les inégalités du travail à la retraite », Connaissance de l’emploi, n° 156, 2020.« Surveiller et prévenir la souffrance au travail : tensions et ambiguïtés d’une cellule d’écoute », Connaissance de l’emploi, n° 155, 2019.« D’une réforme à l’autre. Les ambiguïtés de la professionnalisation des médecins légistes en France », Questions pénales, 2018, [en ligne : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cesdip.fr/wp-content/uploads/2018/09/QP_2018.03.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].&amp;quot;From one reform to the next. The ambiguities of the professionalization of forensic medicine in France&amp;quot;, Penal Issues, 2018, [en ligne : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cesdip.fr/wp-content/uploads/2018/09/PI_2018_07.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Articles de valorisation **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Écouter les maux du travail », Docu-BD, Soif !, n° 4, 2021.« Les médecins légistes », Docu-BD, Soif !, n° 2, 2020.« Blouses blanches et robes noires : la médecine légale en France », Mondes sociaux, décembre 2020, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sms.hypotheses.org/26129</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.« Adama Traoré, Théo Luhaka… La justice doit-elle craindre les batailles d’experts médicaux ? », Tribune pour le journal Libération, juin 2020 [https://www.liberation.fr/debats/2020/06/20/adama-traore-theo-luhaka-la-justice-doit-elle-craindre-les-batailles-d-experts-medicaux_1791765/].Par Stéphanie Lacour, « Retour sur une thèse : Le corps médico-légal. Les médecins légistes et leurs expertises, par Romain Juston », Cahiers Droit, Sciences et Technologies, n°7, 2018 p. 231-236.“The medico-legal body: Medical Examiners and their Expertise”, European Sociologist, vol. 40, n° 1, 2017, p. 44.« Les enfants d’abord ? A la recherche d’un dénominateur commun entre pédiatrie et médecine légale », Archives de Pédiatrie, 2017, vol.24, Hors-Série n° 1, p. 55-56.« Enseigner et écouter : les deux facettes de l’aumônier musulman », Le Passe-murailles, n° 32, septembre/octobre 2011, p. 42-44.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Billets publiés sur des Carnets de recherche de la plateforme Hypothèses **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec les étudiant.e.s du M2 Sociologie, Parcours Santé au travail (promotion 2023-2024), « Déclarer et dénoncer un accident du travail : retour sur la Commande sociale 2023-2024 du parcours Santé au travail », Septembre 2024  [https://dysolab.hypotheses.org/4451]« 2+1 = 3 ans (d’enquêtes) après Lubrizol – Retour sur la journée d’études du 26 septembre 2022 », Octobre 2022  [https://dysolab.hypotheses.org/3254].Avec les étudiant.e.s du M2 Sociologie, Parcours Santé au travail (promotion 2020-2021), «“Salut la compagnie !” Comment la Covid-19 s’est invitée dans le quotidien d’une compagnie de théâtre » Carnet du Dysolab, septembre 2021 [https://dysolab.hypotheses.org/2675].Avec les étudiant.e.s du M2 Sociologie, Parcours Santé au travail (promotion 2020-2021), « Le spectacle vivant à l’épreuve de la fermeture des salles. Les effets de la crise sanitaire sur le travail de production et de diffusion artistique », Carnet du Dysolab, septembre 2021 [https://dysolab.hypotheses.org/2633].</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Avec les étudiant.e.s du M2 Sociologie, Parcours Santé au travail (promotion 2020-2021), « “Le masque et l’écran”. Quand la crise sanitaire bouleverse le travail dans le spectacle vivant », Carnet du Dysolab, septembre 2021 [https://dysolab.hypotheses.org/2604].« La santé au travail : une histoire de droit et de justice », Carnet Sociosanté, juillet 2021 [https://sociosante.hypotheses.org/3994].« Retour sur une soutenance : les ergonomes, acteurs et actrices de la santé au travail ? », Carnet Sociosanté, juillet 2021 [https://sociosante.hypotheses.org/3992].« Le sociologue en charlotte : pourquoi et comment observer des autopsies ? », Carnet du Dysolab, juin 2020 [https://dysolab.hypotheses.org/2121].« Le sociologue en blouse : tenir le rôle de stagiaire dans un service de médecine légale », Carnet du Dysolab, juin 2020  [https://dysolab.hypotheses.org/2146].« Regards croisés sur les métiers de l’intervention en santé au travail : quels débouchés pour les étudiant.e.s du parcours “Santé au travail” ? », Carnet du Dysolab, mai 2020  [https://dysolab.hypotheses.org/2044].« Un parcours « Santé au travail » pour le master de sociologie de l’Université de Rouen-Normandie : principes, déroulé et débouchés », Carnet du Dysolab, mai 2020  [https://dysolab.hypotheses.org/1995].« Portrait de Romain Juston Morival », Carnet Sociosanté du RT 19 « Santé, maladie et handicap » [https://sociosante.hypotheses.org/3635], 2020.Avec Valerie Arnhold et Sebastian Billows, « Classer, catégoriser, qualifier : quand le droit rencontre la science », Carnet Droit et Sciences sociales, [en ligne : </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://droitscisoc.hypotheses.org/788</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2018.Avec Vincent-Arnaud Chappe, « Frayer un chemin au droit. Compte-rendu d’une session du Colloque pour l’anniversaire des 50 ans du CSI : « Repenser politique, au prisme des STS » », Carnet Droit et Sciences sociales, [en ligne : </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://droitscisoc.hypotheses.org/476</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2017.« Trois questions à Romain Juston. À propos de « « Robes noires » et « blouses blanches » : le pouvoir des magistrats du parquet à l’épreuve de la préqualification médico-légale des affaires », communication au congrès de l’AFS 2017 lors d’une session du RT 13 », Carnet Droit et Sciences sociales, [en ligne : </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://droitscisoc.hypotheses.org/462</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2017.« Le corps médico-légal. Les médecins légistes et leurs expertises », Résumé de thèse, Carnet AMADES [en ligne : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amades.hypotheses.org/5920</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2016.« Star académique : Sheila Jasanoff en tournée à Paris » (Conference advisor), Carnet Zilsel, [en ligne : </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://zilsel.hypotheses.org/1037</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2014.« De l’enquête au texte : un atelier d’analyse des matériaux pour les étudiant-e-s du Master de sociologie », Carnet du Master de Sociologie de l’EHESS [en ligne : </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mastersociologie.hypotheses.org/3267</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2016.Avec Corentin Durand, « L’Ouscipo prend le large : « Une île dans la ville : enquête collective à l’Ile-Saint-Denis » », Carnet du Master de Sociologie de l’EHESS [en ligne : </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://mastersociologie.hypotheses.org/2941</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2014.Avec Kathia Barbier, « S’équiper pour l’analyse qualitative ? Apports et limites d’Atlas.ti et de Sonal dans le processus de recherche », Carnet de recherche du laboratoire Printemps [en ligne, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://printemps.hypotheses.org/1951</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2014.« Regards croisés sur l’expertise et les experts », Carnet de recherche du laboratoire Printemps [en ligne, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://printemps.hypotheses.org/1900</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2014.Avec Océane Pérona, « Partager un terrain : d’une coprésence imposée à une coopération raisonnée », Carnet de recherche du laboratoire Printemps [en ligne, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://printemps.hypotheses.org/1723</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">] 2013.« Comment une tache de sang devient une preuve: approches sociologiques de l’expertise », Entretien pour le Carnet de recherche du laboratoire Printemps [en ligne, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://printemps.hypotheses.org/612</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">] 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment une tache de sang devient-elle une preuve ? Une sociologie de l’expertise judiciaire en médecine légale ». Mémoire sous la direction de Jérome Pélisse, soutenue le 21 juin 2012 devant Fabien Jobard, Jérôme Pélisse et Laurent Willemez.« Les aumôniers de prison musulman : entre exercice d’un magistère religieux et instrument de contrôle social ». Mémoire sous la direction de Claire de Galembert, soutenue le 21 juin 2011 devant Céline Béraud et Claire de Galembert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloques et congrès internationaux« L’organisation du travail sous le tapis de yoga ? La santé au travail à l’épreuve des politiques de santé publique », Journées Internationales de Sociologie du Travail (JIST) 2024, juillet 2024Avec Sophie Dessein, « Au chevet du travail, ou du marché ? Les chargé·es de prévention  des compagnies d’assurance et des start up face aux entreprises clientes », proposition de communication soumise pour le Festival International de Sociologie, Nancy, novembre 2024.« Les conditions de travail sous le tapis de yoga ? Une étude du marché privé de la santé au travail et des services proposés aux entreprises par les assureurs et les start up », colloque international sur la santé au travail, Université de Fribourg, 29 et 30 juin 2023.« Science technology studies et sociologie du droit : examen d’un croisement fécond à partir de l’exemple de la médecine légale », colloque « Science et droit » de l'Association des doctorants en droit de l'Université de Reims, 15 octobre 2021.Avec Marion del Sol, “The entry of health insurers into the occupational health sector: a privatization of occupational risk control?”, Congrès “Shifting from Welfare to Social Investment States: The Privatization of Work-Related Risk Control and its Impact on Inclusion”, Rotterdam, 26-27 septembre 2019.Avec Marion del Sol, « La prévention en santé-travail au révélateur des produits de prévention « digitalisés » développés par les assureurs en santé », 14e congrès du RIODD, Réseau international de recherche sur les organisations et le développement durable, Le Rochelle, septembre 2019.“Assessing bodies and relieving souls to implement the law? The facets of the role of legal intermediary in a large bureaucracy”, Communication au Congrès de la Law & Society Association [panel : Rethinking Regulators : the role of (legal) intermediaries], Washington, 30 mai-2 juin 2019.« Des délibérations emboîtées. Médecins légistes et médecins du travail face aux cas, aux protocoles et à l’expertise », Colloque international : « La médecine en délibération », Science Po Lyon, le 18 mai 2018 [Un projet de numéro spécial intitulé « Le mandat de la médecine en discussion a été déposée par les organisatrices à la revue Sciences sociales et Santé en novembre 2018].“When the law creates a (legal) profession: The controversial institutionalization of victimology as a forensics specialty in France”, Communication au Congrès de la Law & Society Association, Seattle, le 29 mai 2015.“Is Forensics a (legal) Profession? A comparison between two forensic institutes”, Communication au Congrès international “Global-regional-local. Institutions, relations, networks. Past and future of the sociology of law”, International Institute for the Sociology of Law, le 22 mai 2014.« Incertitude du droit, certitude de la science ? La production des preuves médico-légales ». Communication au Congrès ISA/RCSL 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloques et congrès nationaux« Acheter de la science, vendre de la prévention : l’essor des applications de e-santé mentale vu depuis le travail de leur conseil scientifique », Colloque Travail, emploi et organisations à l'ère du numérique, 20 mars 2025.« L’injonction contemporaine à prendre soin des salariés : politique élargie de la santé au travail ou nouveau paternalisme ? », Journées pluridisciplinaires K-OR care organisationnel, NIMEC, Évreux, 7 décembre 2023.« Les conditions de travail sous le tapis de yoga ? La santé au travail à l’épreuve de la santé publique », Communication au RT 23 pour le Congrès de l’AFS, Lyon, 5 juillet 2023.Avec le collectif Lucid, « Incendie de Lubrizol : retour d’expériences des médecins généralistes », 15ème Congrès de Médecine générale France (CMGF), 2021.« Écouter les maux du travail ? L’ambigu travail de prévention des risques dans une cellule d’écoute d’une grande collectivité territoriale », Intervention au Colloque : « Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique », Nantes, 24 et 25 novembre 2022.« Écouter les maux du travail. Une ethnographie des opérations de classements au sein d’une cellule d’écoute des situations de souffrance au travail », Communication au RT 25 pour le Congrès de l’AFS, Aix-en-Provence, août 2019.« Une expertise médicale différenciée, partagée et distribuée. Les effets de la multiplicité des horizons disciplinaires sur la surveillance de la santé des agents d’une grande administration bureaucratique », Communication au RT 19 pour le Congrès de l’AFS, Aix-en-Provence, août 2019.« “Robes noires” et “blouses blanches” : le pouvoir des magistrats du parquet à l’épreuve de la préqualification médico-légale des affaires ». Communication acceptée par le RT 13 pour le Congrès de l’AFS, Université d’Amiens, 6 juillet 2017.« Écouter les victimes pour faire parler les corps ? L’émergence de la mesure de l’état psychique dans l’expertise des incapacités totales de travail en médecine légale&amp;quot;, proposition soumise au RT 14 pour le Congrès de l’AFS, Université d’Amiens, juillet 2017.« L’expertise médico-légale : l’exercice du jugement en matière de détermination des ITT ». Communication au Congrès de l’AFS, Université de Versailles-Saint-Quentin, juillet 2015.« Écouter pour évaluer. La place de la parole des victimes dans la détermination des incapacités totales de travail ». Communication au colloque « Garantir les capacités civile et politique des personnes en situation de vulnérabilité », INALCO, 30 octobre 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences« Médecins généralistes, contexte singulier : le cas de Lubrizol et du Covid », Intervention sur le thème de « la sécurité civile des accidents industriels » pour les Rendez-vous de la recherche de l’IHEMI, 27 juin 2023« Assureurs et start-up, nouveaux acteurs de la santé au travail ? Une étude des actions de prévention en santé », Présentation de mes recherches en cours au cabinet YCE Partners, 21 avril 2023« Science and technology studies et droit : l’exemple de la médecine légale », Conférence donnée à  la faculté de droit de Rouen dans le cadre du cycle de conférences « Approches critiques du droit » organisé par Antoine Basset, Pr. Université de Rouen, CUREJ, 14 octobre 2020  [Vidéo en ligne : </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://webtv.univ-rouen.fr/videos/romain-juston-morival-sciences-and-technology-studies-et-droit-lexemple-de-la-medecine-legale/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journées d’études(Titre en cours de formulation autour d’une présentation critique des travaux STS sur l’expertise) Intervention lors de la JE « Les savoirs juridiques en acte », Institut néerlandais au Maroc (NIMAR), Rabat, 12 et 13 décembre 2024Avec Marine Delaunay, Intervention au séminaire Save the Date ! du CEET autour de notre recherche sur les violences conjugales (Discussion : Solenne Jouanneau), 13 novembre 2023« Les conditions de travail sous le tapis de yoga ? La santé au travail à l’épreuve de la santé publique », Journée d'études « Soutenabilité du travail », Université Paul Sabatier, Toulouse 3,  24 novembre 2023.« La santé au travail à l’épreuve de la santé publique : une approche des applications de e-santé mise en place dans les entreprises », Journée d’étude « Santé numérique » : « Promesses techno-scientifiques en santé numérique », MSH Paris Nord, 23 juin 2023.Avec Marine Delaunay, « Judiciariser les violences ou soigner les victimes ? Les professionnels de la prise en charge des violences conjugales face aux examens médico-légaux sans réquisition judiciaire », Journée d’étude sur les coopérations professionnelles, PACTE, le 1er juillet 2022.« À rebours du sale boulot. La délégation controversée de l’expertise médico-légale aux infirmières en matière de prise en charge des victimes d’agressions sexuelles », Communication lors des journées d’étude « Pratiques coopératives et participatives en santé : partage des tâches et redéfinition des frontières professionnelles, enjeux de savoirs et luttes de pouvoir », RT 1 et RT 19 de l’AFS, Université de Nanterre, 28 et 29 mars 2019.« L’agent et son milieu. Comment s’articulent la surveillance de la santé des travailleurs et celle des conditions de travail dans une bureaucratie administrative ? », Communication à la journée d’étude « Médecine du travail du privé, médecine du travail du public », CSO, le 5 Avril 2018.« Des morts, des vivants et des traces : le médecin légiste face au corps violenté ». Communication à la journée d’étude « Politique de la trace » organisé par Ethopol à l’Université Toulouse Jean Jaurès, le 24 mai 2017.Avec le Collectif TMTC : « Une socialisation de laboratoire ». Communication à la journée d’étude « Regards et controverses sur la sociologie de Claude Dubar. Socialisation, temporalités, biographies », UVSQ, le 18 novembre 2016.Avec le Collectif TMTC : « L'horizon vertical de la recherche : une enquête sur la socialisation de laboratoire des doctorant-e-s», Communication au colloque doctoral du Crespa, dans le cadre de la journée « Travail doctoral et précarité », le 15 novembre 2016.« Les médecins légistes : un groupe professionnel segmenté entre expertise judiciaire et spécialité médicale », Communication lors de la journée d’études des doctorants en sociologie des groueps professionnels, RT de l’AFS, Université de Nanterre, 16 juin 2016.Avec Jérôme Pélisse, « The practice of proving for Justice: Forensics as legal intermediaries”, Communication à la journée d’études consacrée à Michael Lynch, EHESS, le 16 mars 2016.« La médecine légale entre expertise judiciaire et spécialité médicale : un regard sociologique sur les médecins légistes », Communication à la journée d’étude « Regards sur le médecin légiste », à l’EHESS, le 8 décembre 2015.“Is Victimology a forensics specialty?”, Communication à la “Fourth GERN Doctoral Summer School on Crime, Deviance and Criminal Justice”, Paris, 7-9 septembre 2015.Avec Corentin Durand (CMH/LIER, EHESS), « Le partenariat comme ressource pédagogique : retour sur une enquête collective à l’Ile-Saint-Denis ». Intervention à la journée d’étude de l’Ouscipo « Partenaires particuliers : Quelles articulations entre sciences sociales et société ? » dans le cadre du 40e anniversaire de l’École des hautes études en sciences sociales, le 18 juin 2015.« Du laboratoire au tribunal, du Master à la thèse : re-problématisation de la notion de droit et nouvelles situations d’enquête en terrain juridique ». Communication à la journée d’étude organisée à l’ENS Cachan dans le cadre des activités du RT13 (Sociologie du droit et de la justice) de l’Association française de sociologie, le 25 mars 2013.« Du laboratoire au tribunal, La double ambivalence de l’horizon judiciaire pour les experts en médecine légale ». Communication à la journée d’étude organisée le 15 mai 2012 à l’ENS Cachan intitulée « Travailler pour le droit, travailler avec le droit : Le droit au cœur du quotidien professionnel ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans des séminaires de recherche« L'expertise médico-légale en action », Intervention au séminaire Sciences Sociales du Droit ( SSD)- Sciences po Bordeaux, LAM, 18 mars 2025.Avec Sopie Dessein, Intervention au séminaire transversal du CEET, « Des préventeur·es en santé au travail à l’épreuve de la vente : les chargé·es de prévention au sein des mutuelles » séance : « Dynamiques institutionnelles et groupes professionnels de la santé », 3 décembre 2024..Intervention dans le cadre du séminaire résidentiel de l’ANR ESQA, « Vendre de la santé (publique) au travail. Des préventeurs face à l'individualisation des risques », Saint Malo, janvier 2025.Intervention dans le cadre du séminaire résidentiel de l’ANR ESQA, « Les conditions de travail sous le tapis de yoga ? La santé au travail à l’épreuve de la santé publique », Saint Malo, décembre 2023.« L’offre des OCAM en matière de prévention : entre santé au travail et santé publique. Un panorama et un zoom » Intervention lors de l’Atelier Débat autour de l’ANR ESQA, INRS, 6 novembre 2023.« Start up et e-santé mentale », Intervention au Séminaire de recherche de Moodwork, le 3 octobre 2023.Intervention dans le cadre du séminaire « Les ficelles de la thèse », Laboratoire CENS, Université de Nantes, 23 mai 2023.Avec le groupe Indiprev, « L'individualisation de la prévention en santé mentale au travail en question », Intervention au séminaire transversal du CEET, séance : « Santé mentale », 24 janvier 2023.« Whatsapp doc ? Médecins et sociologues face à un groupe de discussion en période de Covid », Intervention au séminaire du Dysolab, Sciences et numérique – enjeux méthodologiques, 23 janvier 2023.Intervention autour du dossier Le travail de la preuve, CSO, Séminaire des Axes Droit et Savoirs, 13 janvier 2023.Avec Marine Delaunay, Intervention au séminaire interlabo du GERN autour de notre recherche sur les violences conjugales, Bruxelles, 1er juin 2022.« Les agencements de l’expertise médico-légale », Intervention au séminaire « Les agencements de l’expertise », Lisis, 22 avril 2022.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Autour de « Eric Beynel (coord.), La raison des plus forts. Chroniques du procès France Télécom, Éditions de l’Atelier, Ivry-sur-Seine, 2020 », Discussion de l’ouvrage en présence et avec Eric Beynel, Odile Henry et Marie-Anne Dujarier au séminaire du GIS Gestes, 8 mars 2021.« Des médecins qui ne soignent pas : sociologie de l’expertise médicale », Présentation de mes recherches au séminaire du Dysolab, Université de Rouen, septembre 2019.« L’agent et son milieu. Comment s’articulent la surveillance de la santé des travailleurs et celle des conditions de travail dans une administration bureaucratique ? », Communication lors d’une séance du Séminaire transversal du Centre d’études de l’emploi et du travail (CEET), 11 juin 2019.« Écouter les maux du travail. Une ethnographie d’une cellule d’écoute des situations de souffrance au travail », Intervention lors du séminaire « Save the date! », organisé au CEET, le 30 avril 2019 (Discussion par Jean-Marc Weller).Avec Jérôme Pélisse, « L’agent, son milieu et le droit. La surveillance croisée de la santé des travailleurs et des conditions de travail dans une administration bureaucratique » (titre provisoire), Intervention au séminaire de l’Axe Droit du CSO, 22 février 2019.Avec Marion Del Sol, « Offres de services des assureurs : perspectives de recherche », séminaire du Projet ANR MaRiSa (WP 5 Innovation dans le domaine de la prévention en entreprise), Saint-Malo, 18 décembre 2018.« &amp;quot;Bons experts&amp;quot; et &amp;quot;bons médecins&amp;quot; : l’exercice de la médecine légale à l’épreuve de la socialisation professionnelle », Intervention au séminaire général du CSO, le 2 juin 2017.« L’expertise au travail : la fabrique des preuves médico-légales », Intervention au séminaire de suivi de thèse du laboratoire Printemps, le 1er avril 2016.Intervention au séminaire « Sociologie de la responsabilité médicale » (Janine Barbot), le 15 mai 2015.« Les pratiques de recherche au-delà du slogan : pour une sociologie combinée de la science et du droit dans l'étude de l'expertise médico-légale ». Intervention au séminaire SoS (Sociology of Science – Morgan Jouvenet et Arnaud Saint-Martin)) au laboratoire Printemps, le 28 mars 2014.Avec Laurence Dumoulin, « Expertise et décision ». Communication à la deuxième journée dans le cadre du projet ISIS-Paris Saclay sur l’expertise judiciaire, le 20 mars 2014.« Ouvrir la boîte noire de l’expertise judiciaire : l’apport des STS dans l’étude de l’activité d’expertise ». Communication à la deuxième journée dans le cadre du projet ISIS-Paris Saclay sur l’expertise judiciaire, le 20 mars 2014.« Organisation, socialisation et pratiques Les trois chantiers de la thèse ». Intervention au séminaire de suivi de thèse du laboratoire Printemps, le 13 juin 2014.Intervention au séminaire « Le procès comme dispositif » (Nicolas Dodier et Liora Israël) à l’EHESS en janvier 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans des séminaires d’enseignementIntervention dans le cadre du cours « Usages de l’interdisciplinarité en droit » (Vincent Reveillère) autour des STS, Université de Aix-Marseille, le 25 janvier 2024.Intervention sur ma thèse dans le cadre d’un cycle de conférence organisé pour les L3 de Sciences politiques, Université de Rouen, le 19 février 2024.Intervention autour de ma thèse sur les médecins légistes et sur la recherche conduite avec Marine Delaunay sur les violences conjugales, Master 2 recherche en santé publique de Paris Saclay, le 8 décembre 2024.Intervention annuelle sur ma thèse dans un cours du Master « Médecine légale, médecine sociale », à l’Université Paris 13, depuis 2018 [intervention reconduite chaque année depuis auprès de publics de professionnels du soin : médecins légistes, sage-femmes, etc.]. Prochaine séance : mars 2025.Intervention sur ma thèse dans un séminaire recherche animé par Pascal Barbier, Bertrand Réau et Anne Paillet destiné aux étudiants du Master 2 chargés d'études socio-économiques de Paris 1, prévue en février 2019.Intervention sur ma thèse au séminaire de Claire de Galembert sur les professionnels du droit auprès d’étudiants de Master 2 de Paris 2, le 8 février 2017.Intervention sur mon mémoire de Master 1 et ma participation à une enquête collective sur le fait religieux en prison au séminaire de Claire de Galembert sur la prison auprès d’étudiants de L3 et de M1 de l’ENS Cachan, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans des ateliers et des séminaires de doctorants« Problématiser », Séance autour de la publication au séminaire des doctorants du Dysolab, 10 janvier 2023.« Équiper l’analyse qualitative : présentation et discussion des Caqdas », Séminaire doctoral de Sciences Po, 23 juin 2022.« Publier (pendant) la thèse », Séance autour de la publication au séminaire des doctorants du Dysolab, 2 mars 2020 et le 17 mars 2022.« Rédiger (pendant) la thèse ». Intervention au séminaire des doctorants du Printemps et du Cesdip, le 17 mars 2017. La même intervention est prévue le 8 février 2019.Participation à l’atelier d’écriture du laboratoire Printemps autour de mon synopsis d’ouvrage tiré de ma thèse, le 31 mars 2017.Intervention à l’atelier des étudiants de Master de l’EHESS autour de l’écriture d’un mémoire de recherche, le 22 mars 2017.« Quand le droit créé une profession : l’émergence controversée de la médecine légale du vivant », Communication au séminaire des doctorants du Printemps et du CESDIP, le 13 février 2015.Avec Kathia Barbier, « Recourir aux logiciels d’analyse qualitative ? Présentation d’Atlas.ti et de Sonal », au séminaire des doctorants du Printemps et du CESDIP, 2014.Avec Océane Pérona, « Partager un terrain », intervention au séminaire des doctorants du Printemps et du CESDIP, le 18 octobre 2013.« Comment (d)écrire l’horreur ? La présence du chercheur en salle d’autopsie ». Intervention au séminaire ETO co-organisé par l’IDHE-Cachan et l’ISST, le 19 juin 2012.Interventions en formation continueAvec Antoine Mégie, « L’enquête en sociologie », formation doctorale à destination des doctorant.e.s en droit de l’Université de Rouen-Normandie.Avec Tonya Tartour, Sciences Po Bordeaux, Formation ANFH,  Caen les 13 et 14 janvier 2025Avec Scarlett Salman, « La Qualité de vie et des  Conditions de Travail (QVCT), une approche par la Qualité du Travail », Sciences Po, Executive Master « Dialogue social et stratégie d'entreprise », le 7 février 2024.Interventions dans des congrès de médecine« L'expertise médico-légale et la construction de la preuve », Participation dans le cadre des Journées Françaises de Radiologie (JFR) à la session : « Imagerie post-mortem: penser les pratiques avec les sciences humaines et sociales », organisé par Valérie Soufron, Paris, le 13 octobre 2018.« Les enfants d’abord ? A la recherche d’un dénominateur commun entre pédiatrie et médecine légale », Participation dans le cadre du congrès 2017 de la Société française de pédiatrie à la table ronde « Pédiatrie médico-légale : Reconnaissance d'une spécificité dans la prise en charge médicolégale de l'enfant et de l'adolescent, Marseille, le 17 mai 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discussions dans des séminaires de recherche, journées d’études et congrès.Discussion lors du congrès 2023 de l’AFS d’une session du RT 13 intitulée « L’intermédiation du droit : un travail de circulation ? », le 6 juillet 2023.Discussion d’un panel lors du colloque « Les chercheur.e.s face au(x) terrain(s) : Être mis.es à l’épreuve, éprouver et faire  ses preuves » 7 et 8 avril 2021.Discussions lors d’une session croisée RT 13 (« sociologie du droit et de la justice » et RT 29 (« sociologie des sciences ») des textes de Annalisa Lendaro et de Marine Delanay, lors du Congrès de l’AFS à Aix-en-Provence, août 2019.Discussion d’un texte de Chayma Boda (CECMC, EHESS) lors de la journée dédiée à la publication en sociologie du droit et de la justice organisée conjointement par le RT 13 de l’AFS et par la revue Droit et Société, les 31 janvier et 1er février 2019.Discussion d’un texte de Charles Réveillère (CSO) lors de la journée d’étude de l ’Axe Droit, Normes et Régulations « Cultures juridiques et judiciaires : étude de la circulation de modèles juridiques » au CSO, le 9 Novembre 2017.Discussion lors d’un panel sur les consciences du droit (Intervenants : Jérôme Pélisse, Cécile Vigour et Laurence Dumoulin) du RT 13 lors du Congrès de l’AFS à Amiens en juillet 2017.Discussions des travaux d’Anthony Stavrianakis sur le suicide assisté en Suisse et de Janine Barbot sur des affaires judiciaires de responsabilité médicale, dans le cadre du séminaire de Janine Barbot à l’EHESS « Sociologie de la responsabilité médicale » à l’EHESS, le 21 mars 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diffusion de la rechercheReprise de mon intervention dans : « Les enjeux de l’arrivée de nouveaux acteurs sur le terrain de la prévention des risques professionnels. Retours d’un atelier de recherche »,   Références en Santé au Travail n°179 - Juillet à septembre 2024, INRS.Intervention pour le Centre de Ressources en Sciences Médico-Sociales d'Ile-de-France sur les politiques de prévention des RPS, 5 mai 2025.Interview en décembre 2023 pour ActuEL HSE sur l'impact des campagnes de sensibilisation en matière de SST.Cnam et Malakoff Humanis, Participation à la conférence « Absentéisme des jeunes : désengagement ou mutation du travail ? », 13 novembre 2023. Replay : </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=Y7coA4VWHZg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> t=1sYce Partners, Participation à la préparation de l’événement « Quelles évolutions du rôle de l'entreprise concernant la santé de ses salariés ? », le 3 octobre 2023.Direction Générale de la Santé, participation à un staff autour de notre recherche sur les médecins généralistes et le Covid (Collectif Lucid), le 13 juillet 2023.Yce Partners, Intervention au séminaire de ce cabinet de conseil le 16 juin 2023IHEMI, Rendez-vous de la recherche, « Quelle place pour les savoirs médicaux au cœur de la crise ? », avec Etienne Klein et Clément Lazarus, le 27 juin 2023. Replay : </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=y8YLzBe1GwE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">France 3 Normandie, Enquêtes de région, Le travail, oui, mais pour quoi faire ?, émission du 23 novembre 2022. Replay : </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.france.tv/france-3/normandie/enquetes-de-region-normandie/4360489-emission-du-mercredi-23-novembre-2022.html</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interviews en 2022 à la suite du colloque sur la santé au travail dans la Fonction publique pour La Gazette des communes, AEF info et Santé et Travail.Interview pour La Tribune de l’assurance, « L'Assurance santé comportementale santé. Une révolution qui n'a pas eu lieu », n° 283, octobre 2022.« Adama Traoré, Théo Luhaka… La justice doit-elle craindre les batailles d’experts médicaux ? », Tribune pour le journal Libération, juin 2020 [https://www.liberation.fr/debats/2020/06/20/adama-traore-theo-luhaka-la-justice-doit-elle-craindre-les-batailles-d-experts-medicaux_1791765/].« Affaire Traoré : qui sont les «médecins experts», au cœur de la machine judiciaire ? », interview donnée au journal Le Figaro, juin 2020 [https://www.lefigaro.fr/actualite-france/affaire-traore-qui-sont-les-medecins-experts-au-coeur-de-la-machine-judiciaire-20200611].Participation à une émission de Radio Campus Paris sur ma thèse, le 12 février 2018. [https://www.radiocampusparis.org/cjb-a-corps-ouvert/].Invitation par le Groupe d’étude sur l’enfance maltraitée (GEEM), Rennes, le 24 janvier 2017.Restitutions du travail de thèse dans plusieurs services de médecine légale et dans un laboratoire de biologie moléculaire.Participation à une émission de Radio Campus Paris le 22 juillet 2015 avec Ruggero Iori pour présenter au nom du collectif TMTC notre article sur la socialisation des doctorants. URL : </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.radiocampusparis.org/tag/tmtc/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Présentation filmée de mon travail de thèse effectué en 2013 dans le cadre du projet « Parole de thésard » disponible à l’adresse suivante :</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.dailymotion.com/video/xyhjb8_parole-de-the-sard-romain-juston_school#.Ub3Qx-e-13s</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valorisation de la recherche autour de mon livre Médecins légistes, une enquête sociologique, Paris, Presses de Sciences Po, 2020 et recensions parues sur l’ouvrage« Autopsie de la preuve médico-légale », Émission « Esprit de justice » d’Antoine Garapon sur France Culture, diffusée en octobre 2020 [https://www.franceculture.fr/emissions/esprit-de-justice/autopsie-de-la-preuve-medico-legale]« Droit et Justice », Audition contradictoire du Musée du Barreau de Paris, 29 septembre 2020, [https://www.nautesdeparis.fr/les-auditions-contradictoires-du-musee-du-barreau-de-paris-reprennent/ et </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=hbs9HpSlaKE&feature=emb_imp_woyt]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.« Autopsie, ITT : dans la boîte noire des expertises », interview pour Dalloz Actu, Mercredi 30 septembre 2020 [https://www.dalloz-actualite.fr/interview/autopsie-itt-dans-boite-noire-des-expertises#.YCTt-GhKg2w]« Des corps témoins et des médecins juges ? Les morts suspectes de la salle d'autopsie à la cours d'assises », Communication au séminaire de l’ANR Cortem (Les corps-témoins. Pour une sociologie politique du traitement des restes humains), 9 octobre 2020.Conférence autour du livre à Lausanne dans le cadre du séminaire de l’Institut des humanités en médecine (IHM), 5 novembre 2020.Présentation du livre dans le cadre du séminaire « Actualité des sciences sociales » de l’IEP de Strasbourg destiné aux étudiants et étudiantes du Master de Sciences Politiques de l’IEP, 3 décembre 2020.Présentation du livre à L’Encre noire, librairie à Strasbourg spécialisé dans le polar, reportée à cause de la crise sanitaire.Présentation du livre au séminaire général du laboratoire Printemps (UVSQ/CNRS), 10 décembre 2020.Présentation du livre dans le cadre du Master TEO-CDC de l’UVSQ, 8 janvier 2021.Présentation du livre dans le cadre du séminaire « Actualité des sciences sociales » de l’Université Paris 4, 20 mai 2021.« Blouses blanches et robes noires : la médecine légale en France », Mondes sociaux, décembre 2020, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sms.hypotheses.org/26129</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Recensions par Rémi Rouméas pour Lectures (</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/lectures/44114</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ; par Dominique Memmi pour Droit et Société (</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ds.hypotheses.org/8576</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ; par Marie Jaisson pour la Revue française de science politique, vol. 71, n°2, 2021, p. 302-303 ; par Géraldine Bloy pour la Nouvelle revue du travail, vol. 19, 2021 (</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/nrt/10097</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ; par Christine Hamelin pour Travail et Emploi (</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cairn.info/revue-travail-et-emploi-2022-1-page-1a.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : par Bérangère Tarka pour Sociologie du travail, vol. 64 n°3, 2022 (</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/41865</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Présentation du livre par Jean-Marc Berlière, Lettre aux amis d’une police et d’une gendarmerie républicaines et protectrices des citoyens..., 2020, n° 6, p. 36-37.Présentation du livre dans la Revue Experts, octobre 2020.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une trajectoire de la preuve à l’ombre du soin ? Les examens médico-légaux hors réquisition des victimes de violences conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.59-78. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wwo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05256529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Serre, Ultime recours : accidents du travail et maladies professionnelles en procès, Raisons d’agir, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marchand, Mourir de son travail aujourd’hui. Enquête sur les cancers professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11o54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient vertueux face aux risques professionnels. Une approche sociologique du marché de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver la violence, soigner les victimes. Les examens médico-légaux hors réquisition en matière de violences conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délibérée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La preuve passe aux aveux, 18, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/delib.018.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecins légistes dans la lutte contre les violences conjugales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences de genre et médecine légale, 5, pp.53-58. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.233.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Stéphane Moulin (dir.), Perceptions de justice et santé au travail. L’organisation à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.43761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller sans punir : la place du droit dans la prévention des risques professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cls.2023.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amplitude du droit, ressource pour la sociologie ? Réflexions à partir d’une enquête sur la médecine légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 1, p. 137-149. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/amplitude-droit.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796085v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice de la médecine générale à l’épreuve des crises sanitaires : de Lubrizol à la COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 33 (n° 6), pp. 911-921. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.216.0911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu-Fritz, Le Praticien, le patient et les artefacts. Genèse des mondes de la télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (1-2), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.41214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Simple comme un coup de fil » ? La prévention des risques dans une cellule d’écoute de la souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169-170-171, pp.45-69. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.13607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire preuve : pour une analyse pragmatique de l'activité probatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.110.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assureurs, nouveaux acteurs de la santé au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03432744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beynel (dir.), La raison des plus forts. Chroniques du procès France Télécom — Illustrations de Claire Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.39364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assureurs, nouveaux acteurs de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie des juges ou automatisme des jugements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.333-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller et prévenir la souffrance au travail : tensions et ambiguïtés d’une cellule d’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scalpel, the calculator and the judge in France: from technical perspective to legal evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Law in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744552320000269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les offres à dimension préventive développées par les organismes d'assurance en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.921-927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Jean-Marc Weller, Fabriquer des actes d’État. Une ethnographie du travail bureaucratique, Paris : Économica, 2018, 320 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Pascal Marichalar, Qui a tué les verriers de Givors ? Une enquête de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.14406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équiper le processus de recherche. Retours réflexifs comparés sur l’usage d’Atlas.ti et de Sonal dans deux recherches doctorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143, pp.53 - 76. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106319852898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants d’abord ? La prise en charge médico-légale des mineurs entre soin et expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.en ligne - en ligne. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.3538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir expert, rester médecin ? : Les effets de la spécialité médicale sur l’exercice de la médecine légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (3), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.2668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one reform to the next. The ambiguities of the professionalization of forensic medicine in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions pénales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une réforme à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions pénales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des maux et des chiffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (4), pp.41 - 64. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.364.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Caroline Protais, &amp;quot;Sous l’emprise de la folie ? L’expertise judiciaire face à la maladie mentale (1950-2009)&amp;quot;, Sociologie du travail [En ligne], Vol. 59 - n° 4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (4), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier le dispositif. La mobilité du chercheur comme ressource pour l'étude de l'expertise médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.en ligne - en ligne. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.6465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecins légistes en France : un groupe professionnel segmenté entre expertise judiciaire et spécialité médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.387 - 413. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.413.0387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Gérôme Truc, Sidérations, Une sociologie des attentats, Paris : PUF, 2016, Droit et société, vol. 93, n° 2, p. 395-416.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une tache de sang devient-elle une preuve ? Ingrédients et recettes des preuves médico-légales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’horizon vertical de la recherche. La socialisation de laboratoire d’apprentis chercheurs en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Minoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Habouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Iori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dossier « La socialisation des doctorants en sciences humaines et sociales », 2015 (10), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Dominique Robert et Martin Dufresne, Actor-Network Theory and Crime Studies. Explorations in Science and Technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au chevet du travail, ou du marché ? Les chargé·es de prévention des mutuelles face aux entreprises clientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dessein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au chevet du travail : les enjeux de la santé au travail. 5ème édition du Festival international de sociologie (FISO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un accident industriel local à une pandémie glocale : ajustement des pratiques informationnelles des médecins généralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Lucid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Covid-19 États, expériences et incertitudes en temps de pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMADES, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médecins dans le brouillard ? Les généralistes rouennais face à l’accident industriel de Lubrizol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Lucid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois ans (d’enquêtes) après Lubrizol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dysolab; RJCTS, Sep 2022, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de plainte est-il un préalable nécessaire à la prise en charge des victimes ? Une étude des nouveaux dispositifs d’accueil des victimes de violences conjugales hors réquisition judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l’AFS "Changer ?", RT13 Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 8019 Clersé; ULR 3589 Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’incendie d’une usine Seveso à la Covid-19 : le médecin généraliste en situation de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès national : Exercer et Enseigner la médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNGE académique, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine générale en contexte singulier : une analyse des logiques informationnelles en période de crises environnementale et sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Lucid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer - 9e Congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sciologie, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecins généralistes à l’épreuve des crises sanitaires de Lubrizol à la Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Siefridt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en situation d’incertitude et de controverse : quels enseignements pour la santé publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé Publique, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Siefridt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf en médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUMG, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Siefridt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-CMGF - 14e Congrès médecine générale France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de la Médecine Générale, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention en santé-travail au révélateur des produits de prévention « digitalisés » développés par les assureurs en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international de recherche sur les organisations et le développement durable, Sep 2019, Le Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entry of health insurers into the occupational health sector: a privatization of occupational risk control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privatization of Work-Related Risk Control and its Impact on Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Erasmus de Rotterdam, Sep 2019, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecins légistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Science Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, coll. « Académique », 9782724625653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science technology studies et sociologie du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il croire au droit ? Introduction aux approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 979-10-351-1096-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Science technology studies et sociologie du droit : examen d’un croisement fécond à partir de l’exemple de la médecine légale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques du droit [Titre provisoire]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insurance products with a behavioural dimension in the company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Batifoulier; Marion Del Sol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More competition between health insurers with less protection for patients? The health insurance market in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Amplitude du droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertiser les corps des agents et les milieux de travail : l’intermédiation juridique dans les pratiques des médecins de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent-Arnaud Chappe et Jean-Philippe Tonneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit du travail en sociologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.111-123, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.7682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux produits d’assurance à dimension comportementale dans l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Batifoulier et M. Del Sol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? Le patient face au marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IODE - Institut de l'Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-209, 2022, Collection Amplitude du droit, 978-2-9581843-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À rebours du sale boulot ? La délégation controversée de l’expertise médico-légale aux infirmières en matière de prise en charge des victimes d’agressions sexuelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'IRDES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des pratiques coopératives et participatives en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation controversée de la pédiatrie médico-légale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie médico-légale. Mineurs en danger : du dépistage à l'expertise pour un parcours spécialisé protégé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation controversée de la pédiatrie médico-légale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie médico-légale. Mineurs en danger : du dépistage à l'expertise pour un parcours spécialisé protégé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise sous le regard de l’inspection. Le rôle des missions d’inspection dans l’élaboration, la mise en œuvre et l’évaluation de la réforme de la médecine légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La règle et le rapporteur. Sociologie de l’inspection et de ses services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter les maux du travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecins légistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Traoré, Théo Luhaka… La justice doit-elle craindre les batailles d’experts médicaux ? », Tribune pour le journal Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medico-legal body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, vol. 40, n° 1, p. 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants d’abord ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et écouter : les deux facettes de l’aumônier musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Numéro 32, p. 42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps médico-légal. Les médecins légistes et leurs expertises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. UVSQ, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04868082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, pp.7-105, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Déclarer et dénoncer un accident du travail : retour sur la Commande sociale 2023-2024 du parcours Santé au travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2+1 = 3 ans (d’enquêtes) après Lubrizol – Retour sur la journée d’études du 26 septembre 2022 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le spectacle vivant à l’épreuve de la fermeture des salles. Les effets de la crise sanitaire sur le travail de production et de diffusion artistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Le masque et l’écran”. Quand la crise sanitaire bouleverse le travail dans le spectacle vivant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La santé au travail : une histoire de droit et de justice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour sur une soutenance : les ergonomes, acteurs et actrices de la santé au travail ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sociologue en blouse : tenir le rôle de stagiaire dans un service de médecine légale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blouses blanches et robes noires : la médecine légale en France (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9i0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blouses blanches et robes noires : la médecine légale en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sociologue en charlotte : pourquoi et comment observer des autopsies ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait de Romain Juston Morival »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards croisés sur les métiers de l’intervention en santé au travail : quels débouchés pour les étudiant.e.s du parcours “Santé au travail” ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un parcours « Santé au travail » pour le master de sociologie de l’Université de Rouen-Normandie : principes, déroulé et débouchés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classer, catégoriser, qualifier : quand le droit rencontre la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Arnhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Billows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Frayer un chemin au droit. Compte-rendu d’une session du Colloque pour l’anniversaire des 50 ans du CSI : « Repenser politique, au prisme des STS » »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trois questions à Romain Juston. À propos de « « Robes noires » et « blouses blanches » : le pouvoir des magistrats du parquet à l’épreuve de la préqualification médico-légale des affaires », communication au congrès de l’AFS 2017 lors d’une session du RT 13 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps médico-légal. Les médecins légistes et leurs expertises », Résumé de thèse, Carnet AMADES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Star académique : Sheila Jasanoff en tournée à Paris »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Juston Morival </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie à l'Université de Rouen Normandie ; Chercheur au Laboratoire Dysolab (Université de Rouen-Normandie) ; Chercheur affilié au Centre d’études de l’emploi et du travail (Cnam)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Romain Juston Morival ** CV - décembre 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 6 mai 1988</w:t></w:r><w:br/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romainjuston@gmail.com</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain.juston@univ-rouen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Fonctions actuelles **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en sociologie à l'Université de Rouen NormandieChercheur au Laboratoire Dysolab, Université de Rouen-NormandieDirecteur-adjoint du Dysolab (2025-2026)Chercheur affilié au Centre d’études de l’emploi et du travail, CnamCoresponsable du Master de sociologie « Recherche, Enquête, Diagnostic » (RED) de l’Université de Rouen-Normandie et responsable du parcours « Santé au travail »Co-président de la mention et du jury du Master de sociologieMembre élu de la Commission consultative de spécialistes d’établissement (section 19), U. Rouen Normandie (depuis 2019)Membre élu du Conseil de gestion et du Conseil scientifique de l’UFR SHS de l’Université de Rouen-Normandie (2023-2027)Membre de la Commission de Validation des acquis professionnels et personnels depuis janvier 2025Membre élu du Comité exécutif de l’Association française de sociologie, depuis 2025Docteur en sociologie de l’Université Paris-Saclay. Thèse soutenue le 8 décembre 2016 à l’UVSQ.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026-2027	        Sciences Po (Centre de Sociologie des Organisations)En délégation CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 			Université de Rouen NormandieMaître de conférences en sociologie et membre du Dysolab</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 			Centre d’études de l’emploi et du travail (CEET/Cnam)Chercheur affilié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 			Centre d’études de l’emploi et du travail (CEET/Cnam)Chercheur post-doctorant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 			Sciences PoChercheur post-doctorant au Centre de Sociologie des Organisations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 			École des hautes études en sciences socialesMaster de sociologieATER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 			Université de Versailles-Saint-Quentin-en-YvelinesLaboratoire PRINTEMPSDoctorat en sociologie de l’Université Paris-SaclayIntitulé de la thèse : « Le corps médico-légal. Les médecins légistes et leurs expertises »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2012	Université de Versailles-Saint-Quentin-en-Yvelines,Master 2 Recherche « Sociologie »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 		École Normale Supérieure de CachanÉtudiant au sein du département de Sciences Sociales de l’ENS Cachan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PublicationsOuvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2020, Médecins légistes. Une enquête sociologique, Paris, Presses de Sciences Po.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de dossier de revue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Avec Vincent-Arnaud Chappe et Olivier Leclerc, « Le travail de la preuve », Droit et Société, vol. 110, n° 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles publiés dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, Avec Marine Delaunay*, « Une trajectoire de la preuve à l’ombre du soin ? Les examens hors réquisition des victimes de violences conjugales », Tracés, dans le cadre d’un numéro spécial sur les « trajectoires de la preuve ».2025, « “Simple comme un coup de fil” ? La prévention des risques dans une cellule d’écoute de la souffrance au travail », Travail et Emploi, vol. 169-170-171, p. 45- 69.2024, « Le patient vertueux face aux risques professionnels. Une approche sociologique du marché de la santé au travail », Revue générale de droit médical, vol. 87.2023, Avec Jérôme Pélisse*, « Surveiller sans punir : la place du droit dans la prévention des risques professionnels », Revue Canadienne Droit et Société, vol. 38, n° 1.2023, Avec Marine Delaunay*, « Les médecins légistes dans la lutte contre les violences conjugales en France », Revue Nouvelle, vol. 5, n°5, p. 53-58.2023, Avec Marine Delaunay*, « Prouver la violence, soigner les victimes. Les examens médico-légaux hors réquisition en matière de violences conjugales », Délibérée, vol. 18, n° 1, p. 39-452022, Avec Vincent-Arnaud Chappe et Olivier Leclerc*, « Faire preuve : pour une analyse pragmatique de l'activité probatoire. Présentation du dossier », Droit et Société, vol. 110, n° 1, p. 7-202022, « L’amplitude du droit, ressource pour la sociologie ? Réflexions à partir d’une enquête sur la médecine légale », Amplitude du droit, vol. 1.2021, Avec le collectif LuCid* (premier auteur), « La médecine générale à l’épreuve des crises sanitaires : de Lubrizol à la Covid », Santé publique, vol. 33, n° 6, p. 911 à 9212021, « Autonomie des juges ou automatisme des jugements ? La qualification judiciaire à l’épreuve des expertises médico-légales », Sociologie, vol. 12, n° 4, p. 333-349.2021, Avec Jérôme Pélisse*, “The scalpel, the calculator and the judge in France: from technical perspective to legal evidence”, International Journal of Law in Context, vol. 16, n°4, p. 353-370.2019, Avec Anne-Sophie Ginon et Marion del Sol, « Réflexions sur les offres à dimension préventive développées par les organismes d’assurance en santé », Droit Social, vol. 11, p. 921-927.2019, Avec Kathia Barbier*, « Équiper le processus de recherche. Retours réflexifs comparés sur l’usage d’Atlas.ti et de Sonal dans deux recherches doctorales », Bulletin de méthodologie sociologique, vol. 143 n°1, p. 53-76.2018, « Devenir expert, rester médecin ? Les effets de la spécialité médicale sur l’exercice de la médecine légale », 2ème Prix du jeune auteur 2017 de Sociologie du travail, vol. 60, n° 3, en ligne : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/2668</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2018, « Des maux et des chiffres. L'évaluation des incapacités en médecine légale du vivant », Sciences sociales et santé, vol. 39, n° 4, p. 41-64, dans le numéro spécial « Médecine et Justice »2018, « Les enfants d’abord ? La prise en charge médico-légale des mineurs entre soin et expertise », Anthropologie et Santé, vol. 17, en ligne : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/3538</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2017, « Déplier le dispositif. La mobilité du chercheur comme ressource pour l’étude de l’expertise médico-légale », SociologieS, La recherche en actes, L’enquête ethnographique en mouvement : circulation et combinaison des sites de recherche, en ligne : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://sociologies.revues.org/6465</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2017, « Les médecins légistes : un groupe professionnel segmenté entre expertise judiciaire et spécialité médicale », Déviance et Société, vol. 42, n° 3, p. 387-413.2016, « Comment une tache de sang devient-elle une preuve ? Ingrédients et recettes des preuves médico-légales », Droit et société, vol. 93, n° 2, p. 395-416.2015, Avec le Collectif TMTC, « L’horizon vertical de la recherche. La socialisation de laboratoire d’apprentis chercheurs en sciences sociales », Socio-logos, vol. 10, en ligne : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://socio-logos.revues.org/2975</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">il s’agit d'articles collectifs sans premier auteur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d’ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, « Science technology studies et sociologie du droit : examen d’un croisement fécond à partir de l’exemple de la médecine légale », [chapitre rendu pour ouvrage en préparation] in Antoine Brasset (dir.), Approches critiques du droit [Titre provisoire], Presses de la Sorbonne.2025, « Quels sont les liens entre la dégradation de l’environnement et les enjeux de santé au travail ? », in Bidois Anne, Charpenel Marion (dir.), Le vivant, Neuilly-sur-Seine, Atlande.2024, Avec Margaux Redon, “New insurance products with a behavioural dimension in the company”, Philippe Batifoulier et Marion Del Sol (dir.), More competition between health insurers with less protection for patients? The health insurance market in France, IODE, Amplitudes du droit.2022, « Expertiser les corps des agents et les milieux de travail : l’intermédiation juridique dans les pratiques des médecins de prévention », in Vincent Arnaud Chappe et Jean Philippe Tonneau (dir.), Le droit du travail en sociologue, Presses des Mines.2022, « À rebours du sale boulot ? La délégation controversée de l’expertise médico-légale aux infirmières en matière de prise en charge des victimes d’agressions sexuelles », in Sophie Divay, Thomas Denise, Marie Dos Santos, Cécile Fournier, Lucile Girard et Aymeric Luneau (dir.), Sociologie des pratiques coopératives et participatives en santé, Éditions de l’IRDES.2022, Avec Margaux Redon, « Les nouveaux produits d’assurance à dimension comportementale », in Philippe Batifoulier, Marion Del Sol (dir.), Plus d’assurance santé pour moins de protection ? Le patient face au marché, Presses Universitaires du Septentrion.2020, « Inspecter pour réformer. Le rôle des missions d’inspection dans l’élaboration, la mise en œuvre et l’évaluation de la réforme de la médecine légale (2006-2016) », in Sylvain Brunier et Olivier Pilmis (dir.) La règle et le rapporteur. Sociologie de l’inspection et de ses services, Paris, Presses des Mines.2020, « L’institutionnalisation controversée de la pédiatrie médico-légale en France », in Martine Balençon (dir.), Pédiatrie médico-légale : pour une nouvelle approche de la clinique de la violence en pédiatrie, Elsevier Masson.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Recensions **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître, « Dominique Lhuilier, Dominique Gelpe et Anne-Marie Waser, Santé et travail, paroles de chômeurs, Erès, 2024 »,  Sociologie du travail.2025, Delphine Serre, Ultime recours : accidents du travail et maladies professionnelles en procès, Raisons d’agir, 2024, pour Droit et Société2024, « Anne Marchand, Mourir de son travail aujourd'hui. Enquête sur les cancers professionnels, Les Éditions de l’Atelier, 2022 », Sociologie du travail,  ; vol. 66, n° 2    </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/45808</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2023, « Stéphane Moulin (dir), Perceptions de justice et santé au travail. L’organisation à l’épreuve, Presses de l'université Laval, Québec, 2021 », Sociologie du travail, vol. 65, n° 3, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/43761</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2022, « Alexandre Mathieu-Fritz, Le Praticien, le patient et les artefacts. Genèse des mondes de la télémédecine, Presses des Mines, Paris, 2021 », Sociologie du travail, vol. 64, n° 1-2, en ligne : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/41214</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2021, « Eric Beynel (coord.), La raison des plus forts. Chroniques du procès France Télécom, Éditions de l’Atelier, Ivry-sur-Seine, 2020 », Sociologie du travail, vol. 63, n° 2, en ligne : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/sdt/39364</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].2020, « Jean-Marc Weller, Fabriquer des actes d’État. Une ethnographie du travail bureaucratique, Paris, Économica, 2018 », Droit et Société, vol. 104, n° 1 : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ds.hypotheses.org/6308</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2019, « Pascal Marichalar, Qui a tué les verriers de Givors ? Une enquête de sciences sociales, Paris, La Découverte, 2017 », Sociologie du travail vol. 61, n° 1, en ligne : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/14406</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2017, « Caroline Protais, Sous l'emprise de la folie. L'Expertise judiciaire face à la maladie mentale (1950-2009), Paris, Éditions de l'EHESS, 2017 », Sociologie du travail, vol. 59, n° 4, en ligne : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/sdt/1335</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.2016, « Gérôme Truc, Sidérations, Une sociologie des attentats, Paris : PUF, coll. « Le lien social », 2016, 343 p. », Droit et société, 2016, vol. 93, n° 2, p. 395-416, 2016, [en ligne : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ds.hypotheses.org/2210</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].2015, « Dominique Robert et Martin Dufresne, Actor-Network Theory and Crime Studies. Explorations in Science and Technology », Lectures, en ligne : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lectures.revues.org/18731</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Publication de synthèse **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les assureurs, nouveaux acteurs de la santé au travail ? », Connaissance de l’emploi, n° 178, 2021.Collectif de chercheur.e.s du Centre d’études de l’emploi et du travail, « Un système de retraite « universel » ? Les inégalités du travail à la retraite », Connaissance de l’emploi, n° 156, 2020.« Surveiller et prévenir la souffrance au travail : tensions et ambiguïtés d’une cellule d’écoute », Connaissance de l’emploi, n° 155, 2019.« D’une réforme à l’autre. Les ambiguïtés de la professionnalisation des médecins légistes en France », Questions pénales, 2018, [en ligne : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cesdip.fr/wp-content/uploads/2018/09/QP_2018.03.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].&amp;quot;From one reform to the next. The ambiguities of the professionalization of forensic medicine in France&amp;quot;, Penal Issues, 2018, [en ligne : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cesdip.fr/wp-content/uploads/2018/09/PI_2018_07.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Articles de valorisation **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Écouter les maux du travail », Docu-BD, Soif !, n° 4, 2021.« Les médecins légistes », Docu-BD, Soif !, n° 2, 2020.« Blouses blanches et robes noires : la médecine légale en France », Mondes sociaux, décembre 2020, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sms.hypotheses.org/26129</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.« Adama Traoré, Théo Luhaka… La justice doit-elle craindre les batailles d’experts médicaux ? », Tribune pour le journal Libération, juin 2020 [https://www.liberation.fr/debats/2020/06/20/adama-traore-theo-luhaka-la-justice-doit-elle-craindre-les-batailles-d-experts-medicaux_1791765/].Par Stéphanie Lacour, « Retour sur une thèse : Le corps médico-légal. Les médecins légistes et leurs expertises, par Romain Juston », Cahiers Droit, Sciences et Technologies, n°7, 2018 p. 231-236.“The medico-legal body: Medical Examiners and their Expertise”, European Sociologist, vol. 40, n° 1, 2017, p. 44.« Les enfants d’abord ? A la recherche d’un dénominateur commun entre pédiatrie et médecine légale », Archives de Pédiatrie, 2017, vol.24, Hors-Série n° 1, p. 55-56.« Enseigner et écouter : les deux facettes de l’aumônier musulman », Le Passe-murailles, n° 32, septembre/octobre 2011, p. 42-44.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Billets publiés sur des Carnets de recherche de la plateforme Hypothèses **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec les étudiant.e.s du M2 Sociologie, Parcours Santé au travail (promotion 2023-2024), « Déclarer et dénoncer un accident du travail : retour sur la Commande sociale 2023-2024 du parcours Santé au travail », Septembre 2024  [https://dysolab.hypotheses.org/4451]« 2+1 = 3 ans (d’enquêtes) après Lubrizol – Retour sur la journée d’études du 26 septembre 2022 », Octobre 2022  [https://dysolab.hypotheses.org/3254].Avec les étudiant.e.s du M2 Sociologie, Parcours Santé au travail (promotion 2020-2021), «“Salut la compagnie !” Comment la Covid-19 s’est invitée dans le quotidien d’une compagnie de théâtre » Carnet du Dysolab, septembre 2021 [https://dysolab.hypotheses.org/2675].Avec les étudiant.e.s du M2 Sociologie, Parcours Santé au travail (promotion 2020-2021), « Le spectacle vivant à l’épreuve de la fermeture des salles. Les effets de la crise sanitaire sur le travail de production et de diffusion artistique », Carnet du Dysolab, septembre 2021 [https://dysolab.hypotheses.org/2633].</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Avec les étudiant.e.s du M2 Sociologie, Parcours Santé au travail (promotion 2020-2021), « “Le masque et l’écran”. Quand la crise sanitaire bouleverse le travail dans le spectacle vivant », Carnet du Dysolab, septembre 2021 [https://dysolab.hypotheses.org/2604].« La santé au travail : une histoire de droit et de justice », Carnet Sociosanté, juillet 2021 [https://sociosante.hypotheses.org/3994].« Retour sur une soutenance : les ergonomes, acteurs et actrices de la santé au travail ? », Carnet Sociosanté, juillet 2021 [https://sociosante.hypotheses.org/3992].« Le sociologue en charlotte : pourquoi et comment observer des autopsies ? », Carnet du Dysolab, juin 2020 [https://dysolab.hypotheses.org/2121].« Le sociologue en blouse : tenir le rôle de stagiaire dans un service de médecine légale », Carnet du Dysolab, juin 2020  [https://dysolab.hypotheses.org/2146].« Regards croisés sur les métiers de l’intervention en santé au travail : quels débouchés pour les étudiant.e.s du parcours “Santé au travail” ? », Carnet du Dysolab, mai 2020  [https://dysolab.hypotheses.org/2044].« Un parcours « Santé au travail » pour le master de sociologie de l’Université de Rouen-Normandie : principes, déroulé et débouchés », Carnet du Dysolab, mai 2020  [https://dysolab.hypotheses.org/1995].« Portrait de Romain Juston Morival », Carnet Sociosanté du RT 19 « Santé, maladie et handicap » [https://sociosante.hypotheses.org/3635], 2020.Avec Valerie Arnhold et Sebastian Billows, « Classer, catégoriser, qualifier : quand le droit rencontre la science », Carnet Droit et Sciences sociales, [en ligne : </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://droitscisoc.hypotheses.org/788</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2018.Avec Vincent-Arnaud Chappe, « Frayer un chemin au droit. Compte-rendu d’une session du Colloque pour l’anniversaire des 50 ans du CSI : « Repenser politique, au prisme des STS » », Carnet Droit et Sciences sociales, [en ligne : </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://droitscisoc.hypotheses.org/476</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2017.« Trois questions à Romain Juston. À propos de « « Robes noires » et « blouses blanches » : le pouvoir des magistrats du parquet à l’épreuve de la préqualification médico-légale des affaires », communication au congrès de l’AFS 2017 lors d’une session du RT 13 », Carnet Droit et Sciences sociales, [en ligne : </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://droitscisoc.hypotheses.org/462</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2017.« Le corps médico-légal. Les médecins légistes et leurs expertises », Résumé de thèse, Carnet AMADES [en ligne : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://amades.hypotheses.org/5920</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2016.« Star académique : Sheila Jasanoff en tournée à Paris » (Conference advisor), Carnet Zilsel, [en ligne : </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://zilsel.hypotheses.org/1037</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2014.« De l’enquête au texte : un atelier d’analyse des matériaux pour les étudiant-e-s du Master de sociologie », Carnet du Master de Sociologie de l’EHESS [en ligne : </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mastersociologie.hypotheses.org/3267</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2016.Avec Corentin Durand, « L’Ouscipo prend le large : « Une île dans la ville : enquête collective à l’Ile-Saint-Denis » », Carnet du Master de Sociologie de l’EHESS [en ligne : </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://mastersociologie.hypotheses.org/2941</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2014.Avec Kathia Barbier, « S’équiper pour l’analyse qualitative ? Apports et limites d’Atlas.ti et de Sonal dans le processus de recherche », Carnet de recherche du laboratoire Printemps [en ligne, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://printemps.hypotheses.org/1951</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2014.« Regards croisés sur l’expertise et les experts », Carnet de recherche du laboratoire Printemps [en ligne, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://printemps.hypotheses.org/1900</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], 2014.Avec Océane Pérona, « Partager un terrain : d’une coprésence imposée à une coopération raisonnée », Carnet de recherche du laboratoire Printemps [en ligne, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://printemps.hypotheses.org/1723</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">] 2013.« Comment une tache de sang devient une preuve: approches sociologiques de l’expertise », Entretien pour le Carnet de recherche du laboratoire Printemps [en ligne, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://printemps.hypotheses.org/612</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">] 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment une tache de sang devient-elle une preuve ? Une sociologie de l’expertise judiciaire en médecine légale ». Mémoire sous la direction de Jérome Pélisse, soutenue le 21 juin 2012 devant Fabien Jobard, Jérôme Pélisse et Laurent Willemez.« Les aumôniers de prison musulman : entre exercice d’un magistère religieux et instrument de contrôle social ». Mémoire sous la direction de Claire de Galembert, soutenue le 21 juin 2011 devant Céline Béraud et Claire de Galembert.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloques et congrès internationaux« L’organisation du travail sous le tapis de yoga ? La santé au travail à l’épreuve des politiques de santé publique », Journées Internationales de Sociologie du Travail (JIST) 2024, juillet 2024Avec Sophie Dessein, « Au chevet du travail, ou du marché ? Les chargé·es de prévention  des compagnies d’assurance et des start up face aux entreprises clientes », proposition de communication soumise pour le Festival International de Sociologie, Nancy, novembre 2024.« Les conditions de travail sous le tapis de yoga ? Une étude du marché privé de la santé au travail et des services proposés aux entreprises par les assureurs et les start up », colloque international sur la santé au travail, Université de Fribourg, 29 et 30 juin 2023.« Science technology studies et sociologie du droit : examen d’un croisement fécond à partir de l’exemple de la médecine légale », colloque « Science et droit » de l'Association des doctorants en droit de l'Université de Reims, 15 octobre 2021.Avec Marion del Sol, “The entry of health insurers into the occupational health sector: a privatization of occupational risk control?”, Congrès “Shifting from Welfare to Social Investment States: The Privatization of Work-Related Risk Control and its Impact on Inclusion”, Rotterdam, 26-27 septembre 2019.Avec Marion del Sol, « La prévention en santé-travail au révélateur des produits de prévention « digitalisés » développés par les assureurs en santé », 14e congrès du RIODD, Réseau international de recherche sur les organisations et le développement durable, Le Rochelle, septembre 2019.“Assessing bodies and relieving souls to implement the law? The facets of the role of legal intermediary in a large bureaucracy”, Communication au Congrès de la Law & Society Association [panel : Rethinking Regulators : the role of (legal) intermediaries], Washington, 30 mai-2 juin 2019.« Des délibérations emboîtées. Médecins légistes et médecins du travail face aux cas, aux protocoles et à l’expertise », Colloque international : « La médecine en délibération », Science Po Lyon, le 18 mai 2018 [Un projet de numéro spécial intitulé « Le mandat de la médecine en discussion a été déposée par les organisatrices à la revue Sciences sociales et Santé en novembre 2018].“When the law creates a (legal) profession: The controversial institutionalization of victimology as a forensics specialty in France”, Communication au Congrès de la Law & Society Association, Seattle, le 29 mai 2015.“Is Forensics a (legal) Profession? A comparison between two forensic institutes”, Communication au Congrès international “Global-regional-local. Institutions, relations, networks. Past and future of the sociology of law”, International Institute for the Sociology of Law, le 22 mai 2014.« Incertitude du droit, certitude de la science ? La production des preuves médico-légales ». Communication au Congrès ISA/RCSL 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloques et congrès nationaux« Acheter de la science, vendre de la prévention : l’essor des applications de e-santé mentale vu depuis le travail de leur conseil scientifique », Colloque Travail, emploi et organisations à l'ère du numérique, 20 mars 2025.« L’injonction contemporaine à prendre soin des salariés : politique élargie de la santé au travail ou nouveau paternalisme ? », Journées pluridisciplinaires K-OR care organisationnel, NIMEC, Évreux, 7 décembre 2023.« Les conditions de travail sous le tapis de yoga ? La santé au travail à l’épreuve de la santé publique », Communication au RT 23 pour le Congrès de l’AFS, Lyon, 5 juillet 2023.Avec le collectif Lucid, « Incendie de Lubrizol : retour d’expériences des médecins généralistes », 15ème Congrès de Médecine générale France (CMGF), 2021.« Écouter les maux du travail ? L’ambigu travail de prévention des risques dans une cellule d’écoute d’une grande collectivité territoriale », Intervention au Colloque : « Des fonctionnaires immunisés ? Invisibilité de la santé au travail dans la fonction publique », Nantes, 24 et 25 novembre 2022.« Écouter les maux du travail. Une ethnographie des opérations de classements au sein d’une cellule d’écoute des situations de souffrance au travail », Communication au RT 25 pour le Congrès de l’AFS, Aix-en-Provence, août 2019.« Une expertise médicale différenciée, partagée et distribuée. Les effets de la multiplicité des horizons disciplinaires sur la surveillance de la santé des agents d’une grande administration bureaucratique », Communication au RT 19 pour le Congrès de l’AFS, Aix-en-Provence, août 2019.« “Robes noires” et “blouses blanches” : le pouvoir des magistrats du parquet à l’épreuve de la préqualification médico-légale des affaires ». Communication acceptée par le RT 13 pour le Congrès de l’AFS, Université d’Amiens, 6 juillet 2017.« Écouter les victimes pour faire parler les corps ? L’émergence de la mesure de l’état psychique dans l’expertise des incapacités totales de travail en médecine légale&amp;quot;, proposition soumise au RT 14 pour le Congrès de l’AFS, Université d’Amiens, juillet 2017.« L’expertise médico-légale : l’exercice du jugement en matière de détermination des ITT ». Communication au Congrès de l’AFS, Université de Versailles-Saint-Quentin, juillet 2015.« Écouter pour évaluer. La place de la parole des victimes dans la détermination des incapacités totales de travail ». Communication au colloque « Garantir les capacités civile et politique des personnes en situation de vulnérabilité », INALCO, 30 octobre 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences« Médecins généralistes, contexte singulier : le cas de Lubrizol et du Covid », Intervention sur le thème de « la sécurité civile des accidents industriels » pour les Rendez-vous de la recherche de l’IHEMI, 27 juin 2023« Assureurs et start-up, nouveaux acteurs de la santé au travail ? Une étude des actions de prévention en santé », Présentation de mes recherches en cours au cabinet YCE Partners, 21 avril 2023« Science and technology studies et droit : l’exemple de la médecine légale », Conférence donnée à  la faculté de droit de Rouen dans le cadre du cycle de conférences « Approches critiques du droit » organisé par Antoine Basset, Pr. Université de Rouen, CUREJ, 14 octobre 2020  [Vidéo en ligne : </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://webtv.univ-rouen.fr/videos/romain-juston-morival-sciences-and-technology-studies-et-droit-lexemple-de-la-medecine-legale/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journées d’études(Titre en cours de formulation autour d’une présentation critique des travaux STS sur l’expertise) Intervention lors de la JE « Les savoirs juridiques en acte », Institut néerlandais au Maroc (NIMAR), Rabat, 12 et 13 décembre 2024Avec Marine Delaunay, Intervention au séminaire Save the Date ! du CEET autour de notre recherche sur les violences conjugales (Discussion : Solenne Jouanneau), 13 novembre 2023« Les conditions de travail sous le tapis de yoga ? La santé au travail à l’épreuve de la santé publique », Journée d'études « Soutenabilité du travail », Université Paul Sabatier, Toulouse 3,  24 novembre 2023.« La santé au travail à l’épreuve de la santé publique : une approche des applications de e-santé mise en place dans les entreprises », Journée d’étude « Santé numérique » : « Promesses techno-scientifiques en santé numérique », MSH Paris Nord, 23 juin 2023.Avec Marine Delaunay, « Judiciariser les violences ou soigner les victimes ? Les professionnels de la prise en charge des violences conjugales face aux examens médico-légaux sans réquisition judiciaire », Journée d’étude sur les coopérations professionnelles, PACTE, le 1er juillet 2022.« À rebours du sale boulot. La délégation controversée de l’expertise médico-légale aux infirmières en matière de prise en charge des victimes d’agressions sexuelles », Communication lors des journées d’étude « Pratiques coopératives et participatives en santé : partage des tâches et redéfinition des frontières professionnelles, enjeux de savoirs et luttes de pouvoir », RT 1 et RT 19 de l’AFS, Université de Nanterre, 28 et 29 mars 2019.« L’agent et son milieu. Comment s’articulent la surveillance de la santé des travailleurs et celle des conditions de travail dans une bureaucratie administrative ? », Communication à la journée d’étude « Médecine du travail du privé, médecine du travail du public », CSO, le 5 Avril 2018.« Des morts, des vivants et des traces : le médecin légiste face au corps violenté ». Communication à la journée d’étude « Politique de la trace » organisé par Ethopol à l’Université Toulouse Jean Jaurès, le 24 mai 2017.Avec le Collectif TMTC : « Une socialisation de laboratoire ». Communication à la journée d’étude « Regards et controverses sur la sociologie de Claude Dubar. Socialisation, temporalités, biographies », UVSQ, le 18 novembre 2016.Avec le Collectif TMTC : « L'horizon vertical de la recherche : une enquête sur la socialisation de laboratoire des doctorant-e-s», Communication au colloque doctoral du Crespa, dans le cadre de la journée « Travail doctoral et précarité », le 15 novembre 2016.« Les médecins légistes : un groupe professionnel segmenté entre expertise judiciaire et spécialité médicale », Communication lors de la journée d’études des doctorants en sociologie des groueps professionnels, RT de l’AFS, Université de Nanterre, 16 juin 2016.Avec Jérôme Pélisse, « The practice of proving for Justice: Forensics as legal intermediaries”, Communication à la journée d’études consacrée à Michael Lynch, EHESS, le 16 mars 2016.« La médecine légale entre expertise judiciaire et spécialité médicale : un regard sociologique sur les médecins légistes », Communication à la journée d’étude « Regards sur le médecin légiste », à l’EHESS, le 8 décembre 2015.“Is Victimology a forensics specialty?”, Communication à la “Fourth GERN Doctoral Summer School on Crime, Deviance and Criminal Justice”, Paris, 7-9 septembre 2015.Avec Corentin Durand (CMH/LIER, EHESS), « Le partenariat comme ressource pédagogique : retour sur une enquête collective à l’Ile-Saint-Denis ». Intervention à la journée d’étude de l’Ouscipo « Partenaires particuliers : Quelles articulations entre sciences sociales et société ? » dans le cadre du 40e anniversaire de l’École des hautes études en sciences sociales, le 18 juin 2015.« Du laboratoire au tribunal, du Master à la thèse : re-problématisation de la notion de droit et nouvelles situations d’enquête en terrain juridique ». Communication à la journée d’étude organisée à l’ENS Cachan dans le cadre des activités du RT13 (Sociologie du droit et de la justice) de l’Association française de sociologie, le 25 mars 2013.« Du laboratoire au tribunal, La double ambivalence de l’horizon judiciaire pour les experts en médecine légale ». Communication à la journée d’étude organisée le 15 mai 2012 à l’ENS Cachan intitulée « Travailler pour le droit, travailler avec le droit : Le droit au cœur du quotidien professionnel ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans des séminaires de recherche« L'expertise médico-légale en action », Intervention au séminaire Sciences Sociales du Droit ( SSD)- Sciences po Bordeaux, LAM, 18 mars 2025.Avec Sopie Dessein, Intervention au séminaire transversal du CEET, « Des préventeur·es en santé au travail à l’épreuve de la vente : les chargé·es de prévention au sein des mutuelles » séance : « Dynamiques institutionnelles et groupes professionnels de la santé », 3 décembre 2024..Intervention dans le cadre du séminaire résidentiel de l’ANR ESQA, « Vendre de la santé (publique) au travail. Des préventeurs face à l'individualisation des risques », Saint Malo, janvier 2025.Intervention dans le cadre du séminaire résidentiel de l’ANR ESQA, « Les conditions de travail sous le tapis de yoga ? La santé au travail à l’épreuve de la santé publique », Saint Malo, décembre 2023.« L’offre des OCAM en matière de prévention : entre santé au travail et santé publique. Un panorama et un zoom » Intervention lors de l’Atelier Débat autour de l’ANR ESQA, INRS, 6 novembre 2023.« Start up et e-santé mentale », Intervention au Séminaire de recherche de Moodwork, le 3 octobre 2023.Intervention dans le cadre du séminaire « Les ficelles de la thèse », Laboratoire CENS, Université de Nantes, 23 mai 2023.Avec le groupe Indiprev, « L'individualisation de la prévention en santé mentale au travail en question », Intervention au séminaire transversal du CEET, séance : « Santé mentale », 24 janvier 2023.« Whatsapp doc ? Médecins et sociologues face à un groupe de discussion en période de Covid », Intervention au séminaire du Dysolab, Sciences et numérique – enjeux méthodologiques, 23 janvier 2023.Intervention autour du dossier Le travail de la preuve, CSO, Séminaire des Axes Droit et Savoirs, 13 janvier 2023.Avec Marine Delaunay, Intervention au séminaire interlabo du GERN autour de notre recherche sur les violences conjugales, Bruxelles, 1er juin 2022.« Les agencements de l’expertise médico-légale », Intervention au séminaire « Les agencements de l’expertise », Lisis, 22 avril 2022.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Autour de « Eric Beynel (coord.), La raison des plus forts. Chroniques du procès France Télécom, Éditions de l’Atelier, Ivry-sur-Seine, 2020 », Discussion de l’ouvrage en présence et avec Eric Beynel, Odile Henry et Marie-Anne Dujarier au séminaire du GIS Gestes, 8 mars 2021.« Des médecins qui ne soignent pas : sociologie de l’expertise médicale », Présentation de mes recherches au séminaire du Dysolab, Université de Rouen, septembre 2019.« L’agent et son milieu. Comment s’articulent la surveillance de la santé des travailleurs et celle des conditions de travail dans une administration bureaucratique ? », Communication lors d’une séance du Séminaire transversal du Centre d’études de l’emploi et du travail (CEET), 11 juin 2019.« Écouter les maux du travail. Une ethnographie d’une cellule d’écoute des situations de souffrance au travail », Intervention lors du séminaire « Save the date! », organisé au CEET, le 30 avril 2019 (Discussion par Jean-Marc Weller).Avec Jérôme Pélisse, « L’agent, son milieu et le droit. La surveillance croisée de la santé des travailleurs et des conditions de travail dans une administration bureaucratique » (titre provisoire), Intervention au séminaire de l’Axe Droit du CSO, 22 février 2019.Avec Marion Del Sol, « Offres de services des assureurs : perspectives de recherche », séminaire du Projet ANR MaRiSa (WP 5 Innovation dans le domaine de la prévention en entreprise), Saint-Malo, 18 décembre 2018.« &amp;quot;Bons experts&amp;quot; et &amp;quot;bons médecins&amp;quot; : l’exercice de la médecine légale à l’épreuve de la socialisation professionnelle », Intervention au séminaire général du CSO, le 2 juin 2017.« L’expertise au travail : la fabrique des preuves médico-légales », Intervention au séminaire de suivi de thèse du laboratoire Printemps, le 1er avril 2016.Intervention au séminaire « Sociologie de la responsabilité médicale » (Janine Barbot), le 15 mai 2015.« Les pratiques de recherche au-delà du slogan : pour une sociologie combinée de la science et du droit dans l'étude de l'expertise médico-légale ». Intervention au séminaire SoS (Sociology of Science – Morgan Jouvenet et Arnaud Saint-Martin)) au laboratoire Printemps, le 28 mars 2014.Avec Laurence Dumoulin, « Expertise et décision ». Communication à la deuxième journée dans le cadre du projet ISIS-Paris Saclay sur l’expertise judiciaire, le 20 mars 2014.« Ouvrir la boîte noire de l’expertise judiciaire : l’apport des STS dans l’étude de l’activité d’expertise ». Communication à la deuxième journée dans le cadre du projet ISIS-Paris Saclay sur l’expertise judiciaire, le 20 mars 2014.« Organisation, socialisation et pratiques Les trois chantiers de la thèse ». Intervention au séminaire de suivi de thèse du laboratoire Printemps, le 13 juin 2014.Intervention au séminaire « Le procès comme dispositif » (Nicolas Dodier et Liora Israël) à l’EHESS en janvier 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans des séminaires d’enseignementIntervention dans le cadre du cours « Usages de l’interdisciplinarité en droit » (Vincent Reveillère) autour des STS, Université de Aix-Marseille, le 25 janvier 2024.Intervention sur ma thèse dans le cadre d’un cycle de conférence organisé pour les L3 de Sciences politiques, Université de Rouen, le 19 février 2024.Intervention autour de ma thèse sur les médecins légistes et sur la recherche conduite avec Marine Delaunay sur les violences conjugales, Master 2 recherche en santé publique de Paris Saclay, le 8 décembre 2024.Intervention annuelle sur ma thèse dans un cours du Master « Médecine légale, médecine sociale », à l’Université Paris 13, depuis 2018 [intervention reconduite chaque année depuis auprès de publics de professionnels du soin : médecins légistes, sage-femmes, etc.]. Prochaine séance : mars 2025.Intervention sur ma thèse dans un séminaire recherche animé par Pascal Barbier, Bertrand Réau et Anne Paillet destiné aux étudiants du Master 2 chargés d'études socio-économiques de Paris 1, prévue en février 2019.Intervention sur ma thèse au séminaire de Claire de Galembert sur les professionnels du droit auprès d’étudiants de Master 2 de Paris 2, le 8 février 2017.Intervention sur mon mémoire de Master 1 et ma participation à une enquête collective sur le fait religieux en prison au séminaire de Claire de Galembert sur la prison auprès d’étudiants de L3 et de M1 de l’ENS Cachan, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interventions dans des ateliers et des séminaires de doctorants« Problématiser », Séance autour de la publication au séminaire des doctorants du Dysolab, 10 janvier 2023.« Équiper l’analyse qualitative : présentation et discussion des Caqdas », Séminaire doctoral de Sciences Po, 23 juin 2022.« Publier (pendant) la thèse », Séance autour de la publication au séminaire des doctorants du Dysolab, 2 mars 2020 et le 17 mars 2022.« Rédiger (pendant) la thèse ». Intervention au séminaire des doctorants du Printemps et du Cesdip, le 17 mars 2017. La même intervention est prévue le 8 février 2019.Participation à l’atelier d’écriture du laboratoire Printemps autour de mon synopsis d’ouvrage tiré de ma thèse, le 31 mars 2017.Intervention à l’atelier des étudiants de Master de l’EHESS autour de l’écriture d’un mémoire de recherche, le 22 mars 2017.« Quand le droit créé une profession : l’émergence controversée de la médecine légale du vivant », Communication au séminaire des doctorants du Printemps et du CESDIP, le 13 février 2015.Avec Kathia Barbier, « Recourir aux logiciels d’analyse qualitative ? Présentation d’Atlas.ti et de Sonal », au séminaire des doctorants du Printemps et du CESDIP, 2014.Avec Océane Pérona, « Partager un terrain », intervention au séminaire des doctorants du Printemps et du CESDIP, le 18 octobre 2013.« Comment (d)écrire l’horreur ? La présence du chercheur en salle d’autopsie ». Intervention au séminaire ETO co-organisé par l’IDHE-Cachan et l’ISST, le 19 juin 2012.Interventions en formation continueAvec Antoine Mégie, « L’enquête en sociologie », formation doctorale à destination des doctorant.e.s en droit de l’Université de Rouen-Normandie.Avec Tonya Tartour, Sciences Po Bordeaux, Formation ANFH,  Caen les 13 et 14 janvier 2025Avec Scarlett Salman, « La Qualité de vie et des  Conditions de Travail (QVCT), une approche par la Qualité du Travail », Sciences Po, Executive Master « Dialogue social et stratégie d'entreprise », le 7 février 2024.Interventions dans des congrès de médecine« L'expertise médico-légale et la construction de la preuve », Participation dans le cadre des Journées Françaises de Radiologie (JFR) à la session : « Imagerie post-mortem: penser les pratiques avec les sciences humaines et sociales », organisé par Valérie Soufron, Paris, le 13 octobre 2018.« Les enfants d’abord ? A la recherche d’un dénominateur commun entre pédiatrie et médecine légale », Participation dans le cadre du congrès 2017 de la Société française de pédiatrie à la table ronde « Pédiatrie médico-légale : Reconnaissance d'une spécificité dans la prise en charge médicolégale de l'enfant et de l'adolescent, Marseille, le 17 mai 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discussions dans des séminaires de recherche, journées d’études et congrès.Discussion lors du congrès 2023 de l’AFS d’une session du RT 13 intitulée « L’intermédiation du droit : un travail de circulation ? », le 6 juillet 2023.Discussion d’un panel lors du colloque « Les chercheur.e.s face au(x) terrain(s) : Être mis.es à l’épreuve, éprouver et faire  ses preuves » 7 et 8 avril 2021.Discussions lors d’une session croisée RT 13 (« sociologie du droit et de la justice » et RT 29 (« sociologie des sciences ») des textes de Annalisa Lendaro et de Marine Delanay, lors du Congrès de l’AFS à Aix-en-Provence, août 2019.Discussion d’un texte de Chayma Boda (CECMC, EHESS) lors de la journée dédiée à la publication en sociologie du droit et de la justice organisée conjointement par le RT 13 de l’AFS et par la revue Droit et Société, les 31 janvier et 1er février 2019.Discussion d’un texte de Charles Réveillère (CSO) lors de la journée d’étude de l ’Axe Droit, Normes et Régulations « Cultures juridiques et judiciaires : étude de la circulation de modèles juridiques » au CSO, le 9 Novembre 2017.Discussion lors d’un panel sur les consciences du droit (Intervenants : Jérôme Pélisse, Cécile Vigour et Laurence Dumoulin) du RT 13 lors du Congrès de l’AFS à Amiens en juillet 2017.Discussions des travaux d’Anthony Stavrianakis sur le suicide assisté en Suisse et de Janine Barbot sur des affaires judiciaires de responsabilité médicale, dans le cadre du séminaire de Janine Barbot à l’EHESS « Sociologie de la responsabilité médicale » à l’EHESS, le 21 mars 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diffusion de la rechercheReprise de mon intervention dans : « Les enjeux de l’arrivée de nouveaux acteurs sur le terrain de la prévention des risques professionnels. Retours d’un atelier de recherche »,   Références en Santé au Travail n°179 - Juillet à septembre 2024, INRS.Intervention pour le Centre de Ressources en Sciences Médico-Sociales d'Ile-de-France sur les politiques de prévention des RPS, 5 mai 2025.Interview en décembre 2023 pour ActuEL HSE sur l'impact des campagnes de sensibilisation en matière de SST.Cnam et Malakoff Humanis, Participation à la conférence « Absentéisme des jeunes : désengagement ou mutation du travail ? », 13 novembre 2023. Replay : </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=Y7coA4VWHZg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> t=1sYce Partners, Participation à la préparation de l’événement « Quelles évolutions du rôle de l'entreprise concernant la santé de ses salariés ? », le 3 octobre 2023.Direction Générale de la Santé, participation à un staff autour de notre recherche sur les médecins généralistes et le Covid (Collectif Lucid), le 13 juillet 2023.Yce Partners, Intervention au séminaire de ce cabinet de conseil le 16 juin 2023IHEMI, Rendez-vous de la recherche, « Quelle place pour les savoirs médicaux au cœur de la crise ? », avec Etienne Klein et Clément Lazarus, le 27 juin 2023. Replay : </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=y8YLzBe1GwE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">France 3 Normandie, Enquêtes de région, Le travail, oui, mais pour quoi faire ?, émission du 23 novembre 2022. Replay : </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.france.tv/france-3/normandie/enquetes-de-region-normandie/4360489-emission-du-mercredi-23-novembre-2022.html</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interviews en 2022 à la suite du colloque sur la santé au travail dans la Fonction publique pour La Gazette des communes, AEF info et Santé et Travail.Interview pour La Tribune de l’assurance, « L'Assurance santé comportementale santé. Une révolution qui n'a pas eu lieu », n° 283, octobre 2022.« Adama Traoré, Théo Luhaka… La justice doit-elle craindre les batailles d’experts médicaux ? », Tribune pour le journal Libération, juin 2020 [https://www.liberation.fr/debats/2020/06/20/adama-traore-theo-luhaka-la-justice-doit-elle-craindre-les-batailles-d-experts-medicaux_1791765/].« Affaire Traoré : qui sont les «médecins experts», au cœur de la machine judiciaire ? », interview donnée au journal Le Figaro, juin 2020 [https://www.lefigaro.fr/actualite-france/affaire-traore-qui-sont-les-medecins-experts-au-coeur-de-la-machine-judiciaire-20200611].Participation à une émission de Radio Campus Paris sur ma thèse, le 12 février 2018. [https://www.radiocampusparis.org/cjb-a-corps-ouvert/].Invitation par le Groupe d’étude sur l’enfance maltraitée (GEEM), Rennes, le 24 janvier 2017.Restitutions du travail de thèse dans plusieurs services de médecine légale et dans un laboratoire de biologie moléculaire.Participation à une émission de Radio Campus Paris le 22 juillet 2015 avec Ruggero Iori pour présenter au nom du collectif TMTC notre article sur la socialisation des doctorants. URL : </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.radiocampusparis.org/tag/tmtc/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Présentation filmée de mon travail de thèse effectué en 2013 dans le cadre du projet « Parole de thésard » disponible à l’adresse suivante :</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.dailymotion.com/video/xyhjb8_parole-de-the-sard-romain-juston_school#.Ub3Qx-e-13s</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valorisation de la recherche autour de mon livre Médecins légistes, une enquête sociologique, Paris, Presses de Sciences Po, 2020 et recensions parues sur l’ouvrage« Autopsie de la preuve médico-légale », Émission « Esprit de justice » d’Antoine Garapon sur France Culture, diffusée en octobre 2020 [https://www.franceculture.fr/emissions/esprit-de-justice/autopsie-de-la-preuve-medico-legale]« Droit et Justice », Audition contradictoire du Musée du Barreau de Paris, 29 septembre 2020, [https://www.nautesdeparis.fr/les-auditions-contradictoires-du-musee-du-barreau-de-paris-reprennent/ et </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=hbs9HpSlaKE&feature=emb_imp_woyt]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.« Autopsie, ITT : dans la boîte noire des expertises », interview pour Dalloz Actu, Mercredi 30 septembre 2020 [https://www.dalloz-actualite.fr/interview/autopsie-itt-dans-boite-noire-des-expertises#.YCTt-GhKg2w]« Des corps témoins et des médecins juges ? Les morts suspectes de la salle d'autopsie à la cours d'assises », Communication au séminaire de l’ANR Cortem (Les corps-témoins. Pour une sociologie politique du traitement des restes humains), 9 octobre 2020.Conférence autour du livre à Lausanne dans le cadre du séminaire de l’Institut des humanités en médecine (IHM), 5 novembre 2020.Présentation du livre dans le cadre du séminaire « Actualité des sciences sociales » de l’IEP de Strasbourg destiné aux étudiants et étudiantes du Master de Sciences Politiques de l’IEP, 3 décembre 2020.Présentation du livre à L’Encre noire, librairie à Strasbourg spécialisé dans le polar, reportée à cause de la crise sanitaire.Présentation du livre au séminaire général du laboratoire Printemps (UVSQ/CNRS), 10 décembre 2020.Présentation du livre dans le cadre du Master TEO-CDC de l’UVSQ, 8 janvier 2021.Présentation du livre dans le cadre du séminaire « Actualité des sciences sociales » de l’Université Paris 4, 20 mai 2021.« Blouses blanches et robes noires : la médecine légale en France », Mondes sociaux, décembre 2020, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sms.hypotheses.org/26129</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Recensions par Rémi Rouméas pour Lectures (</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/lectures/44114</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ; par Dominique Memmi pour Droit et Société (</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ds.hypotheses.org/8576</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ; par Marie Jaisson pour la Revue française de science politique, vol. 71, n°2, 2021, p. 302-303 ; par Géraldine Bloy pour la Nouvelle revue du travail, vol. 19, 2021 (</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/nrt/10097</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) ; par Christine Hamelin pour Travail et Emploi (</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cairn.info/revue-travail-et-emploi-2022-1-page-1a.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) : par Bérangère Tarka pour Sociologie du travail, vol. 64 n°3, 2022 (</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/sdt/41865</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Présentation du livre par Jean-Marc Berlière, Lettre aux amis d’une police et d’une gendarmerie républicaines et protectrices des citoyens..., 2020, n° 6, p. 36-37.Présentation du livre dans la Revue Experts, octobre 2020.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une trajectoire de la preuve à l’ombre du soin ? Les examens médico-légaux hors réquisition des victimes de violences conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.59-78. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wwo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05256529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Serre, Ultime recours : accidents du travail et maladies professionnelles en procès, Raisons d’agir, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marchand, Mourir de son travail aujourd’hui. Enquête sur les cancers professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11o54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient vertueux face aux risques professionnels. Une approche sociologique du marché de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver la violence, soigner les victimes. Les examens médico-légaux hors réquisition en matière de violences conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délibérée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La preuve passe aux aveux, 18, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/delib.018.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecins légistes dans la lutte contre les violences conjugales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences de genre et médecine légale, 5, pp.53-58. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rn.233.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Stéphane Moulin (dir.), Perceptions de justice et santé au travail. L’organisation à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.43761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller sans punir : la place du droit dans la prévention des risques professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cls.2023.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amplitude du droit, ressource pour la sociologie ? Réflexions à partir d’une enquête sur la médecine légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 1, p. 137-149. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/amplitude-droit.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796085v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice de la médecine générale à l’épreuve des crises sanitaires : de Lubrizol à la COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol. 33 (n° 6), pp. 911-921. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.216.0911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu-Fritz, Le Praticien, le patient et les artefacts. Genèse des mondes de la télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (1-2), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.41214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Simple comme un coup de fil » ? La prévention des risques dans une cellule d’écoute de la souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169-170-171, pp.45-69. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.13607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire preuve : pour une analyse pragmatique de l'activité probatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.110.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assureurs, nouveaux acteurs de la santé au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03432744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beynel (dir.), La raison des plus forts. Chroniques du procès France Télécom — Illustrations de Claire Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.39364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie des juges ou automatisme des jugements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.333-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assureurs, nouveaux acteurs de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller et prévenir la souffrance au travail : tensions et ambiguïtés d’une cellule d’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scalpel, the calculator and the judge in France: from technical perspective to legal evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pélisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Law in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744552320000269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les offres à dimension préventive développées par les organismes d'assurance en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.921-927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équiper le processus de recherche. Retours réflexifs comparés sur l’usage d’Atlas.ti et de Sonal dans deux recherches doctorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143, pp.53 - 76. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106319852898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Jean-Marc Weller, Fabriquer des actes d’État. Une ethnographie du travail bureaucratique, Paris : Économica, 2018, 320 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Pascal Marichalar, Qui a tué les verriers de Givors ? Une enquête de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.14406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one reform to the next. The ambiguities of the professionalization of forensic medicine in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions pénales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir expert, rester médecin ? : Les effets de la spécialité médicale sur l’exercice de la médecine légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (3), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.2668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants d’abord ? La prise en charge médico-légale des mineurs entre soin et expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.en ligne - en ligne. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.3538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une réforme à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions pénales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des maux et des chiffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (4), pp.41 - 64. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.364.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Caroline Protais, &amp;quot;Sous l’emprise de la folie ? L’expertise judiciaire face à la maladie mentale (1950-2009)&amp;quot;, Sociologie du travail [En ligne], Vol. 59 - n° 4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (4), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier le dispositif. La mobilité du chercheur comme ressource pour l'étude de l'expertise médico-légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.en ligne - en ligne. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.6465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecins légistes en France : un groupe professionnel segmenté entre expertise judiciaire et spécialité médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.387 - 413. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.413.0387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Gérôme Truc, Sidérations, Une sociologie des attentats, Paris : PUF, 2016, Droit et société, vol. 93, n° 2, p. 395-416.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une tache de sang devient-elle une preuve ? Ingrédients et recettes des preuves médico-légales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’horizon vertical de la recherche. La socialisation de laboratoire d’apprentis chercheurs en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Minoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Habouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Iori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dossier « La socialisation des doctorants en sciences humaines et sociales », 2015 (10), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02085105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Dominique Robert et Martin Dufresne, Actor-Network Theory and Crime Studies. Explorations in Science and Technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au chevet du travail, ou du marché ? Les chargé·es de prévention des mutuelles face aux entreprises clientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dessein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au chevet du travail : les enjeux de la santé au travail. 5ème édition du Festival international de sociologie (FISO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un accident industriel local à une pandémie glocale : ajustement des pratiques informationnelles des médecins généralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Lucid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Covid-19 États, expériences et incertitudes en temps de pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMADES, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médecins dans le brouillard ? Les généralistes rouennais face à l’accident industriel de Lubrizol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Lucid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois ans (d’enquêtes) après Lubrizol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dysolab; RJCTS, Sep 2022, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine générale en contexte singulier : une analyse des logiques informationnelles en période de crises environnementale et sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Lucid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer - 9e Congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sciologie, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’incendie d’une usine Seveso à la Covid-19 : le médecin généraliste en situation de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès national : Exercer et Enseigner la médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNGE académique, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de plainte est-il un préalable nécessaire à la prise en charge des victimes ? Une étude des nouveaux dispositifs d’accueil des victimes de violences conjugales hors réquisition judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès de l’AFS "Changer ?", RT13 Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 8019 Clersé; ULR 3589 Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecins généralistes à l’épreuve des crises sanitaires de Lubrizol à la Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Siefridt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en situation d’incertitude et de controverse : quels enseignements pour la santé publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé Publique, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Siefridt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-CMGF - 14e Congrès médecine générale France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de la Médecine Générale, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incendie de Lubrizol : retour d’expériences des médecins généralistes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Siefridt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf en médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUMG, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention en santé-travail au révélateur des produits de prévention « digitalisés » développés par les assureurs en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international de recherche sur les organisations et le développement durable, Sep 2019, Le Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entry of health insurers into the occupational health sector: a privatization of occupational risk control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privatization of Work-Related Risk Control and its Impact on Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Erasmus de Rotterdam, Sep 2019, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecins légistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Science Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, coll. « Académique », 9782724625653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science technology studies et sociologie du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il croire au droit ? Introduction aux approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 979-10-351-1096-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insurance products with a behavioural dimension in the company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Batifoulier; Marion Del Sol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More competition between health insurers with less protection for patients? The health insurance market in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Amplitude du droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Science technology studies et sociologie du droit : examen d’un croisement fécond à partir de l’exemple de la médecine légale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques du droit [Titre provisoire]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertiser les corps des agents et les milieux de travail : l’intermédiation juridique dans les pratiques des médecins de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent-Arnaud Chappe et Jean-Philippe Tonneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit du travail en sociologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.111-123, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.7682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux produits d’assurance à dimension comportementale dans l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Batifoulier et M. Del Sol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? Le patient face au marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IODE - Institut de l'Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-209, 2022, Collection Amplitude du droit, 978-2-9581843-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À rebours du sale boulot ? La délégation controversée de l’expertise médico-légale aux infirmières en matière de prise en charge des victimes d’agressions sexuelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'IRDES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des pratiques coopératives et participatives en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation controversée de la pédiatrie médico-légale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie médico-légale. Mineurs en danger : du dépistage à l'expertise pour un parcours spécialisé protégé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation controversée de la pédiatrie médico-légale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie médico-légale. Mineurs en danger : du dépistage à l'expertise pour un parcours spécialisé protégé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise sous le regard de l’inspection. Le rôle des missions d’inspection dans l’élaboration, la mise en œuvre et l’évaluation de la réforme de la médecine légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La règle et le rapporteur. Sociologie de l’inspection et de ses services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter les maux du travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médecins légistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Traoré, Théo Luhaka… La justice doit-elle craindre les batailles d’experts médicaux ? », Tribune pour le journal Libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medico-legal body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, vol. 40, n° 1, p. 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants d’abord ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et écouter : les deux facettes de l’aumônier musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, Numéro 32, p. 42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps médico-légal. Les médecins légistes et leurs expertises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. UVSQ, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04868082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, pp.7-105, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Déclarer et dénoncer un accident du travail : retour sur la Commande sociale 2023-2024 du parcours Santé au travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2+1 = 3 ans (d’enquêtes) après Lubrizol – Retour sur la journée d’études du 26 septembre 2022 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Le masque et l’écran”. Quand la crise sanitaire bouleverse le travail dans le spectacle vivant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le spectacle vivant à l’épreuve de la fermeture des salles. Les effets de la crise sanitaire sur le travail de production et de diffusion artistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La santé au travail : une histoire de droit et de justice »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour sur une soutenance : les ergonomes, acteurs et actrices de la santé au travail ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blouses blanches et robes noires : la médecine légale en France (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9i0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sociologue en blouse : tenir le rôle de stagiaire dans un service de médecine légale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blouses blanches et robes noires : la médecine légale en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sociologue en charlotte : pourquoi et comment observer des autopsies ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait de Romain Juston Morival »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards croisés sur les métiers de l’intervention en santé au travail : quels débouchés pour les étudiant.e.s du parcours “Santé au travail” ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un parcours « Santé au travail » pour le master de sociologie de l’Université de Rouen-Normandie : principes, déroulé et débouchés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classer, catégoriser, qualifier : quand le droit rencontre la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Arnhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Billows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Trois questions à Romain Juston. À propos de « « Robes noires » et « blouses blanches » : le pouvoir des magistrats du parquet à l’épreuve de la préqualification médico-légale des affaires », communication au congrès de l’AFS 2017 lors d’une session du RT 13 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Frayer un chemin au droit. Compte-rendu d’une session du Colloque pour l’anniversaire des 50 ans du CSI : « Repenser politique, au prisme des STS » »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps médico-légal. Les médecins légistes et leurs expertises », Résumé de thèse, Carnet AMADES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Star académique : Sheila Jasanoff en tournée à Paris »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02C0F4C9"/>
+    <w:nsid w:val="2E13E764"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:romainjuston@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:romain.juston@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/2668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/3538" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sociologies.revues.org/6465" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socio-logos.revues.org/2975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/45808" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/43761" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/41214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/sdt/39364" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds.hypotheses.org/6308" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/14406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/sdt/1335" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ds.hypotheses.org/2210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lectures.revues.org/18731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cesdip.fr/wp-content/uploads/2018/09/QP_2018.03.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cesdip.fr/wp-content/uploads/2018/09/PI_2018_07.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sms.hypotheses.org/26129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droitscisoc.hypotheses.org/788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droitscisoc.hypotheses.org/476" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droitscisoc.hypotheses.org/462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amades.hypotheses.org/5920" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zilsel.hypotheses.org/1037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastersociologie.hypotheses.org/3267" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mastersociologie.hypotheses.org/2941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://printemps.hypotheses.org/1951" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://printemps.hypotheses.org/1900" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://printemps.hypotheses.org/1723" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://printemps.hypotheses.org/612" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webtv.univ-rouen.fr/videos/romain-juston-morival-sciences-and-technology-studies-et-droit-lexemple-de-la-medecine-legale/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Y7coA4VWHZg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=y8YLzBe1GwE" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france.tv/france-3/normandie/enquetes-de-region-normandie/4360489-emission-du-mercredi-23-novembre-2022.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiocampusparis.org/tag/tmtc/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dailymotion.com/video/xyhjb8_parole-de-the-sard-romain-juston_school#.Ub3Qx-e-13s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hbs9HpSlaKE&amp;feature=emb_imp_woyt]" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/44114" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds.hypotheses.org/8576" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/nrt/10097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-et-emploi-2022-1-page-1a.htm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/41865" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05256529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaunay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wwo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o54" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.018.0039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.233.0053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43761" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04069403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2023.7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03796085v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.267" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.110.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39364" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03433395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03433386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03063937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744552320000269" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.14406" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Barbier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852898" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.3538" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02129673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.2668" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914809v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02133995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.364.0041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1335" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01917433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.413.0387" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laumond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2975" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dessein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375684v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02873383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100485590#h2tabDetails" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851881v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Redon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/actualites/more-competition-between-health-insurers-less-protection-patients-health-insurance" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.7682" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781580v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868096v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914826v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04868082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868134v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868152v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868160v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9i0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868188v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868199v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914836v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Arnhold" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868245v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:romainjuston@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:romain.juston@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/2668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/3538" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sociologies.revues.org/6465" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socio-logos.revues.org/2975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/45808" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/43761" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/41214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/sdt/39364" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds.hypotheses.org/6308" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/14406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/sdt/1335" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ds.hypotheses.org/2210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lectures.revues.org/18731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cesdip.fr/wp-content/uploads/2018/09/QP_2018.03.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cesdip.fr/wp-content/uploads/2018/09/PI_2018_07.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sms.hypotheses.org/26129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droitscisoc.hypotheses.org/788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droitscisoc.hypotheses.org/476" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droitscisoc.hypotheses.org/462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amades.hypotheses.org/5920" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zilsel.hypotheses.org/1037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastersociologie.hypotheses.org/3267" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mastersociologie.hypotheses.org/2941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://printemps.hypotheses.org/1951" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://printemps.hypotheses.org/1900" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://printemps.hypotheses.org/1723" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://printemps.hypotheses.org/612" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webtv.univ-rouen.fr/videos/romain-juston-morival-sciences-and-technology-studies-et-droit-lexemple-de-la-medecine-legale/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Y7coA4VWHZg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=y8YLzBe1GwE" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france.tv/france-3/normandie/enquetes-de-region-normandie/4360489-emission-du-mercredi-23-novembre-2022.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiocampusparis.org/tag/tmtc/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dailymotion.com/video/xyhjb8_parole-de-the-sard-romain-juston_school#.Ub3Qx-e-13s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hbs9HpSlaKE&amp;feature=emb_imp_woyt]" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/44114" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds.hypotheses.org/8576" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/nrt/10097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-travail-et-emploi-2022-1-page-1a.htm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/sdt/41865" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05256529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaunay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wwo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o54" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.018.0039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.233.0053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43761" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04069403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cls.2023.7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03796085v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.267" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.110.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39364" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03433386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03433395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03063937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744552320000269" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Barbier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852898" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175569v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.14406" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914809v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02129673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.2668" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.3538" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02133995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.364.0041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1335" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01917433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.413.0387" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laumond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2975" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dessein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375684v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02873383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100485590#h2tabDetails" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Redon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/actualites/more-competition-between-health-insurers-less-protection-patients-health-insurance" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851886v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.7682" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781580v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646802v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868096v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914826v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04868082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868134v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868160v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105957v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9i0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868188v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868199v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914836v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Arnhold" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>