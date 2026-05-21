--- v2 (2026-05-21)
+++ v3 (2026-05-21)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E13E764"/>
+    <w:nsid w:val="A05F0CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>