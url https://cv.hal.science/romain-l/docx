--- v0 (2026-04-10)
+++ v1 (2026-05-17)
@@ -1657,346 +1657,346 @@
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Yakushiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 118 (12), </w:t>
+              <w:t xml:space="preserve">, 2021, 118 (12), pp.122401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0040874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04485423v1</w:t>
+                <w:t xml:space="preserve">hal-03945232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-Controlled Reconfigurable Magnonic Crystal at the Sub-micrometer Scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Garcia</w:t>
+                <w:t xml:space="preserve">Spin–torque dynamics for noise reduction in vortex-based sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Jotta Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Wittrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumito Tsunegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Yakushiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACSNANO.1C00499⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0040874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375819v1</w:t>
+                <w:t xml:space="preserve">cea-04485423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin–torque dynamics for noise reduction in vortex-based sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kay Yakushiji</w:t>
+                <w:t xml:space="preserve">Voltage-Controlled Reconfigurable Magnonic Crystal at the Sub-micrometer Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Merbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Boventer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Haspot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0040874⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), pp.9775-9781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACSNANO.1C00499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945232v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for spin current driven Bose-Einstein condensation of magnons</w:t>
               </w:r>
@@ -3080,260 +3080,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of circulating cavity magnon polaritons in a compact geometry resonator</w:t>
+                <w:t xml:space="preserve">Modelling a 3-Port Network in Cavity Magnonics for Nonreciprocal RF Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourcin</w:t>
+                <w:t xml:space="preserve">Romain Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Bourhill</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Boventer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sète, France. , 2023</w:t>
+              <w:t xml:space="preserve">Magnonics 2023, international conferences on fundamentals and applications of magnons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295922v1</w:t>
+                <w:t xml:space="preserve">hal-04213525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling a 3-Port Network in Cavity Magnonics for Nonreciprocal RF Devices</w:t>
+                <w:t xml:space="preserve">Generation of circulating cavity magnon polaritons in a compact geometry resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bourhill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lebrun</w:t>
+                <w:t xml:space="preserve">David Spenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Castel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Dekadjevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnonics 2023, international conferences on fundamentals and applications of magnons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Touquet, France</w:t>
+              <w:t xml:space="preserve">21ème Colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sète, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213525v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4070,51 +4070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mi&#269;ica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wright" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massabeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ayari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rongione" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202506031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kolej&#225;k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Silber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Ballada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2025.3559074" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massabeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pezo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miljevic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mi&#269;ica" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lezier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Postava" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2023-0807" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146914v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baringthon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. She" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202301124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gueckstock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattern" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gomonay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37509-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480953v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhankar Das" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. X. Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33520-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03674319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawecker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Markou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079955" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidi El Valli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iurchuk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lezier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bendjeddou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073902" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146895v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fragkos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xenogiannopoulou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202102061" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699963v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merbouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya El Kanj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kohl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.114402" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04485423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wittrock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumito Tsunegi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Yakushiji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040874" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haspot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSNANO.1C00499" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Divinskiy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merbouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Demidov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Nikolaev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Soumah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26790-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Dang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baez Flores" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Q. To" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022369" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kreissig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Protze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merazzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976337" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenkins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsunegi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bortolotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.295" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talatchian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Merazzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972346" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01365739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abreu Araujo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Belanovsky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Skirdkov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Zvezdin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Zvezdin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.045419" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065895v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamadeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locatelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.&#8201;v. Naletov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.257201" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kubota" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900743" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ardisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourcin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourhill" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spenato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dekadjevi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Dang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370995" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purbawati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calafora" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murapaka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talatchian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cyrille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000197" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mi&#269;ica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wright" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massabeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ayari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rongione" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202506031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kolej&#225;k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Silber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Ballada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2025.3559074" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massabeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pezo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miljevic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mi&#269;ica" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lezier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Postava" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2023-0807" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146914v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baringthon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. She" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202301124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gueckstock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattern" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gomonay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37509-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480953v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhankar Das" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. X. Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33520-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03674319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawecker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Markou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishnia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079955" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidi El Valli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iurchuk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lezier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bendjeddou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073902" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146895v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fragkos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xenogiannopoulou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202102061" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699963v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merbouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya El Kanj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kohl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.114402" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wittrock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumito Tsunegi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Yakushiji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040874" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04485423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haspot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSNANO.1C00499" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Divinskiy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merbouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Demidov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Nikolaev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Soumah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26790-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Dang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baez Flores" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Q. To" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022369" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kreissig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Protze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merazzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976337" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenkins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grimaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsunegi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bortolotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2015.295" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talatchian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Merazzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972346" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01365739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abreu Araujo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Belanovsky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Skirdkov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Zvezdin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Zvezdin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.045419" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065895v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamadeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locatelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.&#8201;v. Naletov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.257201" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kubota" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900743" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ardisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295922v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourcin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourhill" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spenato" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dekadjevi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Dang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370995" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purbawati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calafora" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murapaka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talatchian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cyrille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000197" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>