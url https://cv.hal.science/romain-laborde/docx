--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -106,404 +106,404 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From theory to practice: Data minimisation and technical review of verifiable credentials under the GDPR</w:t>
+                <w:t xml:space="preserve">Enhancing the ACME protocol to automate the management of all X.509 web certificates (Extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qifan Yang</w:t>
+                <w:t xml:space="preserve">David Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Lepore</w:t>
+                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Eynard</w:t>
+                <w:t xml:space="preserve">David Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">April Rains Reyes Maramara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Law &amp; Security Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clsr.2025.106138⟩</w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, pp.108106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2025.108106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250812v1</w:t>
+                <w:t xml:space="preserve">hal-05242431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the ACME protocol to automate the management of all X.509 web certificates (Extended version)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AutoRoC-DBSCAN: Automatic tuning of DBSCAN to detect malicious DNS tunnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
+                <w:t xml:space="preserve">Thi Quynh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chadwick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Laborde</w:t>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">April Rains Reyes Maramara</w:t>
+                <w:t xml:space="preserve">Arnaud Oglaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mounsif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2025.108106⟩</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (3-4), pp.227-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-024-01025-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242431v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoRoC-DBSCAN: Automatic tuning of DBSCAN to detect malicious DNS tunnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Quynh Nguyen</w:t>
+                <w:t xml:space="preserve">From theory to practice: Data minimisation and technical review of verifiable credentials under the GDPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qifan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Lepore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mounsif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (3-4), pp.227-249. </w:t>
+              <w:t xml:space="preserve">Computer Law &amp; Security Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, pp.106138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-024-01025-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clsr.2025.106138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522675v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CheatGuard: A cybersecurity inspired anti-cheating platform for higher education</w:t>
               </w:r>
@@ -619,51 +619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RootAsRole: a security module to manage the administrative privileges for Linux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -753,103 +753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Validation of Web X.509 Certificates by TLS interception products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Venant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (1), pp.227 - 242. </w:t>
@@ -1030,77 +1030,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sravani Teja Bulusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cybersecurity and Privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (3), pp.422-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1147,90 +1147,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A situation-driven framework for dynamic security management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74 (3-4), pp.185-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1290,77 +1290,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Venant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (4), pp.14-20. </w:t>
@@ -1398,51 +1398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust management for public key infrastructures: implementing the X.509 trust broker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1450,51 +1450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Security and communication networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vol. 2017 (ID 6907146), pp. 1-23. </w:t>
@@ -1532,90 +1532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for managing Android permissions: learning users' preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1701,51 +1701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Chamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1792,51 +1792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KAPUER: A Decision Support System for Privacy Policies Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1896,51 +1896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KAPUER : un assistant à l'écriture de politiques d'autorisation pour la protection de la vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1994,256 +1994,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on addressing privacy together with quality of context for context management in the Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+                <w:t xml:space="preserve">Gestion des habilitations : modèles et architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.35-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285786v1</w:t>
+                <w:t xml:space="preserve">hal-03466870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des habilitations : modèles et architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Barrère</w:t>
+                <w:t xml:space="preserve">A survey on addressing privacy together with quality of context for context management in the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Oglaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1-2), pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-013-0387-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466870v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2313,51 +2313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Canavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rütschlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Symposium on Research in Computer Security (ESORICS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
@@ -2380,3737 +2380,3746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game of Zones: An Automated Intent-Based Network Micro-segmentation Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Canavese</w:t>
+                <w:t xml:space="preserve">Towards Green Security in IoT: A Taxonomy of Energy Measurement Techniques for IoT Security Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yacine Touahria Miliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Laraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th IEEE/IFIP Network Operations and Management Symposium (NOMS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Honolulu, HI, United States</w:t>
+              <w:t xml:space="preserve">STGC 2025 : The International Symposium on Sustainable Systems Technologies and Green Computing (STGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948011v1</w:t>
+                <w:t xml:space="preserve">hal-05289803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GReAT-BeD: Graph Rewriting for Activity Tracking and (Malicious) Behaviour Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Verdier</w:t>
+                <w:t xml:space="preserve">XCId : An SSI-Based Cross-Cloud Identity Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Ben Haj Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Canavese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Communications and Network Security (IEEE CNS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CNS66487.2025.11195041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250781v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Green Security in IoT: A Taxonomy of Energy Measurement Techniques for IoT Security Mechanisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Game of Zones: An Automated Intent-Based Network Micro-segmentation Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Canavese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Laraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Laborde</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STGC 2025 : The International Symposium on Sustainable Systems Technologies and Green Computing (STGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">38th IEEE/IFIP Network Operations and Management Symposium (NOMS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Honolulu, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289803v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XCId : An SSI-Based Cross-Cloud Identity Wallet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Amine Ben Haj Salah</w:t>
+                <w:t xml:space="preserve">GReAT-BeD: Graph Rewriting for Activity Tracking and (Malicious) Behaviour Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Communications and Network Security (IEEE CNS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250789v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity management in cross-cloud environments: Towards self-sovereign identities using current solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Amine Ben Haj Salah</w:t>
+                <w:t xml:space="preserve">DID U Misbehave? A New Dataset for In-Depth Understanding of Inconspicuous Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Laraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Afonso Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of CRISIS 2024 - The 19th International Conference on Risks and Security of Internet and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 8th Cyber Security in Networking Conference (CSNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. pp.205-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNet64211.2024.10851723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668399v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model For Assessing The Adherence of E-Identity Solutions To Self-Sovereign Identity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Secure Deployment with Ansible: A Focus on Least Privilege and Automation for Linux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Lepore</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rutschle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12nd World Conference on Information Systems and Technologies (WorldCist 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Advances in Secure Software Deployments (ASOD 2024) at the19th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria. pp.56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3664476.3670929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558484v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DID U Misbehave? A New Dataset for In-Depth Understanding of Inconspicuous Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Verdier</w:t>
+                <w:t xml:space="preserve">A Model For Assessing The Adherence of E-Identity Solutions To Self-Sovereign Identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Lepore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Macilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 8th Cyber Security in Networking Conference (CSNet)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12nd World Conference on Information Systems and Technologies (WorldCist 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lodz University of Technology, Mar 2024, Lodz, Poland. à paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957256v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Secure Deployment with Ansible: A Focus on Least Privilege and Automation for Linux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddie Billoir</w:t>
+                <w:t xml:space="preserve">Identity management in cross-cloud environments: Towards self-sovereign identities using current solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Ben Haj Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Advances in Secure Software Deployments (ASOD 2024) at the19th International Conference on Availability, Reliability and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of CRISIS 2024 - The 19th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663452v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the ACME Protocol to Automate the Management of All X.509 Web Certificates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alexis Córdova Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">April Maramara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th IFIP International Conference on ICT Systems Security and Privacy Protection (SEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Poznan, Poland. pp.265-278, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-56326-3_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aligning eIDAS and Trust Over IP: A Mapping Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Lepore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Trust, Privacy &amp; Security in Digital Business (Trustbus 2024) @ ARES 2024 : 19th International Conference on Availability, Reliability and Secu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.1--9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3664476.3670919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 45 of the eIDAS Directive Unveils the need to implement the X.509 4-cornered trust model for the WebPKI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Taj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrustBus@ARES 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna Austria, France. pp.1-11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3664476.3670900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACME Protocol to Automate the Management of All X.509 Web Certificates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alexis Córdova Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">April Rains Reyes Maramara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Conference on Information Security and Privacy Protection (IFIP SEC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Federation for Information Processing (IFIP); Poznan Supercomputing and Networking Center (PSNC), Jun 2023, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing the Principle of Least Privilege Using Linux Capabilities: Challenges and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rütschlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Cyber Security in Networking Conference (CSNet 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Communications Society, Oct 2023, Montréal, Canada. pp.130--136, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNet59123.2023.10339753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Reliable Collaborative Data Processing Ecosystems: Survey on Data Quality Criteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Sahi</w:t>
+                <w:t xml:space="preserve">Est-il difficile de respecter le principe de moindre privilège sur Linux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rütschlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Computational Science and Engineering (CSE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2023, Exeter, United Kingdom. à paraître</w:t>
+              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287970v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il difficile de respecter le principe de moindre privilège sur Linux ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddie Billoir</w:t>
+                <w:t xml:space="preserve">Towards Reliable Collaborative Data Processing Ecosystems: Survey on Data Quality Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Sahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Sibilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t>
+              <w:t xml:space="preserve">26th IEEE International Conference on Computational Science and Engineering (CSE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2023, Exeter, United Kingdom. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103463v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SLAHP in the face of DLL Search Order Hijacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Ubiquitous Security (UbiSec 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Exeter, United Kingdom. pp.177--190, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-1274-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoRoC-DBSCAN: Automatic Tuning of DBSCAN to Detect Malicious DNS Tunnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Quynh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mounsif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Emerging Information Security and Applications (EISA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Wuhan, China. pp.126-144, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23098-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Interplay Between Policy and Technology in Metaverses: Towards Seamless Avatar Interoperability Using Self-Sovereign Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Lepore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Metaverse Computing, Networking and Applications (MetaCom 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2023, Kyoto, Japan. pp.418-422, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetaCom57706.2023.00080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RootAsRole: Towards a Secure Alternative to sudo/su Commands for Home Users and SME Administrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Venant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th IFIP International Conference on ICT Systems Security and Privacy Protection (SEC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP : International Federation for Information Processing, Jun 2021, Oslo, Norway. pp.196-209, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78120-0_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic security management driven by situations: An Exploratory analysis of logs for the identification of security situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darine Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Cyber Security in Networking Conference (CSNet 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Quito, Ecuador. pp.66, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSNet47905.2019.9108976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A User-Centric Identity Management Framework based on the W3C Verifiable Credentials and the FIDO Universal Authentication Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE Consumer Communications and Networking Conference (CCNC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Situation-based IT Management During Natural Disaster Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maleerat Sodanil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatahairat Ketneechairat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourteenth International Conference on Emerging Security Information, Systems and Technologie (SECUREWARE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting abnormal DNS traffic using unsupervised machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Quynh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Qu’hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Cyber Security in Networking Conference: Cyber Security in Networking (CSNet 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Communications Society, Oct 2020, Lausanne, Switzerland. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSNet50428.2020.9265466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Know Your Customer: Opening a New Bank Account Online Using UAAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE Consumer Communications and Networking Conference (CCNC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic-based Methodology to Help Security Architects in Eliciting High-Level Network Security Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sravani Teja Bulusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.1610-1619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing Advanced Persistent Threats Using a Multi-agent System Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sravani Teja Bulusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber Security in Networking Conference (CSNet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rio de Janeiro, Brazil. pp.0, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNET.2017.8241997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying a requirement engineering based approach to evaluate the security requirements engineering methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sravani Teja Bulusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC 2018: The 33th ACM/SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1316-1318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Security Requirements Engineering Methodology Should I Choose?: Towards a Requirements Engineering-based Evaluation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sravani Teja Bulusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Availability, Reliability and Security (ARES 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Reggio Calabria, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eGovernment Security Requirements: Managing Obligations and Authorizations Inconsistencies with XACMLv3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Yonis Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Security and Management (SAM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Las Vegas, United States. pp.89-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the weaving of the characteristics of good security requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sravani Teja Bulusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Risks and Security of Internet and Systems (CRISIS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp. 60-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLS Connection Validation by Web Browsers: Why do Web Browsers still not agree?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6118,353 +6127,353 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st IEEE Annual Computer Software and Applications Conference (COMPSAC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Turin, Italy. pp. 665-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recommender-based system for assisting non technical users in managing Android permissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Availability, Reliability and Security (ARES 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Salzburg, Austria. pp. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ANR INCOME, processus et outils logiciels pour des gestionnaires de contexte au dessus de l'Internet des objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UBIMOB 2016 : 11èmes journées francophones Mobilité et Ubiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.1 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can I Trust an X.509 Certificate? an Analysis of the Existing Trust Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6472,1330 +6481,1330 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st IEEE Conference on Local Computer Networks (LCN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp. 531-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficulties to enforce your privacy preferences on Android? Kapuer will help you</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Demonstration of KAPUER: A privacy policy manager on Android</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE Consumer Communications and Networking Conference (CCNC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Las Vegas, United States. pp. 315-316</w:t>
+              <w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Las Vegas, United States. pp. 282-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484993v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of KAPUER: A privacy policy manager on Android</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Difficulties to enforce your privacy preferences on Android? Kapuer will help you</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Las Vegas, United States. pp. 282-283</w:t>
+              <w:t xml:space="preserve">13th IEEE Consumer Communications and Networking Conference (CCNC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Las Vegas, United States. pp. 315-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484991v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification and Enforcement of Dynamic Authorization Policies oriented by Situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bashar Kabbani</w:t>
+                <w:t xml:space="preserve">Projet INCOME : INfrastructure de gestion de COntexte Multi-Echelle pour l'Internet des Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lavinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFIP International Conference on New Technologies, Mobility and Security (NTMS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Francophone sur les Architectures Logicielles (CAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp. 1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230724v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet INCOME : INfrastructure de gestion de COntexte Multi-Echelle pour l'Internet des Objets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Desprats</w:t>
+                <w:t xml:space="preserve">Système d'aide à la décision pour la protection des données de vie privée de l'utilisateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Oglaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur les Architectures Logicielles (CAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp. 1-2</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133334v1</w:t>
+                <w:t xml:space="preserve">hal-00946424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'aide à la décision pour la protection des données de vie privée de l'utilisateur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An adaptive XACMLv3 policy enforcement point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Kabbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 38th International Workshop on Adaptive Systems for Communication Networks 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Västerås, Sweden. pp.620--625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMPSACW.2014.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946424v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive XACMLv3 policy enforcement point</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specification and Enforcement of Dynamic Authorization Policies oriented by Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Kabbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 38th International Workshop on Adaptive Systems for Communication Networks 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IFIP International Conference on New Technologies, Mobility and Security (NTMS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP: International Federation for Information Processing, Mar 2014, Dubaï, United Arab Emirates. pp.1--6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2014.6814050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMPSACW.2014.104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03252261v1</w:t>
+                <w:t xml:space="preserve">hal-03230724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du concept de confiance pour les infrastructures à clés publiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
+                <w:t xml:space="preserve">Managing Break-The-Glass using Situation-oriented authorizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Kabbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque francophone Gestion de REseaux et de Services (GRES 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">9ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information - SAR-SSI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or (Lyon), France, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665056v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Break-The-Glass using Situation-oriented authorizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bashar Kabbani</w:t>
+                <w:t xml:space="preserve">KAPUER: A Decision Support System for Protecting Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Oglaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information - SAR-SSI 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference Group Decision and Negotiation (GDN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.100-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07179-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120112v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KAPUER: A Decision Support System for Protecting Privacy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+                <w:t xml:space="preserve">Etude du concept de confiance pour les infrastructures à clés publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Group Decision and Negotiation (GDN 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Colloque francophone Gestion de REseaux et de Services (GRES 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080895v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de contexte multi-échelle pour l'Internet des objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées francophones Mobilité et Ubiquité (UBIMOB 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sophia Antipolis, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Authorization as a Service: A Study of the XACML Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Communications and Networking Symposium (CNS 2013) @ 2013 Spring Simulation Multi-Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM Special Interest Group on Simulation and Modeling, Apr 2013, San Diego, CA, United States. pp.55-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authorization policies: Using Decision Support System for context-aware protection of user's private data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7810,203 +7819,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on UbiSafe Computing - TrustCom 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp. 1639-1644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PKI Interoperability: Still an Issue? A Solution in the X.509 Realm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Conference on Information Security Education (WISE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Auckland, New Zealand. pp.68-82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-39377-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification Method for Analyzing Fine Grained Network Security Mechanism Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8015,365 +8024,365 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamoun Maroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Symposium on Security Analytics and Automation 2013 (SafeConfig 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Washington, D.C., United States. pp.483-487, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CNS.2013.6682764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCOME - Multi-scale context management for the internet of things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Joint Conference on Ambient Intelligence (AML 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Pise, Italy. pp.338-347, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-34898-3_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet INCOME : INfrastructure de gestion de COntexte Multi-Échelle pour l'Internet des Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ubimob 2012 : 8èmes journées francophones Mobilité et Ubiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.46-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8383,159 +8392,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2020 4th Cyber Security in Networking Conference (CSNet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ghernaouti-Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Cyber Security in Networking Conference: Cyber Security in Networking (CSNet 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE: Institute of Electrical and Electronics Engineers, 2020, 978-0-7381-4292-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSNet50428.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8545,159 +8554,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations and practice of security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Garcia-Alfaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12056, 408 p., 2020, Lecture Notes in Computer Science book series (LNCS), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-45371-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8707,160 +8716,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité numérique en construction. Quels enjeux et quels modèles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Macilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Comandè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alliance Pour La Confiance Numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 572 p., 2024, Rencontres européennes, 978-2802774044</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8870,91 +8879,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT Security threats and risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8973,51 +8982,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9027,143 +9036,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition summary to X.509 committee: Adding the Role of technical and juridical expert to X.509 trust model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9173,389 +9182,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an architecture for managing security under the EU Cyber Resilience Act</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Canavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afonso Ferreira</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence Systems in the European Union: Guidelines and Architectures for Compliance-by-Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Canavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afonso Ferreira</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing e-identity solutions according to Self-Sovereign Identity: application to eIDAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Lepore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Macilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Design and Deliver Courses for Higher Education in the AI Era: Insights from Exam Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Taj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9589,51 +9598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9643,517 +9652,517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CyberSec4Europe D3.21 - Framework to design and implement adaptive security systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzubair Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Van Landuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cheminod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Kompara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] D3.21, University college Dublin; KU Leuven; Consiglio Nazionale delle Ricerche; University of Maribor; University of Piraeus Research Centre; IRIT - Institut de Recherche en Informatique de Toulouse; ATOS. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils intergiciels de gestion de contexte multiéchelle pour l'Internet des objets : rapport de fin du projet ANR INCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRIT. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils intergiciels de gestion de contexte multi-échelle pour l'Internet des objets : programme scientifique du projet ANR INCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR–2014–11–FR, IRIT : Institut de recherche en Informatique de toulouse. 2014, pp.1-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of network management and security. Contrat AIRSYS - IFAU (IP for Avionic Users)- Rapport de Lot 2.2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Sibilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balbiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] IRIT : Institut de Recherche en Informatique de Toulouse. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10163,105 +10172,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la gestion de la sécurité des infrastructures virtuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Université Toulouse 3 Paul Sabatier, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01524399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10408,51 +10417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lepore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Eynard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clsr.2025.106138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Samer Wazan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadwick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Rains Reyes Maramara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benzekri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Oglaza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mounsif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01025-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Taj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifan Waktole Dadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samer Wazan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Shoufan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13705-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Billoir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Chadwick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaiiali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102983" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2020.3000595" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Grigoriadis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Verdier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Kotzanikolaou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22010238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sravani Teja Bulusu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcp1030022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barr&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0673-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.001.1900020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6907146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-017-0065-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Khoury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Chamoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2014.066378" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40745-014-0027-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.19.6.89-115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285786v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0387-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Canavese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#252;tschl&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Laraba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Touahria Miliani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kandi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ben Haj Salah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558484v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Macilotti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957256v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851723" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rutschle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670929" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexis C&#243;rdova Morales" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Maramara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56326-3_19" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670919" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670900" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet59123.2023.10339753" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287970v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sahi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-1274-8_12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23098-1_8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaCom57706.2023.00080" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifip.hal.science/hal-03345757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78120-0_13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Rammal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet47905.2019.9108976" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045440" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023380v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleerat Sodanil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatahairat Ketneechairat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Qu&#8217;hen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet50428.2020.9265466" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942773v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045148" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNET.2017.8241997" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625471v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yonis Omar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873806v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682972v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484993v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230724v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Kabbani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2014.6814050" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252261v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2014.104" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120112v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080895v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07179-4_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463660v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barrere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39377-8_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamoun Maroun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2013.6682764" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184958v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ghernaouti-H&#233;lie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet50428.2020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Gong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45371-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574168v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Comand&#232;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bravo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliance Pour La Confiance Num&#233;rique" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-identite-numerique-construction-9782802774044.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417339v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902193v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794994v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04185157v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168693v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762517v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzubair Hassan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Van Landuyt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pasquale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cheminod" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kompara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002026v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01524399v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Samer Wazan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadwick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Rains Reyes Maramara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benzekri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Oglaza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mounsif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01025-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lepore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Eynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clsr.2025.106138" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Taj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifan Waktole Dadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samer Wazan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Shoufan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13705-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Billoir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Chadwick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaiiali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102983" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2020.3000595" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Grigoriadis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Verdier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Kotzanikolaou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22010238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sravani Teja Bulusu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcp1030022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barr&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0673-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.001.1900020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6907146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-017-0065-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Khoury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Chamoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2014.066378" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40745-014-0027-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.19.6.89-115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0387-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Canavese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#252;tschl&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Touahria Miliani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kandi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Laraba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ben Haj Salah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS66487.2025.11195041" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250781v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957256v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851723" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rutschle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670929" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558484v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Macilotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexis C&#243;rdova Morales" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Maramara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56326-3_19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663453v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670919" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet59123.2023.10339753" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sahi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-1274-8_12" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23098-1_8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaCom57706.2023.00080" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifip.hal.science/hal-03345757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78120-0_13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Rammal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet47905.2019.9108976" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930106v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045440" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleerat Sodanil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatahairat Ketneechairat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Qu&#8217;hen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet50428.2020.9265466" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045148" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNET.2017.8241997" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625471v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yonis Omar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873806v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946424v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Kabbani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2014.104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2014.6814050" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120112v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080895v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07179-4_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665056v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084419v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148292v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barrere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39377-8_8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamoun Maroun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2013.6682764" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ghernaouti-H&#233;lie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet50428.2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Gong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45371-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Comand&#232;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bravo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliance Pour La Confiance Num&#233;rique" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-identite-numerique-construction-9782802774044.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417339v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902193v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04185157v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168693v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762517v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzubair Hassan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Van Landuyt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pasquale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cheminod" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kompara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002026v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01524399v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>