--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -747,278 +747,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Validation of Web X.509 Certificates by TLS interception products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
+                <w:t xml:space="preserve">An Adaptive, Situation-Based Risk Assessment and Security Enforcement Framework for the Maritime Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Grigoriadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayiotis Kotzanikolaou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDSC.2020.3000595⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cyber Situational Awareness in Computer Networks, 22 (1), pp.238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22010238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863329v1</w:t>
+                <w:t xml:space="preserve">hal-03505045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive, Situation-Based Risk Assessment and Security Enforcement Framework for the Maritime Sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christos Grigoriadis</w:t>
+                <w:t xml:space="preserve">On the Validation of Web X.509 Certificates by TLS interception products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonin Verdier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panayiotis Kotzanikolaou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Venant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Cyber Situational Awareness in Computer Networks, 22 (1), pp.238. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.227 - 242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22010238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDSC.2020.3000595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505045v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodological Approach to Evaluate Security Requirements Engineering Methodologies: Application to the IREHDO2 Project Context</w:t>
               </w:r>
@@ -1303,51 +1303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Venant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1994,256 +1994,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des habilitations : modèles et architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Barrère</w:t>
+                <w:t xml:space="preserve">A survey on addressing privacy together with quality of context for context management in the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Oglaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1-2), pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-013-0387-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466870v1</w:t>
+                <w:t xml:space="preserve">hal-01285786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on addressing privacy together with quality of context for context management in the Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+                <w:t xml:space="preserve">Gestion des habilitations : modèles et architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.35-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-013-0387-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01285786v1</w:t>
+                <w:t xml:space="preserve">hal-03466870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2255,666 +2255,666 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Root, No Problem: Automating Linux Least Privilege and Securing Ansible Deployments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddie Billoir</w:t>
+                <w:t xml:space="preserve">Towards Green Security in IoT: A Taxonomy of Energy Measurement Techniques for IoT Security Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yacine Touahria Miliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Laraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Symposium on Research in Computer Security (ESORICS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">STGC 2025 : The International Symposium on Sustainable Systems Technologies and Green Computing (STGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250799v1</w:t>
+                <w:t xml:space="preserve">hal-05289803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Green Security in IoT: A Taxonomy of Energy Measurement Techniques for IoT Security Mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XCId : An SSI-Based Cross-Cloud Identity Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Ben Haj Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Canavese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STGC 2025 : The International Symposium on Sustainable Systems Technologies and Green Computing (STGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Communications and Network Security (IEEE CNS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CNS66487.2025.11195041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289803v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XCId : An SSI-Based Cross-Cloud Identity Wallet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Amine Ben Haj Salah</w:t>
+                <w:t xml:space="preserve">Game of Zones: An Automated Intent-Based Network Micro-segmentation Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Canavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniele Canavese</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Laraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Communications and Network Security (IEEE CNS 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">38th IEEE/IFIP Network Operations and Management Symposium (NOMS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Honolulu, HI, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250789v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game of Zones: An Automated Intent-Based Network Micro-segmentation Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Canavese</w:t>
+                <w:t xml:space="preserve">GReAT-BeD: Graph Rewriting for Activity Tracking and (Malicious) Behaviour Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Afonso Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th IEEE/IFIP Network Operations and Management Symposium (NOMS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Honolulu, HI, United States</w:t>
+              <w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948011v1</w:t>
+                <w:t xml:space="preserve">hal-05250781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GReAT-BeD: Graph Rewriting for Activity Tracking and (Malicious) Behaviour Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Verdier</w:t>
+                <w:t xml:space="preserve">No Root, No Problem: Automating Linux Least Privilege and Securing Ansible Deployments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Canavese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rütschlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">30th European Symposium on Research in Computer Security (ESORICS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250781v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DID U Misbehave? A New Dataset for In-Depth Understanding of Inconspicuous Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Laraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3130,51 +3130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Macilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3216,103 +3216,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity management in cross-cloud environments: Towards self-sovereign identities using current solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Amine Ben Haj Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afonso Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of CRISIS 2024 - The 19th International Conference on Risks and Security of Internet and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3686,168 +3686,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACME Protocol to Automate the Management of All X.509 Web Certificates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David W. Chadwick</w:t>
+                <w:t xml:space="preserve">A SLAHP in the face of DLL Search Order Hijacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference on Information Security and Privacy Protection (IFIP SEC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Ubiquitous Security (UbiSec 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Exeter, United Kingdom. pp.177--190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-1274-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278136v1</w:t>
+                <w:t xml:space="preserve">hal-04278110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing the Principle of Least Privilege Using Linux Capabilities: Challenges and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3856,739 +3848,747 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rütschlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Cyber Security in Networking Conference (CSNet 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Communications Society, Oct 2023, Montréal, Canada. pp.130--136, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNet59123.2023.10339753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il difficile de respecter le principe de moindre privilège sur Linux ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddie Billoir</w:t>
+                <w:t xml:space="preserve">Towards Reliable Collaborative Data Processing Ecosystems: Survey on Data Quality Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Sahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rütschlé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Sibilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t>
+              <w:t xml:space="preserve">26th IEEE International Conference on Computational Science and Engineering (CSE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2023, Exeter, United Kingdom. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103463v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Reliable Collaborative Data Processing Ecosystems: Survey on Data Quality Criteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Sahi</w:t>
+                <w:t xml:space="preserve">Est-il difficile de respecter le principe de moindre privilège sur Linux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rütschlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Computational Science and Engineering (CSE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2023, Exeter, United Kingdom. à paraître</w:t>
+              <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287970v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SLAHP in the face of DLL Search Order Hijacking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Verdier</w:t>
+                <w:t xml:space="preserve">AutoRoC-DBSCAN: Automatic Tuning of DBSCAN to Detect Malicious DNS Tunnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Quynh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Oglaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mounsif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Ubiquitous Security (UbiSec 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium on Emerging Information Security and Applications (EISA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Wuhan, China. pp.126-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23098-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-1274-8_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04278110v1</w:t>
+                <w:t xml:space="preserve">hal-04251768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoRoC-DBSCAN: Automatic Tuning of DBSCAN to Detect Malicious DNS Tunnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Interplay Between Policy and Technology in Metaverses: Towards Seamless Avatar Interoperability Using Self-Sovereign Identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Lepore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Emerging Information Security and Applications (EISA 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Metaverse Computing, Networking and Applications (MetaCom 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Kyoto, Japan. pp.418-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetaCom57706.2023.00080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-23098-1_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04251768v1</w:t>
+                <w:t xml:space="preserve">hal-04251837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interplay Between Policy and Technology in Metaverses: Towards Seamless Avatar Interoperability Using Self-Sovereign Identity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ACME Protocol to Automate the Management of All X.509 Web Certificates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alexis Córdova Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">April Rains Reyes Maramara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Metaverse Computing, Networking and Applications (MetaCom 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th International Conference on Information Security and Privacy Protection (IFIP SEC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation for Information Processing (IFIP); Poznan Supercomputing and Networking Center (PSNC), Jun 2023, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MetaCom57706.2023.00080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04251837v1</w:t>
+                <w:t xml:space="preserve">hal-04278136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RootAsRole: Towards a Secure Alternative to sudo/su Commands for Home Users and SME Administrators</w:t>
               </w:r>
@@ -4600,51 +4600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Venant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4698,307 +4698,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic security management driven by situations: An Exploratory analysis of logs for the identification of security situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting abnormal DNS traffic using unsupervised machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Quynh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darine Rammal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Barrère</w:t>
+                <w:t xml:space="preserve">Bruno Qu’hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Cyber Security in Networking Conference (CSNet 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Quito, Ecuador. pp.66, </w:t>
+              <w:t xml:space="preserve">4th Cyber Security in Networking Conference: Cyber Security in Networking (CSNet 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Communications Society, Oct 2020, Lausanne, Switzerland. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNet47905.2019.9108976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSNet50428.2020.9265466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942298v1</w:t>
+                <w:t xml:space="preserve">hal-03184957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A User-Centric Identity Management Framework based on the W3C Verifiable Credentials and the FIDO Universal Authentication Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic security management driven by situations: An Exploratory analysis of logs for the identification of security situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE Consumer Communications and Networking Conference (CCNC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045440⟩</w:t>
+              <w:t xml:space="preserve">3rd Cyber Security in Networking Conference (CSNet 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Quito, Ecuador. pp.66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSNet47905.2019.9108976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930106v1</w:t>
+                <w:t xml:space="preserve">hal-02942298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Situation-based IT Management During Natural Disaster Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5007,220 +4990,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maleerat Sodanil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatahairat Ketneechairat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourteenth International Conference on Emerging Security Information, Systems and Technologie (SECUREWARE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting abnormal DNS traffic using unsupervised machine learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A User-Centric Identity Management Framework based on the W3C Verifiable Credentials and the FIDO Universal Authentication Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Oglaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Cyber Security in Networking Conference: Cyber Security in Networking (CSNet 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Communications Society, Oct 2020, Lausanne, Switzerland. pp.1-8, </w:t>
+              <w:t xml:space="preserve">17th IEEE Consumer Communications and Networking Conference (CCNC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Las Vegas, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSNet50428.2020.9265466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC46108.2020.9045440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184957v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Know Your Customer: Opening a New Bank Account Online Using UAAF</w:t>
               </w:r>
@@ -5706,63 +5706,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Security Requirements Engineering Methodology Should I Choose?: Towards a Requirements Engineering-based Evaluation Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sravani Teja Bulusu</w:t>
+                <w:t xml:space="preserve">eGovernment Security Requirements: Managing Obligations and Authorizations Inconsistencies with XACMLv3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Yonis Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5781,109 +5781,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Availability, Reliability and Security (ARES 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Reggio Calabria, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Conference on Security and Management (SAM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Las Vegas, United States. pp.89-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603703v1</w:t>
+                <w:t xml:space="preserve">hal-04109377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eGovernment Security Requirements: Managing Obligations and Authorizations Inconsistencies with XACMLv3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Yonis Omar</w:t>
+                <w:t xml:space="preserve">Towards the weaving of the characteristics of good security requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sravani Teja Bulusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5902,941 +5902,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security and Management (SAM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Las Vegas, United States. pp.89-95</w:t>
+              <w:t xml:space="preserve">International Conference on Risks and Security of Internet and Systems (CRISIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp. 60-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109377v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the weaving of the characteristics of good security requirements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sravani Teja Bulusu</w:t>
+                <w:t xml:space="preserve">TLS Connection Validation by Web Browsers: Why do Web Browsers still not agree?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Risks and Security of Internet and Systems (CRISIS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp. 60-74</w:t>
+              <w:t xml:space="preserve">41st IEEE Annual Computer Software and Applications Conference (COMPSAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Turin, Italy. pp. 665-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690137v1</w:t>
+                <w:t xml:space="preserve">hal-01873806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLS Connection Validation by Web Browsers: Why do Web Browsers still not agree?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which Security Requirements Engineering Methodology Should I Choose?: Towards a Requirements Engineering-based Evaluation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sravani Teja Bulusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David W. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IEEE Annual Computer Software and Applications Conference (COMPSAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Turin, Italy. pp. 665-674</w:t>
+              <w:t xml:space="preserve">12th International Conference on Availability, Reliability and Security (ARES 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Reggio Calabria, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873806v1</w:t>
+                <w:t xml:space="preserve">hal-02603703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recommender-based system for assisting non technical users in managing Android permissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Oglaza</w:t>
+                <w:t xml:space="preserve">How Can I Trust an X.509 Certificate? an Analysis of the Existing Trust Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Availability, Reliability and Security (ARES 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Salzburg, Austria. pp. 1-9</w:t>
+              <w:t xml:space="preserve">41st IEEE Conference on Local Computer Networks (LCN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp. 531-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682972v1</w:t>
+                <w:t xml:space="preserve">hal-01690136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ANR INCOME, processus et outils logiciels pour des gestionnaires de contexte au dessus de l'Internet des objets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Difficulties to enforce your privacy preferences on Android? Kapuer will help you</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Oglaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UBIMOB 2016 : 11èmes journées francophones Mobilité et Ubiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.1 - 7</w:t>
+              <w:t xml:space="preserve">13th IEEE Consumer Communications and Networking Conference (CCNC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Las Vegas, United States. pp. 315-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444756v1</w:t>
+                <w:t xml:space="preserve">hal-01484993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can I Trust an X.509 Certificate? an Analysis of the Existing Trust Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
+                <w:t xml:space="preserve">Demonstration of KAPUER: A privacy policy manager on Android</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IEEE Conference on Local Computer Networks (LCN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp. 531-534</w:t>
+              <w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Las Vegas, United States. pp. 282-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690136v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of KAPUER: A privacy policy manager on Android</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet ANR INCOME, processus et outils logiciels pour des gestionnaires de contexte au dessus de l'Internet des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Las Vegas, United States. pp. 282-283</w:t>
+              <w:t xml:space="preserve">UBIMOB 2016 : 11èmes journées francophones Mobilité et Ubiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.1 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484991v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficulties to enforce your privacy preferences on Android? Kapuer will help you</w:t>
+                <w:t xml:space="preserve">A recommender-based system for assisting non technical users in managing Android permissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE Consumer Communications and Networking Conference (CCNC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Las Vegas, United States. pp. 315-316</w:t>
+              <w:t xml:space="preserve">11th International Conference on Availability, Reliability and Security (ARES 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Salzburg, Austria. pp. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484993v1</w:t>
+                <w:t xml:space="preserve">hal-01682972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet INCOME : INfrastructure de gestion de COntexte Multi-Echelle pour l'Internet des Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7214,416 +7214,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Break-The-Glass using Situation-oriented authorizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bashar Kabbani</w:t>
+                <w:t xml:space="preserve">Etude du concept de confiance pour les infrastructures à clés publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information - SAR-SSI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or (Lyon), France, France. pp.0</w:t>
+              <w:t xml:space="preserve">10ème Colloque francophone Gestion de REseaux et de Services (GRES 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120112v1</w:t>
+                <w:t xml:space="preserve">hal-03665056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KAPUER: A Decision Support System for Protecting Privacy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+                <w:t xml:space="preserve">Managing Break-The-Glass using Situation-oriented authorizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Kabbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Group Decision and Negotiation (GDN 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information - SAR-SSI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or (Lyon), France, France. pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080895v1</w:t>
+                <w:t xml:space="preserve">hal-01120112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du concept de confiance pour les infrastructures à clés publiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
+                <w:t xml:space="preserve">KAPUER: A Decision Support System for Protecting Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Oglaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque francophone Gestion de REseaux et de Services (GRES 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference Group Decision and Negotiation (GDN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.100-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07179-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665056v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de contexte multi-échelle pour l'Internet des objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7659,138 +7659,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Authorization as a Service: A Study of the XACML Standard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PKI Interoperability: Still an Issue? A Solution in the X.509 Realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Barrère</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Communications and Networking Symposium (CNS 2013) @ 2013 Spring Simulation Multi-Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th World Conference on Information Security Education (WISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Auckland, New Zealand. pp.68-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39377-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084419v1</w:t>
+                <w:t xml:space="preserve">hal-01463660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authorization policies: Using Decision Support System for context-aware protection of user's private data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Oglaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7819,399 +7854,364 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on UbiSafe Computing - TrustCom 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp. 1639-1644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PKI Interoperability: Still an Issue? A Solution in the X.509 Realm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Samer Wazan</w:t>
+                <w:t xml:space="preserve">Spécification Method for Analyzing Fine Grained Network Security Mechanism Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Barrere</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David W. Chadwick</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamoun Maroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Conference on Information Security Education (WISE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Symposium on Security Analytics and Automation 2013 (SafeConfig 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Washington, D.C., United States. pp.483-487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CNS.2013.6682764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39377-8_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01463660v1</w:t>
+                <w:t xml:space="preserve">hal-04083309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification Method for Analyzing Fine Grained Network Security Mechanism Configurations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Authorization as a Service: A Study of the XACML Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chamoun Maroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium on Security Analytics and Automation 2013 (SafeConfig 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Communications and Networking Symposium (CNS 2013) @ 2013 Spring Simulation Multi-Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Simulation and Modeling, Apr 2013, San Diego, CA, United States. pp.55-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CNS.2013.6682764⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04083309v1</w:t>
+                <w:t xml:space="preserve">hal-04084419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCOME - Multi-scale context management for the internet of things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Joint Conference on Ambient Intelligence (AML 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Pise, Italy. pp.338-347, </w:t>
@@ -8249,103 +8249,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet INCOME : INfrastructure de gestion de COntexte Multi-Échelle pour l'Internet des Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ubimob 2012 : 8èmes journées francophones Mobilité et Ubiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.46-48</w:t>
@@ -9196,90 +9196,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an architecture for managing security under the EU Cyber Resilience Act</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Canavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afonso Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9297,90 +9297,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence Systems in the European Union: Guidelines and Architectures for Compliance-by-Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Canavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afonso Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9437,51 +9437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Macilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9572,51 +9572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhadi Shoufan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9788,103 +9788,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils intergiciels de gestion de contexte multiéchelle pour l'Internet des objets : rapport de fin du projet ANR INCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRIT. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9910,103 +9910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils intergiciels de gestion de contexte multi-échelle pour l'Internet des objets : programme scientifique du projet ANR INCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR–2014–11–FR, IRIT : Institut de recherche en Informatique de toulouse. 2014, pp.1-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10058,51 +10058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Sibilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balbiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10417,51 +10417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Samer Wazan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadwick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Rains Reyes Maramara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benzekri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Oglaza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mounsif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01025-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lepore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Eynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clsr.2025.106138" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Taj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifan Waktole Dadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samer Wazan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Shoufan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13705-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Billoir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Chadwick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaiiali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102983" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2020.3000595" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Grigoriadis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Verdier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Kotzanikolaou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22010238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sravani Teja Bulusu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcp1030022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barr&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0673-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.001.1900020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6907146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-017-0065-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Khoury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Chamoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2014.066378" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40745-014-0027-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.19.6.89-115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0387-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Canavese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#252;tschl&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Touahria Miliani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kandi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Laraba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ben Haj Salah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS66487.2025.11195041" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250781v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957256v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851723" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rutschle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670929" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558484v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Macilotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexis C&#243;rdova Morales" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Maramara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56326-3_19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663453v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670919" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet59123.2023.10339753" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sahi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-1274-8_12" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23098-1_8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaCom57706.2023.00080" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifip.hal.science/hal-03345757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78120-0_13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Rammal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet47905.2019.9108976" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930106v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045440" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleerat Sodanil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatahairat Ketneechairat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Qu&#8217;hen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet50428.2020.9265466" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045148" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNET.2017.8241997" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625471v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yonis Omar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873806v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946424v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Kabbani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2014.104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2014.6814050" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120112v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080895v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07179-4_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665056v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084419v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148292v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barrere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39377-8_8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamoun Maroun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2013.6682764" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ghernaouti-H&#233;lie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet50428.2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Gong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45371-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Comand&#232;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bravo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliance Pour La Confiance Num&#233;rique" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-identite-numerique-construction-9782802774044.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417339v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902193v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04185157v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168693v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762517v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzubair Hassan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Van Landuyt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pasquale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cheminod" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kompara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002026v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01524399v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Samer Wazan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadwick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Rains Reyes Maramara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benzekri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Oglaza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mounsif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01025-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifan Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lepore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Eynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clsr.2025.106138" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Taj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifan Waktole Dadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samer Wazan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Shoufan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13705-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Billoir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Chadwick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaiiali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2022.102983" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Grigoriadis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Verdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Kotzanikolaou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22010238" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2020.3000595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sravani Teja Bulusu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcp1030022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barr&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0673-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.001.1900020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6907146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-017-0065-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Khoury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Chamoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2014.066378" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40745-014-0027-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.19.6.89-115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285786v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0387-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Touahria Miliani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kandi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Laraba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ben Haj Salah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Canavese" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS66487.2025.11195041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#252;tschl&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957256v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851723" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rutschle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670929" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558484v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Macilotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexis C&#243;rdova Morales" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Maramara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56326-3_19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663453v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670919" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-1274-8_12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet59123.2023.10339753" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sahi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103463v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23098-1_8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaCom57706.2023.00080" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifip.hal.science/hal-03345757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78120-0_13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Qu&#8217;hen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet50428.2020.9265466" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Rammal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet47905.2019.9108976" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleerat Sodanil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatahairat Ketneechairat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930106v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045440" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC46108.2020.9045148" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNET.2017.8241997" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625471v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yonis Omar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873806v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690136v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484993v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682972v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946424v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Kabbani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2014.104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2014.6814050" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665056v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120112v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080895v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07179-4_11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barrere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39377-8_8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148292v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamoun Maroun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2013.6682764" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084419v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ghernaouti-H&#233;lie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet50428.2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Gong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia-Alfaro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45371-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Comand&#232;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bravo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliance Pour La Confiance Num&#233;rique" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-identite-numerique-construction-9782802774044.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417339v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902193v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04185157v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168693v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762517v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzubair Hassan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Van Landuyt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pasquale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cheminod" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kompara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002026v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01524399v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>