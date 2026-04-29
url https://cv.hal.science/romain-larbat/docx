--- v0 (2026-03-22)
+++ v1 (2026-04-29)
@@ -100,848 +100,848 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welcome Pathogens: Transient Heat Dampens Immune Responses to Acibenzolar‐ &amp;lt;i&amp;gt;S&amp;lt;/i&amp;gt; ‐Methyl in Apple Plants</w:t>
+                <w:t xml:space="preserve">Introducing furanocoumarin biosynthetic genes in tomato results in coumarins accumulation and impacts growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Chavonet</w:t>
+                <w:t xml:space="preserve">Alexandre Bouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao‐huynh Nguyen</w:t>
+                <w:t xml:space="preserve">Cloé Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Heintz</w:t>
+                <w:t xml:space="preserve">Gianni Galati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Cournol</w:t>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitka Široká</w:t>
+                <w:t xml:space="preserve">Aude Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.Early Access. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 367, pp.113106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.70256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2026.113106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382183v1</w:t>
+                <w:t xml:space="preserve">hal-05572696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Metabolomics Meets Quantitative Genetics: An Integrative Strategy to Elucidate Plant Resistance Mechanisms</w:t>
+                <w:t xml:space="preserve">Welcome Pathogens: Transient Heat Dampens Immune Responses to Acibenzolar‐ &amp;lt;i&amp;gt;S&amp;lt;/i&amp;gt; ‐Methyl in Apple Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Lapous</w:t>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
+                <w:t xml:space="preserve">Bao‐huynh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
+                <w:t xml:space="preserve">Christelle Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles‐eric Durel</w:t>
+                <w:t xml:space="preserve">Raphaël Cournol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐violette Lavoir</w:t>
+                <w:t xml:space="preserve">Jitka Široká</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.Early Access. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.70328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.70256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443704v1</w:t>
+                <w:t xml:space="preserve">hal-05382183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lineage‐specific patterns in the Moraceae family allow identification of convergent P450 enzymes involved in furanocoumarin biosynthesis</w:t>
+                <w:t xml:space="preserve">When Metabolomics Meets Quantitative Genetics: An Integrative Strategy to Elucidate Plant Resistance Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bouillé</w:t>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Larbat</w:t>
+                <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashmi Kumari</w:t>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Olry</w:t>
+                <w:t xml:space="preserve">Charles‐eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Charles</w:t>
+                <w:t xml:space="preserve">Anne‐violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 245 (5), pp.2085-2102. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.20381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.70328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126547v1</w:t>
+                <w:t xml:space="preserve">hal-05443704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic datasets of an apple progeny carrying resistance quantitative trait loci to apple scab before or after inoculation of the pathogen Venturia inaequalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Lapous</w:t>
+                <w:t xml:space="preserve">Lineage‐specific patterns in the Moraceae family allow identification of convergent P450 enzymes involved in furanocoumarin biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Magot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Denancé</w:t>
+                <w:t xml:space="preserve">Rashmi Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cattanéo</w:t>
+                <w:t xml:space="preserve">Alexandre Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111566⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245 (5), pp.2085-2102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.20381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069503v1</w:t>
+                <w:t xml:space="preserve">hal-05126547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a small gene family coding for putrescine hydroxycinnamoyltransferases, involved in phenolamide accumulation, in tomato</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Roumani</w:t>
+                <w:t xml:space="preserve">Metabolomic datasets of an apple progeny carrying resistance quantitative trait loci to apple scab before or after inoculation of the pathogen Venturia inaequalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hehn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cattanéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114271⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.111566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04872727v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing furanocoumarin biosynthetic genes in tomato results in coumarins accumulation and impacted growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cloé Villard</w:t>
+                <w:t xml:space="preserve">Functional characterization of a small gene family coding for putrescine hydroxycinnamoyltransferases, involved in phenolamide accumulation, in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianni Galati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marwa Roumani</w:t>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Fauvet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229, pp.114271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.07.07.663522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468120v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint effects of inter-specific and intra-specific diversity of tomato volatile profiles on antixenosis against Tuta absoluta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1031,51 +1031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Biological Properties of Individual Phenolamides and Phenolamide-Enriched Leaf Tomato Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1159,693 +1159,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant defences for enhanced integrated pest management in tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomics and Metabolomics Analyses Reveal High Induction of the Phenolamide Pathway in Tomato Plants Attacked by the Leafminer Tuta absoluta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Tortorici</w:t>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Biondi</w:t>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meritxell Pérez-Hedo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aab.12750⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12060484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959489v1</w:t>
+                <w:t xml:space="preserve">hal-03681534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics and Metabolomics Analyses Reveal High Induction of the Phenolamide Pathway in Tomato Plants Attacked by the Leafminer Tuta absoluta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Roumani</w:t>
+                <w:t xml:space="preserve">Plant defences for enhanced integrated pest management in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Tortorici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+                <w:t xml:space="preserve">Antonio Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+                <w:t xml:space="preserve">Meritxell Pérez-Hedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Magot</w:t>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Péré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucia Zappalà</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.484. </w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (3), pp.328-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo12060484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aab.12750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681534v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new P450 involved in the furanocoumarin pathway underlies a recent case of convergent evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cloé Villard</w:t>
+                <w:t xml:space="preserve">Phenolamides in plants: An update on their function, regulation, and origin of their biosynthetic enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryosuke Munakata</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Gagneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/NPH.17458⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (7), pp.2334-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227282v1</w:t>
+                <w:t xml:space="preserve">hal-03066081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Leaf Function during Development Is Reflected in Profound Changes in the Metabolic Composition of the Vacuole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new P450 involved in the furanocoumarin pathway underlies a recent case of convergent evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Munakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakihito Kitajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van Velzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Destailleur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cocuron</w:t>
+                <w:t xml:space="preserve">Eric Schranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11120848⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (5), pp.1923-1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/NPH.17458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505133v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolamides in plants: An update on their function, regulation, and origin of their biosynthetic enzymes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+                <w:t xml:space="preserve">The Evolution of Leaf Function during Development Is Reflected in Profound Changes in the Metabolic Composition of the Vacuole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Destailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gagneul</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Cocuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (7), pp.2334-2355. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo11120848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03066081v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leafy Stems of &amp;lt;i&amp;gt;Phagnalon saxatile&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;saxatile&amp;lt;/i&amp;gt; from Algeriaas a Source of Chlorogenic Acids and Flavonoids with Antioxidant Activity: Characterization and Quantification Using UPLC-DAD-ESI-MSn</w:t>
               </w:r>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Mohammed Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (5), pp.280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1948,51 +1948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolamides: Plant specialized metabolites with a wide range of promising pharmacological and health-promoting interests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,64 +2112,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2214,381 +2214,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up effects of irrigation, fertilization and plant resistance on Tuta absoluta: implications for Integrated Pest Management</w:t>
+                <w:t xml:space="preserve">Correction to: Bottom‑up effects of irrigation, fertilization and plant resistance on Tuta absoluta: implications for Integrated Pest Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 92 (4), pp.1359-1370. </w:t>
+              <w:t xml:space="preserve">, 2019, 92 (4), pp.1371-1371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-018-1066-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-019-01093-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265519v1</w:t>
+                <w:t xml:space="preserve">hal-03178064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Bottom‑up effects of irrigation, fertilization and plant resistance on Tuta absoluta: implications for Integrated Pest Management</w:t>
+                <w:t xml:space="preserve">Bottom-up effects of irrigation, fertilization and plant resistance on Tuta absoluta: implications for Integrated Pest Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 92 (4), pp.1371-1371. </w:t>
+              <w:t xml:space="preserve">, 2019, 92 (4), pp.1359-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-019-01093-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-018-1066-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178064v1</w:t>
+                <w:t xml:space="preserve">hal-02265519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted Metabolomics Approach Reveals Diverse Responses of Pastinaca Sativa to Ozone and Wounding Stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Galati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2622,90 +2622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defence mechanisms of Ficus: pyramiding strategies to cope with pests and pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryosuke Munakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 249 (3), pp.617-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2752,51 +2752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defense Compounds Rather Than Nutrient Availability Shape Aggressiveness Trait Variation Along a Leaf Maturity Gradient in a Biotrophic Plant Pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2867,217 +2867,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eucalyptus linker histone variant EgH1.3 cooperates with the transcription factor EgMYB1 to control lignin biosynthesis during wood formation</w:t>
+                <w:t xml:space="preserve">A novel spiral-filter press for tomato juice processing: Fate of phenolic compounds, carotenoids and ascorbic acid content during spiral-filter processing, thermal downstream processing and storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marçal Soler</w:t>
+                <w:t xml:space="preserve">Lies Kips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Plasencia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Domien de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven van Meulebroek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof van Poucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 213 (1), pp.287-299. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 213, pp.27-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477456v1</w:t>
+                <w:t xml:space="preserve">hal-01606587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen nutrition of tomato plant alters leafminer dietary intake dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3086,606 +3098,594 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 99, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel spiral-filter press for tomato juice processing: Fate of phenolic compounds, carotenoids and ascorbic acid content during spiral-filter processing, thermal downstream processing and storage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Eucalyptus linker histone variant EgH1.3 cooperates with the transcription factor EgMYB1 to control lignin biosynthesis during wood formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domien de Paepe</w:t>
+                <w:t xml:space="preserve">Marçal Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieven van Meulebroek</w:t>
+                <w:t xml:space="preserve">Anna Plasencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christof van Poucke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Larbat</w:t>
+                <w:t xml:space="preserve">Cecile Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.06.010⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 213 (1), pp.287-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01606587v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelated responses of tomato plants and the leaf miner&amp;lt;em&amp;gt; Tuta absoluta&amp;lt;/em&amp;gt; to nitrogen supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quality, composition and antioxidant activity of Algerian wild olive (Olea europaea L. subsp. Oleaster) oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouarroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamendjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/plb.12425⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.484-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.12.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640137v1</w:t>
+                <w:t xml:space="preserve">hal-01351526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato response traits to pathogenic Pseudomonas species: Does nitrogen limitation matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 244, pp.57-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality, composition and antioxidant activity of Algerian wild olive (Olea europaea L. subsp. Oleaster) oil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Interrelated responses of tomato plants and the leaf miner&amp;lt;em&amp;gt; Tuta absoluta&amp;lt;/em&amp;gt; to nitrogen supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.495-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/plb.12425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.12.081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351526v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological activities and secondary compound composition from Crithmum maritimum aerial parts</w:t>
               </w:r>
@@ -3805,51 +3805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the diversion of primary carbon flux into secondary metabolism under variable nitrate and light/dark conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3935,64 +3935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Woody-Preferential Gene EgMYB88 Regulates the Biosynthesis of Phenylpropanoid-Derived Compounds in Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lepikson-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4337,77 +4337,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic characterization and variability in leaves, stems and roots of Micro-Tom and patio tomatoes, in response to nitrogen limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4582,359 +4582,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil composition and characterisation of phenolic compounds of Opuntia ficus-indica seeds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the C:N ratio a reliable indicator of C allocation to primary and defence-related metabolisms in tomato?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.01.054⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474770v1</w:t>
+                <w:t xml:space="preserve">hal-01474765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the C:N ratio a reliable indicator of C allocation to primary and defence-related metabolisms in tomato?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oil composition and characterisation of phenolic compounds of Opuntia ficus-indica seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Chougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderezak Tamendjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Hamidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.12.003⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (1-4), pp.796-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.01.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01474765v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2-oxoglutarate-dependent dioxygenase from Ruta graveolens L. exhibits p-coumaroyl CoA 2'-hydroxylase activity (C2'H): a missing step in the synthesis of umbelliferone in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Vialart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4998,103 +4998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organ-specific responses of tomato growth and phenolic metabolism to nitrate limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (5), pp.760 - 769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5140,51 +5140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of repeated short-term nitrogen limitations on leaf phenolics metabolism in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine M. Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5299,90 +5299,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterisation of CYP75A31, a new flavonoid 3'5'-hydroxylase, isolated from Solanum lycopersicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine M Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jugdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rune Slimestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.21. </w:t>
@@ -5554,64 +5554,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and Functional Characterization of CYP71AJ4 Encoding for the First P450 Monooxygenase of Angular Furanocoumarin Biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Hans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5822,90 +5822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Cloning and Functional Characterization of Psoralen Synthase, the First Committed Monooxygenase of Furanocoumarin Biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Specker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5982,51 +5982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Doerper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6115,64 +6115,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinnamic acid 4-hydroxylase mechanism-based inactivation by psoralen derivatives: cloning and characterization of a C4H from a psoralen producing plant - Ruta graveolens - exhibiting low sensitivity to psoralen inactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6280,77 +6280,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of molecular mechanisms involved in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6405,90 +6405,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic drivers involved in the diversity of plant volatile profiles shape antixenosis resistance of tomato against Tuta absoluta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6530,90 +6530,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antixenosis Resistance in Wild and Cultivated Tomato Accessions: How Plant Volatilome Influences the Behavior of Tuta absoluta?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6668,51 +6668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Cap Zéro Phyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Amegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6780,51 +6780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du rôle physiologique de phénolamides chez la tomate et évaluation de leurs propriétés thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6944,51 +6944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7155,77 +7155,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’herbivorie de Tuta absoluta sur l’acquisition et la répartition des ressources carbonées et azotées chez la tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7276,77 +7276,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Eucalyptus transcription factor EgMYB1 interacts with the histone linker EgH1 to modulate wood formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7539,77 +7539,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study between seeds of spine and spineless Opuntia ficus-indica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Chougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderezak Tamendjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress on Food Technology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, kusadasi, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7647,90 +7647,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined approaches to study hydroxycinnamoylquinic acid biosynthetic pathway in Sweetpotato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème conférence internationale sur les polyphénols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Florence, Italy</w:t>
@@ -7759,64 +7759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the structural basis for low sensivity of the Ruta graveolens C4H (CYP73A32) to psoralen suicide inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Doerper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7897,64 +7897,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dilemme pour la plante : croître ou se défendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8005,64 +8005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and enzymatic characterization of angelicin synthase a P450 involved in the biosynthesis of angular furanocoumarins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8130,64 +8130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and functional identification of CYP71AJ1 orthologs metabolizing linear and angular furanocoumarins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Werck-Reichhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8238,77 +8238,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression and functional characterization of psoralen synthase, the first P450 monooxygenase involved in furanocoumarin biosynthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8334,138 +8334,288 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès international de biodiversité et biotechnologie des P450</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing furanocoumarin biosynthetic genes in tomato results in coumarins accumulation and impacted growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Galati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of molecular mechanisms implicated in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8484,729 +8634,729 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Day of Doctoral School VAAME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de biomolécules sur le bien-être du sandre (Sander lucioperca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Senff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elea Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do plants cope with pests and pathogens ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">mFam – prediction of metabolite families based on spectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Treutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaph Aharoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulschan Bathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire école doctorale SIRENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275510v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenols from Plant Roots. An Expanding Biological Frontier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">How do plants cope with pests and pathogens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryosuke Munakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. International Conference on Polyphenols - ICP 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire école doctorale SIRENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738392v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mFam – prediction of metabolite families based on spectral data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Megan Augustin</w:t>
+                <w:t xml:space="preserve">Polyphenols from Plant Roots. An Expanding Biological Frontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Munakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulschan Bathe</w:t>
+                <w:t xml:space="preserve">Léonor Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gavira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28. International Conference on Polyphenols - ICP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119427896.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249757v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of modulating the level of phenolamides responsive to Tuta absoluta in tomato and therapeutic interests of these specialized metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes rencontres du Réseau MetaSpe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités Thérapeutiques de métabolites spécialisés impliqués dans l’Interaction tomate -Tuta absoluta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée LUE Impact Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up effects of irrigation and fertilization on Tuta absoluta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9215,930 +9365,930 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du réseau ADALEP (Adaptation à l’environnement biotique chez les lépidoptères)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant suitability to the South American tomato pinworm and pest-induced resistance in 11 tomato varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tortorici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tropea Garzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Siscaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel spiral-filter press for tomato processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies Kips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domien de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven van Meulebroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof van Poucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International ISEKI Food Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). Vienne, AUT., Jul 2016, Vienne, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodeng.2017.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic responses of tomato plants to Pseudomonas syringae infection under contrasted nitrogen availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Checkin bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Tuta absoluta herbivory and nitrogen availability on the tomato volatile bouquet composition during day vs. night periods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Unsicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gershenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference: Plant Volatiles, Diversity of Targets, Effects and Applications of Plant Volatiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Ventura, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and physiological responses of tomato plants to Pseudomonas sp. infection under contrasted nitrogen availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. colloque de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par HPLC-ESI-MS d’un extrait d’aiguille de Juniperus oxycedrus subsp oxycedrus obtenu par extraction par soxhlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tank Mohammed Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Haddouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atik-Bekara F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes expositions ethnobotaniques et 3ème atelier d’initiation à la phytothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des constituants antioxydants de Phagnalon saxatile subsp saxatile par CLHP-ESI-MSn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Haddouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tank Mohammed Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Internationales des Sciences de l’Agriculture, Environnement et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tlemcen, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence de Jaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10147,1227 +10297,1227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel antioxydant de Haloxylon articulatum et l’identification de l’extrait actif par LC-ESI-Mn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tank Mohammed Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Haddouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atik-Bekara F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Internationales des Sciences de l’Agriculture, Environnement et Santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tlemcen, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des phytonutriments naturels de Phagnalon saxatile subsp saxatile par LC-ESI-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Haddouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tank Mohammed Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benmansour A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">first International Congress of Nutrition and Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What MYB genes tell us about the specificities of woody plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lepikson-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupas A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ladouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Tree Biotechnology 2015 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of phytonutriments responsible for haemolytic and anti-radical effect from Cade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tank Mohammed Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Haddouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atik-Bakara F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzi R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">first International Congress of Nutrition and Food Science, from Bench to Bedside</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a trade-off for C-resources allocation between growth and polyphenol accumulation in tomato under contrasted situations of carbon and nitrogen availabilities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du métabolisme secondaire des plantes : Application à la voie de biosynthèse des polyphénols chez la tomate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Modélisation du réseau Qulité du Département Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to optimize plant growth and phenolic acid content in tomato by the use of environmental factors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mensual CORE lab meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of angelicin synthase a cytochrome P450 monooxygenase involved in the furanocoumarins biosynthesis pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jugdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème meeting de la Société française de biologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of new P450s involved in plant furanocoumarins biosynthesis and possible applications in a metabolic engineering approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Doerper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference of Polish Society of Experimental Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New P450s involved in plant furanocoumarins biosynthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Hans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jugdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème symposium international de biodiversité et biotechnologie des P450</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11377,91 +11527,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme spécialisé des plantes sous contraintes biotiques et abiotiques : le comprendre, le moduler, l’utiliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université de Lorraine, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03015000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11471,104 +11621,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols from plant root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryosuke Munakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonor Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gavira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11578,51 +11728,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heidi Halbwirth; Karl Stich; Véronique Cheynier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in polyphenols research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Wiley-Blackwell, pp.207-236, 2019, 978-1-119-42793-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11632,213 +11782,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Year Report; the Sunniva project. Sustainable food production through quality optimized raw-material production and processing technologies for premium quality vegetable products and generated by-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trond Løvdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingunn Vågen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Agati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Tuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] Report 38/2015, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des caractères phénotypiques liés au rendement grainier chez le ray-grass anglais (Lolium perenne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université de Poitiers, FRA.; Biochimie. Faculté des Sciences, Poitiers, FRA. 2000, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11848,114 +11998,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des P450 impliqués dans la biosynthèse des furocoumarines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique de Lorraine, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId353"/>
+      <w:footerReference w:type="default" r:id="rId354"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12102,51 +12252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05382183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao&#8208;huynh Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Heintz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cournol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka &#352;irok&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;eric Durel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;violette Lavoir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Kumari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Olry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20381" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cattan&#233;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111566" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114271" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Villard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.07.663522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fourati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Del-Valle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ferrante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2399" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tortorici" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell P&#233;rez-Hedo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zappal&#224;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12750" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Munakata" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakihito Kitajima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Velzen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schranz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/NPH.17458" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03066081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa582" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03439000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Haddouchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Mohammed Chaouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050280" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110762" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Becker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13342" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1066-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178064v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01093-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9070153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03098-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01396" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477456v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Plasencia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pouzet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Coqueret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Kips" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domien de Paepe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven van Meulebroek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof van Poucke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M03Q1B3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12425" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5P8H6N4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouarroudj" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamendjari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.12.081" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Nabet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Boudries" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chougui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Loupassaki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Souagui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2016.1222541" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lillo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormod Drengstig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.05.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lepikson-Neto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal O. Camargo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01422" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475928v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Atik-Bekara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Azzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.10.051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Djerroud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Naraoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadjal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khellaf Aliane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.10.025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.04.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477749v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Hoefer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.244814" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474770v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Tamendjari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Hamidj" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hallal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.01.054" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474765v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.12.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GXB7MDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642861v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Vialart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Ito" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Krieger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04879.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647768v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00564.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPF6MDDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645119v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine M. Olsen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Slimestad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Lovdal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.02.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9P31PJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738023v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine M Olsen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jugd&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-21" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738063v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schneider" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807351200" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Comino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lanteri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Portis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Acquadro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Romani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-7-14" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kellner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Specker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gontier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604762200" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187203v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hehn" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doerper" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gontier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-006-9040-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VP7H31W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lievre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2003.12.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRV5PWBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085648v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399246v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249712v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787922v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond L&#248;vdal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruh Erdogdu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Droogenbroeck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn V&#229;gen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bartoszek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015146v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187182v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouzet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jauneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187047v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187035v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Menin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mignard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doerper" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauveplane" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439358v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186996v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Matern" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186957v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Werck-Reichhart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186949v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665611v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439184v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Senff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea G&#233;rard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275510v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738392v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Duriot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427896.ch8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Treutler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Augustin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulschan Bathe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249720v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275516v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787045v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787051v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tropea Garzia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Siscaro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737808v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodeng.2017.06.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786860v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869801v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coqueret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Unsicker" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gershenzon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desneux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871229v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015097v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tank Mohammed Chaouche" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ksouri" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atik-Bekara F." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015072v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015094v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015106v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmansour A" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015162v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupas A." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ladouce" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015116v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atik-Bakara F" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzi R" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268443v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187024v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187020v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schneider" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187017v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186984v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03015000v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03596012v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798660v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agati" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Tuccio" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Kaniewski" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834549v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821585v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Villard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2026.113106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05382183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao&#8208;huynh Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Heintz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cournol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka &#352;irok&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70256" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;eric Durel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;violette Lavoir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Kumari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Olry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20381" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cattan&#233;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111566" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114271" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fourati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Del-Valle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ferrante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2399" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tortorici" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell P&#233;rez-Hedo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zappal&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12750" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03066081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa582" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Munakata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakihito Kitajima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Velzen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schranz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/NPH.17458" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03439000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Haddouchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Mohammed Chaouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050280" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110762" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Becker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13342" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01093-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265519v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1066-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9070153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03098-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01396" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Kips" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domien de Paepe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven van Meulebroek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof van Poucke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M03Q1B3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Coqueret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Plasencia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pouzet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14129" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouarroudj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamendjari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.12.081" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12425" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5P8H6N4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Nabet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Boudries" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chougui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Loupassaki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Souagui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2016.1222541" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lillo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormod Drengstig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.05.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lepikson-Neto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal O. Camargo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01422" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475928v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Atik-Bekara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Azzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.10.051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Djerroud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Naraoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadjal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khellaf Aliane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.10.025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.04.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477749v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Hoefer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.244814" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.12.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GXB7MDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474770v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Tamendjari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Hamidj" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hallal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.01.054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642861v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Vialart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Ito" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Krieger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04879.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647768v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00564.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPF6MDDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645119v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine M. Olsen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Slimestad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Lovdal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.02.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9P31PJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738023v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine M Olsen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jugd&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-21" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738063v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schneider" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807351200" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Comino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lanteri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Portis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Acquadro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Romani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-7-14" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kellner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Specker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gontier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604762200" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187203v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hehn" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doerper" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gontier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-006-9040-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VP7H31W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lievre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2003.12.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRV5PWBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085648v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399246v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249712v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787922v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond L&#248;vdal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruh Erdogdu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Droogenbroeck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn V&#229;gen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bartoszek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015146v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187182v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouzet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jauneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187047v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187035v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Menin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mignard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doerper" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauveplane" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439358v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186996v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Matern" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186957v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Werck-Reichhart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186949v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665611v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439184v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Senff" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea G&#233;rard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249757v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Treutler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Augustin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulschan Bathe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275510v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738392v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Duriot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427896.ch8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249720v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275516v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787045v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787051v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tropea Garzia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Siscaro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737808v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodeng.2017.06.010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786860v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869801v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coqueret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Unsicker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gershenzon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desneux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871229v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015097v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tank Mohammed Chaouche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ksouri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atik-Bekara F." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015072v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015094v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015106v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmansour A" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015162v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupas A." TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ladouce" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015116v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atik-Bakara F" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzi R" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268443v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187024v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187020v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187006v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schneider" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187017v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186984v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03015000v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03596012v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798660v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agati" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Tuccio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Kaniewski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834549v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821585v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>