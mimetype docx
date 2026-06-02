--- v1 (2026-04-29)
+++ v2 (2026-06-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,6029 +234,6297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welcome Pathogens: Transient Heat Dampens Immune Responses to Acibenzolar‐ &amp;lt;i&amp;gt;S&amp;lt;/i&amp;gt; ‐Methyl in Apple Plants</w:t>
+                <w:t xml:space="preserve">Untargeted metabolomic dataset of leaves from twenty-four accessions of wild and cultivated tomato plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Chavonet</w:t>
+                <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao‐huynh Nguyen</w:t>
+                <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Heintz</w:t>
+                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Cournol</w:t>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitka Široká</w:t>
+                <w:t xml:space="preserve">Anne-Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.Early Access. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 66, pp.112828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.70256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382183v1</w:t>
+                <w:t xml:space="preserve">hal-05633888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Metabolomics Meets Quantitative Genetics: An Integrative Strategy to Elucidate Plant Resistance Mechanisms</w:t>
+                <w:t xml:space="preserve">Welcome Pathogens: Transient Heat Dampens Immune Responses to Acibenzolar‐ &amp;lt;i&amp;gt;S&amp;lt;/i&amp;gt; ‐Methyl in Apple Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Lapous</w:t>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
+                <w:t xml:space="preserve">Bao‐huynh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
+                <w:t xml:space="preserve">Christelle Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles‐eric Durel</w:t>
+                <w:t xml:space="preserve">Raphaël Cournol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐violette Lavoir</w:t>
+                <w:t xml:space="preserve">Jitka Široká</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.Early Access. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.70328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.70256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443704v1</w:t>
+                <w:t xml:space="preserve">hal-05382183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lineage‐specific patterns in the Moraceae family allow identification of convergent P450 enzymes involved in furanocoumarin biosynthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The MassBank contributions of the mFam Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Larbat</w:t>
+                <w:t xml:space="preserve">Anusha Ahlendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashmi Kumari</w:t>
+                <w:t xml:space="preserve">Khabat Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Olry</w:t>
+                <w:t xml:space="preserve">Tillmann Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Charles</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.20381⟩</w:t>
+              <w:t xml:space="preserve">ChemRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2025-fz6x8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126547v1</w:t>
+                <w:t xml:space="preserve">hal-05620526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic datasets of an apple progeny carrying resistance quantitative trait loci to apple scab before or after inoculation of the pathogen Venturia inaequalis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">When Metabolomics Meets Quantitative Genetics: An Integrative Strategy to Elucidate Plant Resistance Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denancé</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cattanéo</w:t>
+                <w:t xml:space="preserve">Charles‐eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111566⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.70328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05069503v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a small gene family coding for putrescine hydroxycinnamoyltransferases, involved in phenolamide accumulation, in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+                <w:t xml:space="preserve">Lineage‐specific patterns in the Moraceae family allow identification of convergent P450 enzymes involved in furanocoumarin biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hehn</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashmi Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114271⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245 (5), pp.2085-2102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.20381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872727v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint effects of inter-specific and intra-specific diversity of tomato volatile profiles on antixenosis against Tuta absoluta</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Salgon</w:t>
+                <w:t xml:space="preserve">Metabolomic datasets of an apple progeny carrying resistance quantitative trait loci to apple scab before or after inoculation of the pathogen Venturia inaequalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Ferrante</w:t>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2399⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.111566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04557514v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Biological Properties of Individual Phenolamides and Phenolamide-Enriched Leaf Tomato Extracts</w:t>
+                <w:t xml:space="preserve">Functional characterization of a small gene family coding for putrescine hydroxycinnamoyltransferases, involved in phenolamide accumulation, in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël E Duval</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28041552⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229, pp.114271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975870v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics and Metabolomics Analyses Reveal High Induction of the Phenolamide Pathway in Tomato Plants Attacked by the Leafminer Tuta absoluta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Roumani</w:t>
+                <w:t xml:space="preserve">Joint effects of inter-specific and intra-specific diversity of tomato volatile profiles on antixenosis against Tuta absoluta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+                <w:t xml:space="preserve">Sylvia Del-Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boisbrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Magot</w:t>
+                <w:t xml:space="preserve">Sylvia Salgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Péré</w:t>
+                <w:t xml:space="preserve">Paola Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.484. </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.325-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo12060484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681534v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant defences for enhanced integrated pest management in tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Biological Properties of Individual Phenolamides and Phenolamide-Enriched Leaf Tomato Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Tortorici</w:t>
+                <w:t xml:space="preserve">Armelle Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Biondi</w:t>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meritxell Pérez-Hedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Larbat</w:t>
+                <w:t xml:space="preserve">Raphaël E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Zappalà</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pol Frippiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 180 (3), pp.328-337. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aab.12750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28041552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959489v1</w:t>
+                <w:t xml:space="preserve">hal-03975870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolamides in plants: An update on their function, regulation, and origin of their biosynthetic enzymes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant defences for enhanced integrated pest management in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gagneul</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Simona Tortorici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Pérez-Hedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Zappalà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa582⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (3), pp.328-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aab.12750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066081v1</w:t>
+                <w:t xml:space="preserve">hal-03959489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new P450 involved in the furanocoumarin pathway underlies a recent case of convergent evolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robin van Velzen</w:t>
+                <w:t xml:space="preserve">Transcriptomics and Metabolomics Analyses Reveal High Induction of the Phenolamide Pathway in Tomato Plants Attacked by the Leafminer Tuta absoluta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Schranz</w:t>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/NPH.17458⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12060484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227282v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Leaf Function during Development Is Reflected in Profound Changes in the Metabolic Composition of the Vacuole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Poucet</w:t>
+                <w:t xml:space="preserve">A new P450 involved in the furanocoumarin pathway underlies a recent case of convergent evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+                <w:t xml:space="preserve">Ryosuke Munakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula Alonso</w:t>
+                <w:t xml:space="preserve">Sakihito Kitajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Cocuron</w:t>
+                <w:t xml:space="preserve">Robin van Velzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11120848⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (5), pp.1923-1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/NPH.17458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505133v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leafy Stems of &amp;lt;i&amp;gt;Phagnalon saxatile&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;saxatile&amp;lt;/i&amp;gt; from Algeriaas a Source of Chlorogenic Acids and Flavonoids with Antioxidant Activity: Characterization and Quantification Using UPLC-DAD-ESI-MSn</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Evolution of Leaf Function during Development Is Reflected in Profound Changes in the Metabolic Composition of the Vacuole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Mohammed Chaouche</w:t>
+                <w:t xml:space="preserve">Alice Destailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Ksouri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Théo Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cocuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11050280⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11120848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439000v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolamides: Plant specialized metabolites with a wide range of promising pharmacological and health-promoting interests</w:t>
+                <w:t xml:space="preserve">Phenolamides in plants: An update on their function, regulation, and origin of their biosynthetic enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gagneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (7), pp.2334-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2020.110762⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02954326v1</w:t>
+                <w:t xml:space="preserve">hal-03066081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant nutrient supply alters the magnitude of indirect interactions between insect herbivores: From foliar chemistry to community dynamics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Leafy Stems of &amp;lt;i&amp;gt;Phagnalon saxatile&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;saxatile&amp;lt;/i&amp;gt; from Algeriaas a Source of Chlorogenic Acids and Flavonoids with Antioxidant Activity: Characterization and Quantification Using UPLC-DAD-ESI-MSn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haddouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Mohammed Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ksouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13342⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11050280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624222v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Bottom‑up effects of irrigation, fertilization and plant resistance on Tuta absoluta: implications for Integrated Pest Management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+                <w:t xml:space="preserve">Phenolamides: Plant specialized metabolites with a wide range of promising pharmacological and health-promoting interests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.110762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2020.110762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-019-01093-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03178064v1</w:t>
+                <w:t xml:space="preserve">hal-02954326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up effects of irrigation, fertilization and plant resistance on Tuta absoluta: implications for Integrated Pest Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Plant nutrient supply alters the magnitude of indirect interactions between insect herbivores: From foliar chemistry to community dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-018-1066-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108 (4), pp.1497-1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02265519v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Metabolomics Approach Reveals Diverse Responses of Pastinaca Sativa to Ozone and Wounding Stresses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: Bottom‑up effects of irrigation, fertilization and plant resistance on Tuta absoluta: implications for Integrated Pest Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jolivet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Peng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo9070153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (4), pp.1371-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-019-01093-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310109v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defence mechanisms of Ficus: pyramiding strategies to cope with pests and pathogens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Bottom-up effects of irrigation, fertilization and plant resistance on Tuta absoluta: implications for Integrated Pest Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-019-03098-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (4), pp.1359-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-018-1066-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02119581v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defense Compounds Rather Than Nutrient Availability Shape Aggressiveness Trait Variation Along a Leaf Maturity Gradient in a Biotrophic Plant Pathogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Untargeted Metabolomics Approach Reveals Diverse Responses of Pastinaca Sativa to Ozone and Wounding Stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Galati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo9070153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01396⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901489v1</w:t>
+                <w:t xml:space="preserve">hal-02310109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel spiral-filter press for tomato juice processing: Fate of phenolic compounds, carotenoids and ascorbic acid content during spiral-filter processing, thermal downstream processing and storage</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Defence mechanisms of Ficus: pyramiding strategies to cope with pests and pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Munakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.06.010⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249 (3), pp.617-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-019-03098-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01606587v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen nutrition of tomato plant alters leafminer dietary intake dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defense Compounds Rather Than Nutrient Availability Shape Aggressiveness Trait Variation Along a Leaf Maturity Gradient in a Biotrophic Plant Pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Coqueret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.04.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506630v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Eucalyptus linker histone variant EgH1.3 cooperates with the transcription factor EgMYB1 to control lignin biosynthesis during wood formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 213 (1), pp.287-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality, composition and antioxidant activity of Algerian wild olive (Olea europaea L. subsp. Oleaster) oil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen nutrition of tomato plant alters leafminer dietary intake dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tamendjari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Victoire Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 83, pp.484-491. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.12.081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351526v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato response traits to pathogenic Pseudomonas species: Does nitrogen limitation matter?</w:t>
+                <w:t xml:space="preserve">A novel spiral-filter press for tomato juice processing: Fate of phenolic compounds, carotenoids and ascorbic acid content during spiral-filter processing, thermal downstream processing and storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Royer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Lies Kips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domien de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven van Meulebroek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof van Poucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 213, pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477457v1</w:t>
+                <w:t xml:space="preserve">hal-01606587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrelated responses of tomato plants and the leaf miner&amp;lt;em&amp;gt; Tuta absoluta&amp;lt;/em&amp;gt; to nitrogen supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (3), pp.495-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/plb.12425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological activities and secondary compound composition from Crithmum maritimum aerial parts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality, composition and antioxidant activity of Algerian wild olive (Olea europaea L. subsp. Oleaster) oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Loupassaki</w:t>
+                <w:t xml:space="preserve">K. Bouarroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samiha Souagui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Tamendjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (8), pp.1843-1855. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.484-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10942912.2016.1222541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.12.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528720v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the diversion of primary carbon flux into secondary metabolism under variable nitrate and light/dark conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Tomato response traits to pathogenic Pseudomonas species: Does nitrogen limitation matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cathrine Lillo</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tormod Drengstig</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.05.008⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 244, pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477462v1</w:t>
+                <w:t xml:space="preserve">hal-01477457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Woody-Preferential Gene EgMYB88 Regulates the Biosynthesis of Phenylpropanoid-Derived Compounds in Wood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Plasencia</w:t>
+                <w:t xml:space="preserve">Biological activities and secondary compound composition from Crithmum maritimum aerial parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Nabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Lepikson-Neto</w:t>
+                <w:t xml:space="preserve">Hafid Boudries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Leal O. Camargo</w:t>
+                <w:t xml:space="preserve">Nadia Chougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Dupas</w:t>
+                <w:t xml:space="preserve">Sofia Loupassaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiha Souagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01422⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (8), pp.1843-1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10942912.2016.1222541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477461v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant, haemolytic activities and HPLC-DAD-ESI-MSn characterization of phenolic compounds from root bark of Juniperus oxycedrus subsp oxycedrus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Riadh Ksouri</w:t>
+                <w:t xml:space="preserve">Modeling the diversion of primary carbon flux into secondary metabolism under variable nitrate and light/dark conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Azzi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cathrine Lillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tormod Drengstig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ruoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.10.051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 402, pp.144-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475928v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties and storage stability of margarine containing Opuntia ficus-indica peel extract as antioxidant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatima Naraoui</w:t>
+                <w:t xml:space="preserve">The Woody-Preferential Gene EgMYB88 Regulates the Biosynthesis of Phenylpropanoid-Derived Compounds in Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marçal Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Hadjal</w:t>
+                <w:t xml:space="preserve">Jorge Lepikson-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khellaf Aliane</w:t>
+                <w:t xml:space="preserve">Eduardo Leal O. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.10.025⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475926v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic characterization and variability in leaves, stems and roots of Micro-Tom and patio tomatoes, in response to nitrogen limitation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+                <w:t xml:space="preserve">Antioxidant, haemolytic activities and HPLC-DAD-ESI-MSn characterization of phenolic compounds from root bark of Juniperus oxycedrus subsp oxycedrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Mohammed Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Haddouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fouzia Atik-Bekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ksouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2014.04.010⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.182-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273458v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Function of the Cytochrome P450 CYP76 Family from Arabidopsis thaliana in the Metabolism of Monoterpenols and Phenylurea Herbicides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rene Hoefer</w:t>
+                <w:t xml:space="preserve">Physicochemical properties and storage stability of margarine containing Opuntia ficus-indica peel extract as antioxidant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Chougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Boachon</w:t>
+                <w:t xml:space="preserve">Naima Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Renault</w:t>
+                <w:t xml:space="preserve">Fatima Naraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gavira</w:t>
+                <w:t xml:space="preserve">Samir Hadjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Miesch</w:t>
+                <w:t xml:space="preserve">Khellaf Aliane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 166 (3), pp.1149-1161. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173, pp.382-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.114.244814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477749v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the C:N ratio a reliable indicator of C allocation to primary and defence-related metabolisms in tomato?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Phenolic characterization and variability in leaves, stems and roots of Micro-Tom and patio tomatoes, in response to nitrogen limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.12.003⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 224, pp.62-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2014.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474765v1</w:t>
+                <w:t xml:space="preserve">hal-01273458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil composition and characterisation of phenolic compounds of Opuntia ficus-indica seeds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual Function of the Cytochrome P450 CYP76 Family from Arabidopsis thaliana in the Metabolism of Monoterpenols and Phenylurea Herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahiba Hamidj</w:t>
+                <w:t xml:space="preserve">Rene Hoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Hallal</w:t>
+                <w:t xml:space="preserve">Benoit Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barras</w:t>
+                <w:t xml:space="preserve">Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gavira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Miesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.01.054⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166 (3), pp.1149-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.244814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474770v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2-oxoglutarate-dependent dioxygenase from Ruta graveolens L. exhibits p-coumaroyl CoA 2'-hydroxylase activity (C2'H): a missing step in the synthesis of umbelliferone in plants.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kyoko Ito</w:t>
+                <w:t xml:space="preserve">Oil composition and characterisation of phenolic compounds of Opuntia ficus-indica seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Chougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Krieger</w:t>
+                <w:t xml:space="preserve">Abderezak Tamendjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Hamidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04879.x⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (1-4), pp.796-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.01.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642861v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ-specific responses of tomato growth and phenolic metabolism to nitrate limitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Is the C:N ratio a reliable indicator of C allocation to primary and defence-related metabolisms in tomato?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00564.x⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02647768v1</w:t>
+                <w:t xml:space="preserve">hal-01474765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of repeated short-term nitrogen limitations on leaf phenolics metabolism in tomato</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 2-oxoglutarate-dependent dioxygenase from Ruta graveolens L. exhibits p-coumaroyl CoA 2'-hydroxylase activity (C2'H): a missing step in the synthesis of umbelliferone in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trond Lovdal</w:t>
+                <w:t xml:space="preserve">Guilhem Vialart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Kyoko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.02.004⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (3), pp.460-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04879.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645119v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterisation of CYP75A31, a new flavonoid 3'5'-hydroxylase, isolated from Solanum lycopersicum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organ-specific responses of tomato growth and phenolic metabolism to nitrate limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine M Olsen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Bourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (5), pp.760 - 769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00564.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-21⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738023v1</w:t>
+                <w:t xml:space="preserve">hal-02647768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of repeated short-term nitrogen limitations on leaf phenolics metabolism in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Kristine M. Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+                <w:t xml:space="preserve">Rune Slimestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Massot</w:t>
+                <w:t xml:space="preserve">Trond Lovdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Benard</w:t>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9, pp.47-57. </w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.119 - 128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/06vt-nf25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664249v1</w:t>
+                <w:t xml:space="preserve">hal-02645119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Functional Characterization of CYP71AJ4 Encoding for the First P450 Monooxygenase of Angular Furanocoumarin Biosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Identification and characterisation of CYP75A31, a new flavonoid 3'5'-hydroxylase, isolated from Solanum lycopersicum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine M Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jugdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune Slimestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jugdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M807351200⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738063v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and functional characterization of a cDNA coding a hydroxycinnamoyltransferase involved in phenylpropanoid biosynthesis in Cynara cardunculus L</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Lanteri</w:t>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezio Portis</w:t>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Acquadro</w:t>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Romani</w:t>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.47-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-7-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/06vt-nf25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738035v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Cloning and Functional Characterization of Psoralen Synthase, the First Committed Monooxygenase of Furanocoumarin Biosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Isolation and Functional Characterization of CYP71AJ4 Encoding for the First P450 Monooxygenase of Angular Furanocoumarin Biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Kellner</w:t>
+                <w:t xml:space="preserve">Joachim Hans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Specker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Gontier</w:t>
+                <w:t xml:space="preserve">Sarah Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jugdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 282 (1), pp.542-554. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M604762200⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 284 (8), pp.4776-4785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M807351200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738059v1</w:t>
+                <w:t xml:space="preserve">hal-01738063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of coumarins in plants: a major pathway still to be unravelled for cytochrome P450 enzymes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and functional characterization of a cDNA coding a hydroxycinnamoyltransferase involved in phenylpropanoid biosynthesis in Cynara cardunculus L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Comino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bourgaud</w:t>
+                <w:t xml:space="preserve">Sergio Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hehn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Larbat</w:t>
+                <w:t xml:space="preserve">Ezio Portis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Doerper</w:t>
+                <w:t xml:space="preserve">Alberto Acquadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gontier</w:t>
+                <w:t xml:space="preserve">Annalisa Romani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 5 (2-3), pp.293-308. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11101-006-9040-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-7-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04187203v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular Cloning and Functional Characterization of Psoralen Synthase, the First Committed Monooxygenase of Furanocoumarin Biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Specker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (1), pp.542-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M604762200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biosynthesis of coumarins in plants: a major pathway still to be unravelled for cytochrome P450 enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Doerper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (2-3), pp.293-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11101-006-9040-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cinnamic acid 4-hydroxylase mechanism-based inactivation by psoralen derivatives: cloning and characterization of a C4H from a psoralen producing plant - Ruta graveolens - exhibiting low sensitivity to psoralen inactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 422, pp.71-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.abb.2003.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6266,2112 +6534,2112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of molecular mechanisms involved in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic drivers involved in the diversity of plant volatile profiles shape antixenosis resistance of tomato against Tuta absoluta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII European Congress of Entomology (ECE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Heraklion, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antixenosis Resistance in Wild and Cultivated Tomato Accessions: How Plant Volatilome Influences the Behavior of Tuta absoluta?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l'Ecole Doctorale SIRENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Cap Zéro Phyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Amegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Le Coant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Med'agri - Le salon de l'agriculture méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Avignon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du rôle physiologique de phénolamides chez la tomate et évaluation de leurs propriétés thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale Sirena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of pathogenicity-associated traits in the poplar rust fungus, Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution 2018 Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability in the vegetable food supply chain - overview of the results of the project SUNNIVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trond Løvdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferruh Erdogdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart van Droogenbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingunn Vågen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Bartoszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. EFFoST International Conference. Food Science and Technology Challenges for the 21st Century - Research to Progress Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Sitges, Spain. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’herbivorie de Tuta absoluta sur l’acquisition et la répartition des ressources carbonées et azotées chez la tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Ecole Doctorale RP2E 'Ressources Procédés Produits et Environnement'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Vandoeuvre les Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Eucalyptus transcription factor EgMYB1 interacts with the histone linker EgH1 to modulate wood formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UFRO Tree Biotechnology 2015 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence de Jaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study between seeds of spine and spineless Opuntia ficus-indica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Chougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderezak Tamendjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress on Food Technology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, kusadasi, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined approaches to study hydroxycinnamoylquinic acid biosynthetic pathway in Sweetpotato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hehn</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème conférence internationale sur les polyphénols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the structural basis for low sensivity of the Ruta graveolens C4H (CYP73A32) to psoralen suicide inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Doerper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sauveplane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Symposium international sur les cytochromes P450</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dilemme pour la plante : croître ou se défendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Ecole Doctorale RP2E "Ressources Procédés Produits et Environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and enzymatic characterization of angelicin synthase a P450 involved in the biosynthesis of angular furanocoumarins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jugdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Matern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème meeting de la Société française de biologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and functional identification of CYP71AJ1 orthologs metabolizing linear and angular furanocoumarins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Werck-Reichhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème conférence internationale sur les cytochromes P450</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression and functional characterization of psoralen synthase, the first P450 monooxygenase involved in furanocoumarin biosynthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Hans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès international de biodiversité et biotechnologie des P450</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8381,51 +8649,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing furanocoumarin biosynthetic genes in tomato results in coumarins accumulation and impacted growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8465,63 +8733,63 @@
                 <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8531,2993 +8799,2993 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of molecular mechanisms implicated in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Day of Doctoral School VAAME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de biomolécules sur le bien-être du sandre (Sander lucioperca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Senff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elea Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mFam – prediction of metabolite families based on spectral data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do plants cope with pests and pathogens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Munakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">Séminaire école doctorale SIRENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249757v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do plants cope with pests and pathogens ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Polyphenols from Plant Roots. An Expanding Biological Frontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Munakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonor Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gavira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire école doctorale SIRENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28. International Conference on Polyphenols - ICP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119427896.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275510v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenols from Plant Roots. An Expanding Biological Frontier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Gavira</w:t>
+                <w:t xml:space="preserve">mFam – prediction of metabolite families based on spectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Treutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaph Aharoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulschan Bathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. International Conference on Polyphenols - ICP 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738392v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of modulating the level of phenolamides responsive to Tuta absoluta in tomato and therapeutic interests of these specialized metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes rencontres du Réseau MetaSpe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités Thérapeutiques de métabolites spécialisés impliqués dans l’Interaction tomate -Tuta absoluta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée LUE Impact Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up effects of irrigation and fertilization on Tuta absoluta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du réseau ADALEP (Adaptation à l’environnement biotique chez les lépidoptères)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant suitability to the South American tomato pinworm and pest-induced resistance in 11 tomato varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Tortorici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tropea Garzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Siscaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel spiral-filter press for tomato processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies Kips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domien de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven van Meulebroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof van Poucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International ISEKI Food Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). Vienne, AUT., Jul 2016, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodeng.2017.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic responses of tomato plants to Pseudomonas syringae infection under contrasted nitrogen availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Checkin bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Tuta absoluta herbivory and nitrogen availability on the tomato volatile bouquet composition during day vs. night periods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Unsicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gershenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference: Plant Volatiles, Diversity of Targets, Effects and Applications of Plant Volatiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Ventura, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and physiological responses of tomato plants to Pseudomonas sp. infection under contrasted nitrogen availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. colloque de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par HPLC-ESI-MS d’un extrait d’aiguille de Juniperus oxycedrus subsp oxycedrus obtenu par extraction par soxhlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tank Mohammed Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Haddouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atik-Bekara F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes expositions ethnobotaniques et 3ème atelier d’initiation à la phytothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des constituants antioxydants de Phagnalon saxatile subsp saxatile par CLHP-ESI-MSn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Haddouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tank Mohammed Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Internationales des Sciences de l’Agriculture, Environnement et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tlemcen, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence de Jaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel antioxydant de Haloxylon articulatum et l’identification de l’extrait actif par LC-ESI-Mn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tank Mohammed Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Haddouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atik-Bekara F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Internationales des Sciences de l’Agriculture, Environnement et Santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tlemcen, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des phytonutriments naturels de Phagnalon saxatile subsp saxatile par LC-ESI-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Haddouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tank Mohammed Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benmansour A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">first International Congress of Nutrition and Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What MYB genes tell us about the specificities of woody plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lepikson-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupas A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ladouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Tree Biotechnology 2015 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of phytonutriments responsible for haemolytic and anti-radical effect from Cade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tank Mohammed Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Haddouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atik-Bakara F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzi R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">first International Congress of Nutrition and Food Science, from Bench to Bedside</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a trade-off for C-resources allocation between growth and polyphenol accumulation in tomato under contrasted situations of carbon and nitrogen availabilities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du métabolisme secondaire des plantes : Application à la voie de biosynthèse des polyphénols chez la tomate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Modélisation du réseau Qulité du Département Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to optimize plant growth and phenolic acid content in tomato by the use of environmental factors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mensual CORE lab meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of angelicin synthase a cytochrome P450 monooxygenase involved in the furanocoumarins biosynthesis pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jugdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème meeting de la Société française de biologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of new P450s involved in plant furanocoumarins biosynthesis and possible applications in a metabolic engineering approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Doerper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference of Polish Society of Experimental Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New P450s involved in plant furanocoumarins biosynthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Hans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jugdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème symposium international de biodiversité et biotechnologie des P450</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11527,91 +11795,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme spécialisé des plantes sous contraintes biotiques et abiotiques : le comprendre, le moduler, l’utiliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université de Lorraine, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03015000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11621,158 +11889,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols from plant root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryosuke Munakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonor Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gavira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heidi Halbwirth; Karl Stich; Véronique Cheynier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in polyphenols research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Wiley-Blackwell, pp.207-236, 2019, 978-1-119-42793-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11782,213 +12050,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Year Report; the Sunniva project. Sustainable food production through quality optimized raw-material production and processing technologies for premium quality vegetable products and generated by-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trond Løvdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingunn Vågen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Agati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Report 38/2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des caractères phénotypiques liés au rendement grainier chez le ray-grass anglais (Lolium perenne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université de Poitiers, FRA.; Biochimie. Faculté des Sciences, Poitiers, FRA. 2000, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11998,114 +12266,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des P450 impliqués dans la biosynthèse des furocoumarines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique de Lorraine, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId354"/>
+      <w:footerReference w:type="default" r:id="rId363"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12252,51 +12520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Villard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2026.113106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05382183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao&#8208;huynh Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Heintz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cournol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka &#352;irok&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70256" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;eric Durel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;violette Lavoir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Kumari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Olry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20381" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cattan&#233;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111566" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114271" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fourati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Del-Valle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ferrante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2399" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tortorici" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell P&#233;rez-Hedo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zappal&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12750" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03066081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa582" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Munakata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakihito Kitajima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Velzen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schranz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/NPH.17458" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03439000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Haddouchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Mohammed Chaouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050280" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110762" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Becker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13342" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01093-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265519v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1066-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9070153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03098-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01396" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Kips" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domien de Paepe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven van Meulebroek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof van Poucke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M03Q1B3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Coqueret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Plasencia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pouzet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14129" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouarroudj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamendjari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.12.081" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12425" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5P8H6N4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Nabet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Boudries" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chougui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Loupassaki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Souagui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2016.1222541" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lillo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormod Drengstig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.05.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lepikson-Neto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal O. Camargo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01422" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475928v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Atik-Bekara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Azzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.10.051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Djerroud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Naraoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadjal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khellaf Aliane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.10.025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.04.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477749v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Hoefer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.244814" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.12.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GXB7MDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474770v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Tamendjari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Hamidj" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hallal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.01.054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642861v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Vialart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Ito" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Krieger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04879.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647768v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00564.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPF6MDDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645119v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine M. Olsen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Slimestad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Lovdal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.02.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9P31PJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738023v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine M Olsen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jugd&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-21" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738063v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schneider" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807351200" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Comino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lanteri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Portis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Acquadro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Romani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-7-14" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kellner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Specker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gontier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604762200" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187203v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hehn" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doerper" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gontier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-006-9040-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VP7H31W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lievre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2003.12.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRV5PWBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085648v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399246v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249712v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787922v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond L&#248;vdal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruh Erdogdu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Droogenbroeck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn V&#229;gen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bartoszek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015146v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187182v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouzet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jauneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187047v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187035v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Menin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mignard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doerper" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauveplane" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439358v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186996v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Matern" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186957v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Werck-Reichhart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186949v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665611v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439184v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Senff" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea G&#233;rard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249757v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Treutler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Augustin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulschan Bathe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275510v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738392v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Duriot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427896.ch8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249720v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275516v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787045v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787051v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tropea Garzia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Siscaro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737808v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodeng.2017.06.010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786860v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869801v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coqueret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Unsicker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gershenzon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desneux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871229v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015097v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tank Mohammed Chaouche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ksouri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atik-Bekara F." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015072v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015094v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015106v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmansour A" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015162v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupas A." TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ladouce" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015116v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atik-Bakara F" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzi R" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268443v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187024v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187020v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187006v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schneider" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187017v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186984v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03015000v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03596012v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798660v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agati" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Tuccio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Kaniewski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834549v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821585v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Villard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2026.113106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05633888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112828" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05382183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao&#8208;huynh Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Heintz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cournol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka &#352;irok&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70256" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ahlendorf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khabat Vahabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Augustin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2025-fz6x8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;eric Durel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;violette Lavoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70328" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Kumari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Olry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20381" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cattan&#233;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111566" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872727v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114271" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fourati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Del-Valle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ferrante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2399" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tortorici" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell P&#233;rez-Hedo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zappal&#224;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12750" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227282v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Munakata" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakihito Kitajima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Velzen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schranz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/NPH.17458" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03066081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa582" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03439000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Haddouchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Mohammed Chaouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050280" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110762" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Becker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13342" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01093-w" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265519v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1066-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9070153" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119581v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03098-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901489v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01396" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Plasencia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pouzet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14129" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Coqueret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606587v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Kips" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domien de Paepe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven van Meulebroek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof van Poucke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M03Q1B3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640137v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12425" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5P8H6N4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351526v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouarroudj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamendjari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.12.081" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Nabet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Boudries" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chougui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Loupassaki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Souagui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2016.1222541" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477462v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormod Drengstig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruoff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.05.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lepikson-Neto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal O. Camargo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01422" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475928v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Atik-Bekara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Azzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.10.051" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475926v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Djerroud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Naraoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadjal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khellaf Aliane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.10.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273458v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.04.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477749v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Hoefer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.244814" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474770v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Tamendjari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Hamidj" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hallal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.01.054" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474765v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.12.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GXB7MDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642861v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Vialart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Ito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Krieger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04879.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647768v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00564.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPF6MDDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645119v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine M. Olsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Slimestad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Lovdal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.02.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9P31PJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738023v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine M Olsen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jugd&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-21" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738063v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hans" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807351200" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Comino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lanteri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Portis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Acquadro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Romani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-7-14" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738059v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kellner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Specker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gontier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604762200" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187203v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hehn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doerper" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gontier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-006-9040-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VP7H31W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676451v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lievre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2003.12.013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRV5PWBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085648v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399246v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516597v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963180v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Amegan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249712v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787922v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond L&#248;vdal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruh Erdogdu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Droogenbroeck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn V&#229;gen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bartoszek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015146v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187182v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouzet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jauneau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187047v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187035v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Menin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mignard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187026v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doerper" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauveplane" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439358v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186996v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Matern" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186957v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Werck-Reichhart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186949v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468120v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665611v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04439184v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Senff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea G&#233;rard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275510v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738392v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Duriot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427896.ch8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249757v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Treutler" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulschan Bathe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249720v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275516v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787045v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787051v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tropea Garzia" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Siscaro" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737808v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodeng.2017.06.010" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786860v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869801v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coqueret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Unsicker" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gershenzon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desneux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871229v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015097v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tank Mohammed Chaouche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ksouri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atik-Bekara F." TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015072v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015094v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015106v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmansour A" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015162v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupas A." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ladouce" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015116v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atik-Bakara F" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzi R" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268443v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187024v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187020v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187006v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schneider" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187017v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186984v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03015000v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03596012v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798660v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agati" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Tuccio" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Kaniewski" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834549v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821585v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>