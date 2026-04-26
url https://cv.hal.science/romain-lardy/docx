--- v0 (2026-03-06)
+++ v1 (2026-04-26)
@@ -291,429 +291,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method: An accurate method for detecting drinking bouts in dairy cows based on reticulorumen temperature</w:t>
+                <w:t xml:space="preserve">Prise en compte du bien-être animal dans les développements du Cati SICPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aubé</w:t>
+                <w:t xml:space="preserve">Jean-François Bompa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pelletier</w:t>
+                <w:t xml:space="preserve">Alexandre Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Meunier</w:t>
+                <w:t xml:space="preserve">François Laperruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Boyer Des Roches</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Lardy</w:t>
+                <w:t xml:space="preserve">Sophie Normant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.1001072772-6940/⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, spécial 03 NOV'AE, pp.113-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264391v1</w:t>
+                <w:t xml:space="preserve">hal-05050868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies numériques en élevage : de la mesure à l’évaluation comportementale du bien-être de chaque animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38 (4), pp.8324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte du bien-être animal dans les développements du Cati SICPA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method: An accurate method for detecting drinking bouts in dairy cows based on reticulorumen temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bompa</w:t>
+                <w:t xml:space="preserve">K. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Journaux</w:t>
+                <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Laperruque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lardy</w:t>
+                <w:t xml:space="preserve">A. de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Normant</w:t>
+                <w:t xml:space="preserve">R. Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, spécial 03 NOV'AE, pp.113-117. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.100107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.1001072772-6940/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050868v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From data on gross activity to the characterization of animal behaviour: which metrics for which purposes?</w:t>
               </w:r>
@@ -1071,51 +1071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Welfare Quality scoring model for dairy cows to fit experts’ opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1337,295 +1337,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of changes in the circadian rhythm of cattle in relation to disease, stress, and reproductive events</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-construction of a method for evaluating the intrinsic quality of bovine milk in relation to its fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Helle Sloth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lardy</w:t>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.09.003⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (7), pp.100264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952119v1</w:t>
+                <w:t xml:space="preserve">hal-03259574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction of a method for evaluating the intrinsic quality of bovine milk in relation to its fate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Detection of changes in the circadian rhythm of cattle in relation to disease, stress, and reproductive events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hulin</w:t>
+                <w:t xml:space="preserve">Karen Helle Sloth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (7), pp.100264. </w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Methods to face the challenges of ruminant phenotyping (eds. M. Bonnet), 186, pp.14-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259574v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the avoidance distance test at the feed barrier have scientific validity for evaluating reactivity to humans in Limousin breeding bulls?</w:t>
               </w:r>
@@ -1990,425 +1990,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Do International Commission of Agricultural and Biosystems Engineering (CIGR) dimension recommendations for loose housing of cows improve animal welfare?” (J. Dairy Sci. 102:10235–10246)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SIMULTEAU, a collective water management tool for a large scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2020-103-2-2040⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.345-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/k9vq-mn67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521078v1</w:t>
+                <w:t xml:space="preserve">hal-02926240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New recommendations for self-locking barriers to reduce skin injuries in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (8), pp.1745-1756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S175173112000052X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULTEAU, a collective water management tool for a large scale approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to “Do International Commission of Agricultural and Biosystems Engineering (CIGR) dimension recommendations for loose housing of cows improve animal welfare?” (J. Dairy Sci. 102:10235–10246)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 79, pp.345-357. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (2), pp.2040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/k9vq-mn67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2020-103-2-2040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926240v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do international commission of agricultural and biosystems engineering (CIGR) dimension recommendations for loose housing of cows improve animal welfare?</w:t>
               </w:r>
@@ -2537,90 +2537,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid, spatially explicit approach to describe cropping systems dynamics at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 173 (Juillet), pp.491-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2693,51 +2693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Obiang Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (6), pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3137,1411 +3137,1411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Multi-level Governance Issues of Integrated Modelling: An Example of Low-Water Management in the Adour-Garonne Basin (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Vulnerability Minimization of Grassland Soil Organic Matter Using Metamodels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mazzega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Debril</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David R.C. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.09.043⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.38 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280082v1</w:t>
+                <w:t xml:space="preserve">hal-01703339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Vulnerability Minimization of Grassland Soil Organic Matter Using Metamodels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lardy</w:t>
+                <w:t xml:space="preserve">Critical Multi-level Governance Issues of Integrated Modelling: An Example of Low-Water Management in the Adour-Garonne Basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mazzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bachelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+                <w:t xml:space="preserve">Hug March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R.C. Hill</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52, pp.38 - 50. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 519, pp.2515-2526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703339v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening parameters in the Pasture Simulation model using the Morris method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haythem Ben Touhami</w:t>
+                <w:t xml:space="preserve">High-performance computing for climate change impact studies with the Pasture Simulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André J.-A. Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Gaurut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98, pp.131-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2013.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649923v1</w:t>
+                <w:t xml:space="preserve">hal-01001459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening parameters in the Pasture Simulation Model using the Morris method for sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haythem Ben Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 266, pp.42-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TOCATTA-chi model for assessing C-14 transfers to grass: an evaluation for atmospheric operational releases from nuclear facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 120, pp.81 - 93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance computing for climate change impact studies with the Pasture Simulation model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael M. Gaurut</w:t>
+                <w:t xml:space="preserve">Peut-on limiter les pollutions azotées en prairie permanente en jouant sur la période d’épandage des effluents d’élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 214, pp.149-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01001459v1</w:t>
+                <w:t xml:space="preserve">hal-02647207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on limiter les pollutions azotées en prairie permanente en jouant sur la période d’épandage des effluents d’élevage ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Incorporating grassland management in ORCHIDEE: model description and evaluation at 11 eddy-covariance sites in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Feng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (6), pp.2165-2181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-6-2165-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647207v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating grassland management in ORCHIDEE: model description and evaluation at 11 eddy-covariance sites in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ensemble modelling of climate change risks and opportunities for managed grasslands in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 170, pp.114-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-6-2165-2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647653v1</w:t>
+                <w:t xml:space="preserve">hal-02652996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble modelling of climate change risks and opportunities for managed grasslands in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+                <w:t xml:space="preserve">Screening parameters in the Pasture Simulation model using the Morris method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haythem Ben Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 170, pp.114-131</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 266, pp.42-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652996v1</w:t>
+                <w:t xml:space="preserve">hal-02649923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming potential of French grassland-based dairy livestock systems under climate change.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+                <w:t xml:space="preserve">Modelling the transfer of C-14 from the atmosphere to grass: A case study in a grass field near AREVA-NC La Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-012-0289-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.52 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646175v1</w:t>
+                <w:t xml:space="preserve">hal-02651971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the transfer of C-14 from the atmosphere to grass: A case study in a grass field near AREVA-NC La Hague</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Hébert</w:t>
+                <w:t xml:space="preserve">Global warming potential of French grassland-based dairy livestock systems under climate change.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 112, pp.52 - 59. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.751-763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-012-0289-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651971v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to determine soil organic carbon equilibrium</w:t>
               </w:r>
@@ -4553,51 +4553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (12), pp.1759 - 1763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4962,51 +4962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences (AFAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.211-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5115,51 +5115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaelle Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 - 1ère édition des Trans Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA, Feb 2026, Rennes, France</w:t>
@@ -5182,523 +5182,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAIT4 – un projet de recherche alliant technologies numériques et IA pour évaluer des indicateurs pertinents de bien-être pour des animaux confrontés aux défis des transitions agroécologique et climatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+                <w:t xml:space="preserve">Quelle contribution apporte l'analyse des pratiques relationnelles humains-animaux dans le développement d'un système d'élevage One welfare ? Illustration en élevage bovins allaitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VETOTIC - Digital et santé animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Innozh, Nov 2025, Ploufragan, France</w:t>
+              <w:t xml:space="preserve">54ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECA, Jun 2025, Nanterre, France. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385353v1</w:t>
+                <w:t xml:space="preserve">hal-05246122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouveaux outils et algorithmes au service de la mesure du bien-être des animaux face au changement climatique – exemples chez les bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion mensuelle du LIT Ouesterel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIT Ouesterel, May 2025, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle contribution apporte l'analyse des pratiques relationnelles humains-animaux dans le développement d'un système d'élevage One welfare ? Illustration en élevage bovins allaitants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Delanoue</w:t>
+                <w:t xml:space="preserve">De nouveaux outils et algorithmes au service de la mesure du bien-être des animaux face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECA, Jun 2025, Nanterre, France. pp.59</w:t>
+              <w:t xml:space="preserve">2025 - Journées scientifiques du programme PEPR Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR agroécologie et numérique, Jan 2025, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246122v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouveaux outils et algorithmes au service de la mesure du bien-être des animaux face au changement climatique</w:t>
+                <w:t xml:space="preserve">WAIT4 – un projet de recherche alliant technologies numériques et IA pour évaluer des indicateurs pertinents de bien-être pour des animaux confrontés aux défis des transitions agroécologique et climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Verplanck</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Ragno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 - Journées scientifiques du programme PEPR Agroécologie et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPR agroécologie et numérique, Jan 2025, Dijon (FR), France</w:t>
+              <w:t xml:space="preserve">VETOTIC - Digital et santé animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Innozh, Nov 2025, Ploufragan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920261v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de perturbations du Bien-Être des bovins au pâturage à l’aide de capteurs</w:t>
               </w:r>
@@ -6312,310 +6312,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare -Recent developments at INRAE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Machine Learning Methods to Detect Anomalies in the Activity of Dairy Cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Koko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWRN Workshop: benefit and challenges of PLF technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems (ISMIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, graz, Austria. pp.342-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59491-6_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137886v1</w:t>
+                <w:t xml:space="preserve">hal-02999760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Machine Learning Methods to Detect Anomalies in the Activity of Dairy Cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare - Recent developments at INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems (ISMIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precision Livestock Farming Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Welfare Research Network, Nov 2020, Reading, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-59491-6_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02999760v1</w:t>
+                <w:t xml:space="preserve">hal-03021254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare - Recent developments at INRAE</w:t>
+                <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare -Recent developments at INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
@@ -6629,94 +6629,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Livestock Farming Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Animal Welfare Research Network, Nov 2020, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">AWRN Workshop: benefit and challenges of PLF technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021254v1</w:t>
+                <w:t xml:space="preserve">hal-03137886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of early behavioural signs of disease as a way to manage animal health</w:t>
               </w:r>
@@ -6754,51 +6754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on precision livestock farming and social interactions in dairy cattle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Swedish research programme on precision livestock farming and social interactions, Sep 2020, Uppsala, Sweden</w:t>
@@ -6853,51 +6853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Koko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7186,51 +7186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULTEAU : un outil pour la gestion collective de la ressource en eau par les organismes uniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7238,51 +7238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème - Premières biennales de l'innovation céréalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France. 450 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7484,51 +7484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroussia Vavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Congress on Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jun 2014, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7553,64 +7553,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated modelling of social-ecological systems: The MAELIA high-resolution multi-agent platform to deal with water scarcity problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7691,64 +7691,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MAELIA multi-agent platform for integrated analysis of interactions between agricultural land-use and low-water management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7838,51 +7838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7959,51 +7959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8156,446 +8156,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasture Simulation model (PaSim)</w:t>
+                <w:t xml:space="preserve">Climate Change Vulnerability Assessment with Constrained Design of Experiments, Using a Model-Driven Engineering Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Martin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multisward annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France. 17 p</w:t>
+              <w:t xml:space="preserve">25th European Simulation and Modelling Conference (ESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Guimaraes, Portugal. pp.354-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808903v1</w:t>
+                <w:t xml:space="preserve">hal-02802688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change Vulnerability Assessment with Constrained Design of Experiments, Using a Model-Driven Engineering Approach</w:t>
+                <w:t xml:space="preserve">Model Driven Reverse Engineering For A Grassland Model With Design Of Experiment In The Context Of Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Hill</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaurut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Simulation and Modelling Conference (ESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Guimaraes, Portugal. pp.354-362</w:t>
+              <w:t xml:space="preserve">Summer Simulation Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, The-Hague, Netherlands. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802688v1</w:t>
+                <w:t xml:space="preserve">hal-02077378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Driven Reverse Engineering For A Grassland Model With Design Of Experiment In The Context Of Climate Change</w:t>
+                <w:t xml:space="preserve">Climate Change vulnerability assessment with constrained design of experiments, using a model driven approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaurut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Simulation Conference 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, The-Hague, Netherlands. pp.199-206</w:t>
+              <w:t xml:space="preserve">ESM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Guimaraes, Portugal. pp.354-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077378v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change vulnerability assessment with constrained design of experiments, using a model driven approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PaSiM et FarmSim. Modélisation des flux de carbone, d'azote, d'eau et d'énergie en prairie à l'interface sol – végétation – animaux – atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Guimaraes, Portugal. pp.354-362</w:t>
+              <w:t xml:space="preserve">Elevage et environnement en régions chaudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Monttpellier, FRA., Jun 2011, Sète, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077377v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model driven reverse engineering for a grassland model with design of experiments in the context of climate change.</w:t>
               </w:r>
@@ -8607,51 +8607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Gaurut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8696,549 +8696,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PaSiM et FarmSim. Modélisation des flux de carbone, d'azote, d'eau et d'énergie en prairie à l'interface sol – végétation – animaux – atmosphère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pasture Simulation model (PaSim)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elevage et environnement en régions chaudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Monttpellier, FRA., Jun 2011, Sète, France. 3 p</w:t>
+              <w:t xml:space="preserve">Multisward annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748693v1</w:t>
+                <w:t xml:space="preserve">hal-02808903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FARMSIM : an integrated tool to model greenhouse gas emissions at the farm level</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global warming potential from French grassland / livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NitroEurope IP Open Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Solothurn, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque ACCAE - Adaptation au Changement Climatique de l'Agriculture et des Ecosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche sur l'Ecosystème Prairial (0874)., Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192260v1</w:t>
+                <w:t xml:space="preserve">hal-02754299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming potential from French grassland / livestock systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Retour d'expérience sur la comparaison des modèles dans le cadre du projet CLIMATOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Guilioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ACCAE - Adaptation au Changement Climatique de l'Agriculture et des Ecosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche sur l'Ecosystème Prairial (0874)., Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sorèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754299v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la comparaison des modèles dans le cadre du projet CLIMATOR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+                <w:t xml:space="preserve">FARMSIM : an integrated tool to model greenhouse gas emissions at the farm level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gate</w:t>
+                <w:t xml:space="preserve">Sylvia Duretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Guilioni</w:t>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Huard</w:t>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sorèze, France</w:t>
+              <w:t xml:space="preserve">NitroEurope IP Open Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Solothurn, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192157v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur la comparaison des modèles d’agro-écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Guilioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climator 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t>
@@ -9280,51 +9280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in recharge of aquifers under several cropping systems due to climate change. Consequences on land use at territorial level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9431,64 +9431,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres, Recherches, Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
@@ -9517,51 +9517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of C sink activity in European grasslands inferred from flux measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9664,51 +9664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9825,216 +9825,616 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">120. Congrès de l’Association Française pour l’Avancement des Sciences (AFAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De nouvelles recommandations pour les logettes pour un plus grand confort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.30-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques dimensions à revoir pour le logement des vaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-agent ModelsApplication to the case of quantitative water management at watershed scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Master 2 Erasmus Vegetal biology - modelling teaching unit, UCA-Clermont-Ferrand, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of experiments and Sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Master 1 Erasmus Vegetal biology - modelling teaching unit, UCA-Clermont-Ferrand, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation à l’utilisation de l’outil de gestion de version – Git</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. Formation à l'utilisation de l'outil de gestion de version -Git, INRAE, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de Gestion des Données (PGD) scientifiques de l’UMRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methods for project vulnerability analyses with guidelines for use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10060,73 +10460,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 15.3, /. 2015, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for model evaluation and parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haythem Ben Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10152,253 +10552,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 15.2, /. 2015, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on methodology of vulnerability analysis</w:t>
+                <w:t xml:space="preserve">Numerical methods for project vulnerability analyses with guidelines for use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Contract] 5.2, /. 2013, 13 p</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 15.3, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01611413v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical methods for project vulnerability analyses with guidelines for use</w:t>
+                <w:t xml:space="preserve">Report on methodology of vulnerability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[0] 15.3, 2013</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] 5.2, /. 2013, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02808751v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for model evaluation and parameterization. AnimalChange integrated project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10420,73 +10820,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 15.2, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European pasture sensitivity to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10512,87 +10912,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultat de l’analyse de sensibilité – Méthode de MORRIS - Climats tempérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Gaurut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10600,487 +11000,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Delivrable 2.2.1, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811664v1</w:t>
-              </w:r>
-[...398 lines deleted...]
-                <w:t xml:space="preserve">hal-04842751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11274,51 +11274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Koko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11399,64 +11399,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres Recherches et Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11488,865 +11488,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling 14C transfer in terrestrial environments in response to chronic and accidental 14C releases.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Maro</w:t>
+                <w:t xml:space="preserve">PaSim - Pasture Simulation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRER 2011, International Conference on Radioecology and Environmental Radioactivity, environment and nuclear renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Hamilton, Ontario, Canada. 2011</w:t>
+              <w:t xml:space="preserve">International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. , 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803106v1</w:t>
+                <w:t xml:space="preserve">hal-02808820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PaSim - Pasture Simulation Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+                <w:t xml:space="preserve">Modelling 14C transfer in terrestrial environments in response to chronic and accidental 14C releases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. , 1 p., 2011</w:t>
+              <w:t xml:space="preserve">ICRER 2011, International Conference on Radioecology and Environmental Radioactivity, environment and nuclear renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hamilton, Ontario, Canada. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808820v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impacts of climate change on grassland productivity at French sites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability of grassland systems to climate change and extreme events: a case study from the Central Massif of France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Soussana</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zwicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ACCAE - Adaptation au Changement Climatique de l'Agriculture et des Ecosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. , 2010, Adapting to climate change: agriculture and ecosystems</w:t>
+              <w:t xml:space="preserve">Extreme Environmental Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Cambridge, United Kingdom. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751636v1</w:t>
+                <w:t xml:space="preserve">hal-02812881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of grassland systems to climate change and extreme events: a case study from the Central Massif of France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential impacts of climate change on grassland productivity at French sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Environmental Events</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Cambridge, United Kingdom. 2010</w:t>
+              <w:t xml:space="preserve">Colloque ACCAE - Adaptation au Changement Climatique de l'Agriculture et des Ecosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. , 2010, Adapting to climate change: agriculture and ecosystems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812881v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling climate change impacts on grasslands and possible adaptations of liverstock systems</w:t>
+                <w:t xml:space="preserve">Modelling climate change impacts on production, carbon sequestration and water demand of livestock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine N. Brisson</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Lardy</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARU International Scientific Congress on Climate Change: Global Risks, Challenges and Decisions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climate Change Congress: Global Risks, Challenges and Decisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark. 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751060v1</w:t>
+                <w:t xml:space="preserve">hal-02811933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling climate change impacts on production, carbon sequestration and water demand of livestock systems</w:t>
+                <w:t xml:space="preserve">Modelling the impacts and feedbacks of climate change on the performance of grazing suckler cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Gaurut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change Congress: Global Risks, Challenges and Decisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark. 2009</w:t>
+              <w:t xml:space="preserve">7. International Workshop. Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. 2009, Modelling nutrient digestion and utilization in farm animals</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811933v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impacts and feedbacks of climate change on the performance of grazing suckler cattle</w:t>
+                <w:t xml:space="preserve">Modelling climate change impacts on grasslands and possible adaptations of liverstock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael M. Gaurut</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop. Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IARU International Scientific Congress on Climate Change: Global Risks, Challenges and Decisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark. IOP Publishing, IOP Conference Series: Earth and Environmental Science, 6, 2009, Climate change: global risks, challenges and decisions, 10–12 March 2009, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1307/6/4/242046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750514v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12492,256 +12492,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des interactions entre dynamique de la diversité végétale et impacts du changement climatique sur les prairies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement climatique et prairie : l'essentiel des impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements climatiques et biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, 282 p., 2010, 978-2-311-00026-9</w:t>
+              <w:t xml:space="preserve">Livre Vert du projet Climator (2007-2010) : Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADEME Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 336 p., 2010, 2378382782 9782378382780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813630v1</w:t>
+                <w:t xml:space="preserve">hal-02824013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et prairie : l'essentiel des impacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bernard</w:t>
+                <w:t xml:space="preserve">Modélisation des interactions entre dynamique de la diversité végétale et impacts du changement climatique sur les prairies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livre Vert du projet Climator (2007-2010) : Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Changements climatiques et biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 282 p., 2010, 978-2-311-00026-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADEME Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02824013v1</w:t>
+                <w:t xml:space="preserve">hal-02813630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12985,51 +12985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Katarina Gilgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 2 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13106,51 +13106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Probabilistic Safety Assessment and Management Conference and the Annual European Safety and Reliability Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. 1, , 10 p., 2012, 978-1-62276-436-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13265,51 +13265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D67219E0"/>
+    <w:nsid w:val="0CB78D54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13496,51 +13496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-lardy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1338-8553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23144978X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111152" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.1001072772-6940/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Journaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Normant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9269" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Dixhoorn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenraad van Zyl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi de Mol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop van der Werf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.489" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107556" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Falourd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105918" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.C.M. van Eerdenburg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Graaf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Helle Sloth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100264" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bacher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104535" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdeville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17972" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105233" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02521078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-103-2-2040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000052X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/k9vq-mn67" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16154" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.04.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0529-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grusson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murgue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bardeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9366-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiu Ma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.03.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hug March" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.09.043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.10.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649923v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Aulagnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.12.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S49GB34F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001459v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; J.-A. Vital" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Gaurut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Viovy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.08.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1VJTD2J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647207v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Feng Chang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-2165-2013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652996v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-012-0289-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-00DVF31C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651971v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.03.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7FBP9T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.05.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MTZ8FCR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000148v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Capian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Blanfort" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.01.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTP31QL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaurut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngef-xz41" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Soussana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385353v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086556v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246122v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barbier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo da Rocha Moreira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Correa Rocha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210717v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210845v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137886v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999760v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59491-6_32" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021254v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023071v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900605v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50153-2_43" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734275v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738401v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741968v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Vavasseur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748426v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077378v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaurut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellocchi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077377v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bachelet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744489v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748693v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192260v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754299v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192157v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gate" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192234v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192205v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Itier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192354v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820786v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Soussana" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754835v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611408v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611413v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808751v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804515v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803730v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811664v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805507v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805598v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842710v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842764v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842751v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469855v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860017v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747834v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/265843.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803106v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aulagnier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808820v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751636v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812881v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751060v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/4/242046" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811933v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750514v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604286v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Grusson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813630v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824013v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ademe.fr/servlet/getDoc?cid=96&amp;amp;m=3&amp;amp;id=86423&amp;amp;p1=02&amp;amp;p2=04&amp;amp;ref=17597" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806968v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01913555v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22352" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806977v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katarina Gilgen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806115v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-lardy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1338-8553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23144978X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111152" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Journaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Normant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pelletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.1001072772-6940/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Dixhoorn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenraad van Zyl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi de Mol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop van der Werf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.489" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107556" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Falourd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105918" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.C.M. van Eerdenburg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Graaf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100264" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Helle Sloth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.09.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bacher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104535" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdeville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17972" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105233" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/k9vq-mn67" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000052X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02521078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-103-2-2040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16154" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.04.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0529-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grusson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murgue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bardeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-016-9366-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiu Ma" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.03.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.10.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hug March" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.09.043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; J.-A. Vital" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Gaurut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Viovy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.08.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1VJTD2J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622402v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646016v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Aulagnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.12.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S49GB34F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647207v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Feng Chang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-2165-2013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652996v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649923v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.03.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7FBP9T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-012-0289-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-00DVF31C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.05.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MTZ8FCR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000148v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Capian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Blanfort" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.01.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTP31QL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaurut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngef-xz41" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Soussana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246122v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barbier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086556v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920261v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385353v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Ragno" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo da Rocha Moreira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Correa Rocha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210717v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210845v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59491-6_32" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021254v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137886v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023071v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900605v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50153-2_43" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734275v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738401v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741968v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Vavasseur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748426v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802688v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077378v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaurut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellocchi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077377v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bachelet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748693v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744489v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808903v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754299v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192157v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gate" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192260v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192234v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192205v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Itier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192354v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820786v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Soussana" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754835v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805507v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842710v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842764v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842751v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611408v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611405v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808751v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611413v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804515v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803730v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811664v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469855v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860017v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747834v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/265843.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808820v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803106v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aulagnier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812881v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751636v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811933v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750514v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751060v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/4/242046" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604286v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Grusson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32449-4_3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824013v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ademe.fr/servlet/getDoc?cid=96&amp;amp;m=3&amp;amp;id=86423&amp;amp;p1=02&amp;amp;p2=04&amp;amp;ref=17597" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813630v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806968v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01913555v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22352" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806977v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katarina Gilgen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806115v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>