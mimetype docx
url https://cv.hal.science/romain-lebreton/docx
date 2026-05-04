--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -779,51 +779,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC '25: International Symposium on Symbolic and Algebraic Computation</w:t>
+              <w:t xml:space="preserve">ISSAC 2025 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Guanajuato, Mexico. pp.258-266, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3747199.3747569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">