--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -2438,178 +2438,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque dépressif des étudiants : impacts de la psychologie positive et cognitive par l’apprentissage de la répétition de phrases de pensées positives</w:t>
+                <w:t xml:space="preserve">Impacts de la psychologie positive et des RPP sur la dépression et l’anxiété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lebreuilly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muaweah Alsaleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International et pluridisciplinaire : Les mondes intermédiaires représentés entre identités et altérités : nouveaux risques et vulnérabilités versus médiations et apprentissages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERREV, Jun 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">2ème Congrès international de la méthode Coué et de ses applications contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313764v1</w:t>
+                <w:t xml:space="preserve">hal-02313755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la psychologie positive et des RPP sur la dépression et l’anxiété</w:t>
+                <w:t xml:space="preserve">Risque dépressif des étudiants : impacts de la psychologie positive et cognitive par l’apprentissage de la répétition de phrases de pensées positives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lebreuilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muaweah Alsaleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès international de la méthode Coué et de ses applications contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque International et pluridisciplinaire : Les mondes intermédiaires représentés entre identités et altérités : nouveaux risques et vulnérabilités versus médiations et apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERREV, Jun 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313755v1</w:t>
+                <w:t xml:space="preserve">hal-02313764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance between an ideal democracy and the current democracy</w:t>
               </w:r>
@@ -3012,165 +3012,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’idéologie démocratique est-elle mesurable ?</w:t>
+                <w:t xml:space="preserve">Crise de la démocratie : création d’un outil de mesure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 ème Congrès International de Psychologie Sociale en langue Française de l’ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées d’études Doctorales « Crise(s), Changements(s), Cultures(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313781v1</w:t>
+                <w:t xml:space="preserve">hal-02313785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise de la démocratie : création d’un outil de mesure.</w:t>
+                <w:t xml:space="preserve">L’idéologie démocratique est-elle mesurable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études Doctorales « Crise(s), Changements(s), Cultures(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Chambéry, France</w:t>
+              <w:t xml:space="preserve">8 ème Congrès International de Psychologie Sociale en langue Française de l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313785v1</w:t>
+                <w:t xml:space="preserve">hal-02313781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie politique et démocratie : construction d’une échelle de mesure du démocratisme.</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="936FDBC8"/>
+    <w:nsid w:val="78A12C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3684,51 +3684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-lebreuilly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8473-7584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150883145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765258v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourion-B&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tarquinio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebreuilly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.106842" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-12941-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03502923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-021-01903-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.01.041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourion-Bedes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2020.113559" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03146872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaux Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreuilly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaweah Alsaleh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.07.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03197078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2019.01.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063976v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auzou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00675-18" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tostain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.01.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.06.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.02.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.104.0621" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Sakkour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1711" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18222/eae245620132738" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.098.0237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313674v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inka.124.0125" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149507v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asgari Fatemeh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lebreuilly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313758v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rigaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Bihan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-lebreuilly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8473-7584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150883145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765258v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourion-B&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tarquinio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebreuilly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2023.106842" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-12941-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03502923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-021-01903-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.01.041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourion-Bedes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2020.113559" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03146872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaux Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreuilly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaweah Alsaleh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.07.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03197078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2019.01.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063976v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auzou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00675-18" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tostain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.01.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.06.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.02.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.104.0621" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Sakkour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1711" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18222/eae245620132738" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.098.0237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313674v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inka.124.0125" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149507v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asgari Fatemeh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lebreuilly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313758v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rigaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Bihan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02313818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>