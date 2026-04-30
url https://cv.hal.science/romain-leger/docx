--- v0 (2026-03-06)
+++ v1 (2026-04-30)
@@ -251,321 +251,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology for the mechanical behavior analysis of polyvinyl chloride and recycled polyethylene terephthalate foams: Finite element model updating using mechanical field measurements</w:t>
+                <w:t xml:space="preserve">Monitored indentation for the detection of inclusions in elastomer material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joulia Salloum</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Léger</w:t>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Chebbo</w:t>
+                <w:t xml:space="preserve">Sarah Chhean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Léa Guérandelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yohann Mewa Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (1), pp. 73-93. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10996362231203207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.54851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225848v1</w:t>
+                <w:t xml:space="preserve">hal-04289464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitored indentation for the detection of inclusions in elastomer material</w:t>
+                <w:t xml:space="preserve">A new methodology for the mechanical behavior analysis of polyvinyl chloride and recycled polyethylene terephthalate foams: Finite element model updating using mechanical field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐sophie Caro</w:t>
+                <w:t xml:space="preserve">Joulia Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Chhean</w:t>
+                <w:t xml:space="preserve">Hussein Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Guérandelle</w:t>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Mewa Singh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 141 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp. 73-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.54851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10996362231203207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289464v1</w:t>
+                <w:t xml:space="preserve">hal-04225848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -655,51 +655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -806,77 +806,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouagui Fofana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (1), pp.266-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1070,64 +1070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1191,77 +1191,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Hygrothermal Ageing on the Mechanical and Fire Properties of a Flame Retardant Flax Fiber/Epoxy Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1334,64 +1334,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Nuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1451,77 +1451,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery and reuse of carbon fibre and acrylic resin from thermoplastic composites used in marine application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1719,77 +1719,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aging temperature on a thermoset-like novel acrylic thermoplastic composite for marine vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 55 (19), pp.002199832199678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1836,77 +1836,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Thermoplastic Composite for Marine Applications: Comparison of the Effects of Aging on Mechanical Properties and Diffusion Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, pp.899-922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1934,1411 +1934,1411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of flax fiber fabrics by radiation grafting: Application to epoxy thermosets and potentialities for silicone-natural fibers composites</w:t>
+                <w:t xml:space="preserve">Ultrasound evaluation of the mechanical properties as an investigation tool for the wood-polymer composites including olive wood flour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Tataru</w:t>
+                <w:t xml:space="preserve">Nesrine Bouhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Guibert</w:t>
+                <w:t xml:space="preserve">Slim Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Labbé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Léger</w:t>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rouif</w:t>
+                <w:t xml:space="preserve">Mohamed Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108663⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.103445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431668v1</w:t>
+                <w:t xml:space="preserve">hal-02765687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound evaluation of the mechanical properties as an investigation tool for the wood-polymer composites including olive wood flour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification of flax fiber fabrics by radiation grafting: Application to epoxy thermosets and potentialities for silicone-natural fibers composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Souissi</w:t>
+                <w:t xml:space="preserve">Gabriela Tataru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maréchal</w:t>
+                <w:t xml:space="preserve">Kevin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben Amar</w:t>
+                <w:t xml:space="preserve">Marianne Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lenoir</w:t>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 148, pp.103445. </w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.108663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765687v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t>
+                <w:t xml:space="preserve">Influence of hydrothermal ageing on the fatigue behaviour of a unidirectional flax-epoxy laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Siot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+                <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t>
+              <w:t xml:space="preserve">, 2019, 174, pp.107056 (7). </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908915v1</w:t>
+                <w:t xml:space="preserve">hal-02370506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrothermal ageing on the fatigue behaviour of a unidirectional flax-epoxy laminate</w:t>
+                <w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+                <w:t xml:space="preserve">A. Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Berges</w:t>
+                <w:t xml:space="preserve">C. Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gabrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Léger</w:t>
+                <w:t xml:space="preserve">B. Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Person</w:t>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 174, pp.107056 (7). </w:t>
+              <w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370506v1</w:t>
+                <w:t xml:space="preserve">hal-01908915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of post curing temperature on mechanical properties of a flax fiber reinforced epoxy composite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What are the key parameters to produce a high-grade bio-based composite? Application to flax/epoxy UD laminates produced by thermocompression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.12.029⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772669v1</w:t>
+                <w:t xml:space="preserve">hal-01889210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the key parameters to produce a high-grade bio-based composite? Application to flax/epoxy UD laminates produced by thermocompression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of post curing temperature on mechanical properties of a flax fiber reinforced epoxy composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 150, pp.36 - 46. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.171-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.04.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889210v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modelling of void growth in Phenolic Molding Compounds filled PolyPropylene from optical measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bernardeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alexandra Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C. C Benezet</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 71, pp.209 - 216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908889v1</w:t>
+                <w:t xml:space="preserve">hal-01908907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Siot</w:t>
+                <w:t xml:space="preserve">Computational modelling of void growth in Phenolic Molding Compounds filled PolyPropylene from optical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Longuet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">F. Bernardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">J.C. C Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t>
+              <w:t xml:space="preserve">, 2018, 71, pp.209 - 216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908907v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on peel strength, tensile strength and shear viscosity of the addition of functionalized low density polyethylene to a thermoplastic polyurethane sheet calendered on a polyester fabric</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hyperelastic behavior of modified sepiolite/SEBS thermoplastic elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1528083716686853⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (12), pp.7591-7604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-017-0991-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772588v1</w:t>
+                <w:t xml:space="preserve">hal-01772698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelastic behavior of modified sepiolite/SEBS thermoplastic elastomers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact on peel strength, tensile strength and shear viscosity of the addition of functionalized low density polyethylene to a thermoplastic polyurethane sheet calendered on a polyester fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (12), pp.7591-7604. </w:t>
+              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-017-0991-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1528083716686853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772698v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of moisture uptake on the static, cyclic and dynamic behaviour of unidirectional flax fibre-reinforced epoxy laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3415,64 +3415,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mantaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3523,77 +3523,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive modeling of stress softening and permanent set in a porcine skin tissue: Impact of the storage preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,77 +3670,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Of Hydrothermal Aging Of Short Flax Fiber Reinforced Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90, pp.559 - 566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3774,90 +3774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sample preservation on stress softening and permanent set of porcine skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gountsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3934,64 +3934,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kotsilkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4032,291 +4032,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the impact of humid aging on the strength of industrial adhesive joints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Constitutive modeling of a SEBS cast-calender: Large strain, compressibility and anisotropic damage induced by the process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.02.001⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (17), pp.4594-4603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883671v1</w:t>
+                <w:t xml:space="preserve">hal-01771587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modeling of a SEBS cast-calender: Large strain, compressibility and anisotropic damage induced by the process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the impact of humid aging on the strength of industrial adhesive joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Léger</w:t>
+                <w:t xml:space="preserve">J.-C. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (17), pp.4594-4603. </w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.66 - 77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771587v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-classical water diffusion in an industrial adhesive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (8), pp.744 - 753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4421,64 +4421,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSBM 2025 - 4th International Conference on Sustainable Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Eindhoven, Netherlands</w:t>
@@ -4507,90 +4507,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des BPHU : Gestion des déchets composites historiques et fin de vie de composites éco-conçus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4632,64 +4632,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated ageing of a pultruded FRP composites PA6/GF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4779,77 +4779,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des composites en fin de vie dans les matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4926,51 +4926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5006,848 +5006,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery and reuse of carbon fibre and acrylic resin from thermoplastic composites used in marine application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mechanical Characterisation Of Simulated Long Discontinuous Fibre Reinforced Composite For Recycling Potential Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716168v1</w:t>
+                <w:t xml:space="preserve">hal-03716238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recovery and reuse of carbon fibre and acrylic resin from thermoplastic composites used in marine application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716247v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery and reuse of carbon fibre and thermoplastic resin from composites for marine application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC 18 - 18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637046v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hygrothermal ageing on the fire behavior of flame retarded epoxy/flax composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recovery and reuse of carbon fibre and thermoplastic resin from composites for marine application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFRAM 2022 - 3e conférence internationale sur les additifs et matériaux ignifuges respectueux de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; Université de Montpellier; École d'ingénieurs de chimie de Montpellier (ENSCM); Société Chimique de France (SCF), May 2022, Alès, France</w:t>
+              <w:t xml:space="preserve">EMMC 18 - 18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683560v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of hygrothermal ageing on the fire behavior of flame retarded epoxy/flax composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC 18 - 18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECOFRAM 2022 - 3e conférence internationale sur les additifs et matériaux ignifuges respectueux de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; Université de Montpellier; École d'ingénieurs de chimie de Montpellier (ENSCM); Société Chimique de France (SCF), May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637060v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of an acrylic thermoplastic carbon fibre reinforced composite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC 18 - 18th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637050v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Characterisation Of Simulated Long Discontinuous Fibre Reinforced Composite For Recycling Potential Assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Durability of an acrylic thermoplastic carbon fibre reinforced composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMMC 18 - 18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716238v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of mechanical tests to characterize 3D kinematic behavior of running sport shoes</w:t>
               </w:r>
@@ -5885,51 +5885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics IDICS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
@@ -5958,90 +5958,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique de matériaux sandwichs innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joulia Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6092,51 +6092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6185,2630 +6185,2630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling natural fiber composites microstructures for predicting their water aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comportement mécanique et tenue en service de composites recyclables pour application nautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Eco-composites et Composites Bio-sourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843000v1</w:t>
+                <w:t xml:space="preserve">hal-03238416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique et tenue en service de composites recyclables pour application nautique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bio-composites for structural urban outdoor applications - A study of the impact of fiber content on the durability of flax fiber-reinforced epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Eco-composites et Composites Bio-sourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tarbes, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Mechanics of Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238416v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-composites for structural urban outdoor applications - A study of the impact of fiber content on the durability of flax fiber-reinforced epoxy composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling natural fiber composites microstructures for predicting their water aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mattrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mooti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Mechanics of Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">18th European Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975397v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de composites biosourcés pour application marine : Projet ECOTRANSAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude du comportement en fatigue d’un composite lin-époxy soumis à un vieillissement hydro-thermique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoMat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236278v1</w:t>
+                <w:t xml:space="preserve">hal-03236334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement en fatigue d’un composite lin-époxy soumis à un vieillissement hydro-thermique.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude comparative de composites biosourcés pour application marine : Projet ECOTRANSAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Melon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoMat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236334v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TPU/LDPE blends compatibilisation for fabric coatings: Mechanical, morphological and rheological characterization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence du vieillissement d'un biocomposite sur les propriétés mécaniques et la réaction au feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
+              <w:t xml:space="preserve">EcoMat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930570v1</w:t>
+                <w:t xml:space="preserve">hal-03236166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of post-curing on the mechanical properties of a UD flax fiber reinforced epoxy composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460643v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed imaging for assessment of impact damage in natural fibre biocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+                <w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011869v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the process on dispersion and consequences on mechanical properties of polymers with embedded silica</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">TPU/LDPE blends compatibilisation for fabric coatings: Mechanical, morphological and rheological characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.B. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Azéma</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930508v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication De Matériaux Composites À Fibres De Lin En Vue D’une Application De Mobilier Urbain Ultraléger Et Mobile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Person</w:t>
+                <w:t xml:space="preserve">High speed imaging for assessment of impact damage in natural fibre biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FuturMob 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2271617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898942v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure et vieillissement hygrothermique de composites renforcés de fibres de lin unidirectionnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piezel</w:t>
+                <w:t xml:space="preserve">Impact of the process on dispersion and consequences on mechanical properties of polymers with embedded silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Person</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621613v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la microstructure de composites UD à fibres naturelles pour l'étude de leur durabilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fabrication De Matériaux Composites À Fibres De Lin En Vue D’une Application De Mobilier Urbain Ultraléger Et Mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoMat2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
+              <w:t xml:space="preserve">FuturMob 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659781v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of post-curing on the mechanical properties of a UD flax fiber reinforced epoxy composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la microstructure de composites UD à fibres naturelles pour l'étude de leur durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mattrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mooti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Natural Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">EcoMat2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242525v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of post-curing on the mechanical properties of a UD flax fiber reinforced epoxy composite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstructure et vieillissement hygrothermique de composites renforcés de fibres de lin unidirectionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255542v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du vieillissement d'un biocomposite sur les propriétés mécaniques et la réaction au feu</w:t>
+                <w:t xml:space="preserve">Effect of post-curing on the mechanical properties of a UD flax fiber reinforced epoxy composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoMat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236166v1</w:t>
+                <w:t xml:space="preserve">hal-03242525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale finite element model to predict the diffusional behaviour of biocomposites dedicated to structural applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence du chargement thermohydrique sur le comportement mecanique statique, cyclique et dynamique de composites renforces de fibres de lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Composites Materials (ECCM17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ECOMAT :Fatigue et durabilité des composites biosourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533241v1</w:t>
+                <w:t xml:space="preserve">hal-02898965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peel strength impact of functionalized polyethylene to thermoplastic polyurethane calendered on a polyester fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Romanian Textiles and Leather Conference - CORTEP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-échelle de la diffusion d'eau dans un composite UD polyester/lin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Multiscale finite element model to predict the diffusional behaviour of biocomposites dedicated to structural applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Fatigue et durabilité des composites biosourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">European Conference on Composites Materials (ECCM17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975423v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moisture uptake on flax-reinforced composite laminates: influence on dynamic and quasi-static properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation multi-échelle de la diffusion d'eau dans un composite UD polyester/lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Apolinario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM17 - European Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Fatigue et durabilité des composites biosourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131249v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du vieillissement hydrothermique de composites biosources a fibres courtes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of moisture uptake on flax-reinforced composite laminates: influence on dynamic and quasi-static properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue et durabilité des composites biosourcés (ECOMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">ECCM17 - European Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233821v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du chargement thermohydrique sur le comportement mecanique statique, cyclique et dynamique de composites renforces de fibres de lin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation du vieillissement hydrothermique de composites biosources a fibres courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOMAT :Fatigue et durabilité des composites biosourcés</w:t>
+              <w:t xml:space="preserve">Fatigue et durabilité des composites biosourcés (ECOMAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898965v1</w:t>
+                <w:t xml:space="preserve">hal-03233821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water ageing on the mechanical properties of flax and glass fibre composites: Degradation and reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2015 - 2nd International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Sao Miguel, Portugal</w:t>
@@ -8837,103 +8837,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical hydrothermal coupling behaviour of flax fibre composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Natural Fibre Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rome, Italy</w:t>
@@ -8962,90 +8962,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du comportement à la déchirure d'un élastomère thermoplastique nanochargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lantheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9100,90 +9100,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-thermoelastic modeling of flax-poly(lactic acid) bio-composites : an inverse method applied to a multi-physics problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
@@ -9225,90 +9225,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un vieillissement couplé hydro-thermo-mécanique sur la durabilité d'un composite PLA/lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes des Matériaux Polymères (JEMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Béjaïa, Algeria</w:t>
@@ -9389,51 +9389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCORPORATION OF ORGANOMODIFIED LAYERED SILICATES AND SILICA IN THERMOPLASTIC ELASTOMERS IN ORDER TO IMPROVE TEAR STRENGTH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.217-227, </w:t>
@@ -9529,77 +9529,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian Asseko Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du PEPR Recyclage 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
@@ -9628,103 +9628,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du vieillissement hygrothermique sur le comportement en fatigue des matériaux composites pultrudés à forte fraction volumique de fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9775,77 +9775,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian Asseko Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2025 - 7th International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisbon, Portugal. 2025</w:t>
@@ -9900,51 +9900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9999,103 +9999,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative du vieillissement en immersion de matériaux composites lin/polyester et verre/polyester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déformation des Polymères Solides, 25ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Presqu'île de Giens, France</w:t>
@@ -10182,64 +10182,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction des ouvrages avec leur environnement. Le milieu maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 129-138, 2018, 978-2-35671-510-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10264,103 +10264,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water ageing on the mechanical properties of flax and glass fibre composites: Degradation and reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raul Fangueiro, Sohel Rana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Fibres: Advances in Science and Technology Towards Industrial Applications. From Science to Market</w:t>
@@ -10434,51 +10434,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de la durabilité des structures collées soumises à des efforts mécaniques après vieillissement humide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. ISAE-ENSMA Ecole Nationale Supérieure de Mécanique et d'Aérotechique - Poitiers, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10595,51 +10595,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32ED8AC9"/>
+    <w:nsid w:val="D67DCC01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10826,51 +10826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-leger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1849-2341" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15111773X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04225848v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Salloum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chebbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362231203207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04458141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouagui Fofana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5010014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04794842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5040154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03918312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345221138500" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03786736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Campana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14193962" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03326186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Jacquot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15280837211038852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03251670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bel Haj Frej" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105705" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02989498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125787" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998321996780" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03201968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09903-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431668v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Tataru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Labb&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108663" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02765687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bouhamed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103445" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370506v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Person" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.12.029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piezel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.04.059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Benezet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.09.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083716686853" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0991-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.05.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383104v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.07.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.06.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774434v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gountsop" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kotsilkova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12065" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883671v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Grandidier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.02.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.06.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.07.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05311257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04650945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04675004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716168v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683560v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637050v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonzalez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451906v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lefebvre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Floch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843000v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mooti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238416v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975397v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236278v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ienny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930570v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Jacquot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011869v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2271617" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930508v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898942v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621613v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659781v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242525v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03255542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Campana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236166v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02533241v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario Testoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995187v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975423v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233821v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898965v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242533v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236020v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lantheaume" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03243095v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238385v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797960v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaudouin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.714.217" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219983v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236058v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255205v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515-1_14" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00518367v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-leger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1849-2341" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15111773X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04225848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Salloum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chebbo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362231203207" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04458141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouagui Fofana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5010014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04794842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5040154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03918312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345221138500" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03786736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Campana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14193962" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03326186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Jacquot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15280837211038852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03251670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bel Haj Frej" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105705" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02989498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125787" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998321996780" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03201968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09903-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02765687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bouhamed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103445" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Tataru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Labb&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108663" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Person" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piezel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.04.059" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.12.029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Benezet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.09.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0991-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083716686853" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.05.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383104v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.07.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.06.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774434v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gountsop" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kotsilkova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12065" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.06.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Grandidier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.02.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.07.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05311257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04650945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04675004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716238v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonzalez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716168v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716247v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637060v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637050v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451906v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lefebvre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Floch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843000v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mooti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236334v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236278v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ienny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236166v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03255542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Campana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930570v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Jacquot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011869v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2271617" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659781v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621613v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242525v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898965v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995187v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02533241v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario Testoni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975423v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233821v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242533v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236020v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lantheaume" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03243095v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238385v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797960v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaudouin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.714.217" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219983v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236058v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255205v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515-1_14" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00518367v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>