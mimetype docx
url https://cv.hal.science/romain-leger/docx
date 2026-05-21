--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -217,2747 +217,2747 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitored indentation for the detection of inclusions in elastomer material</w:t>
+                <w:t xml:space="preserve">Amazonian palms as underestimated crops: Elastic properties of leaflets revealed by digital image correlation combined with tensile testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐sophie Caro</w:t>
+                <w:t xml:space="preserve">Paul Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+                <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Chhean</w:t>
+                <w:t xml:space="preserve">Damien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Guérandelle</w:t>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Mewa Singh</w:t>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 141 (4), </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 245, pp.123248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.54851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2026.123248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289464v1</w:t>
+                <w:t xml:space="preserve">hal-05613231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology for the mechanical behavior analysis of polyvinyl chloride and recycled polyethylene terephthalate foams: Finite element model updating using mechanical field measurements</w:t>
+                <w:t xml:space="preserve">Monitored indentation for the detection of inclusions in elastomer material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joulia Salloum</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Léger</w:t>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Chebbo</w:t>
+                <w:t xml:space="preserve">Sarah Chhean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">Léa Guérandelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yohann Mewa Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (1), pp. 73-93. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10996362231203207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.54851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225848v1</w:t>
+                <w:t xml:space="preserve">hal-04289464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new methodology for the mechanical behavior analysis of polyvinyl chloride and recycled polyethylene terephthalate foams: Finite element model updating using mechanical field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Conti</w:t>
+                <w:t xml:space="preserve">Joulia Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Coué</w:t>
+                <w:t xml:space="preserve">Hussein Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Roquefeuil</w:t>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 148, pp.136-140. </w:t>
+              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp. 73-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10996362231203207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695267v1</w:t>
+                <w:t xml:space="preserve">hal-04225848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Roquefeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.136-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381514v1</w:t>
+                <w:t xml:space="preserve">hal-04695267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Replacing Sand with Glass Fiber-Reinforced Polymer (GFRP) Waste on the Mechanical Properties of Cement Mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouagui Fofana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (1), pp.266-281. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/eng5010014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Effect of Recycled Glass Fiber Reinforced Polymer on the Mechanical Strengths of Cement Mortar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Frugier</w:t>
+                <w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Roquefeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eng</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3931, pp.VPC-2023-3931</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794842v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic Bonding Interface under Shear–Compression Stress: Ultra-High-Speed Imaging Contribution</w:t>
+                <w:t xml:space="preserve">Insights into the Effect of Recycled Glass Fiber Reinforced Polymer on the Mechanical Strengths of Cement Mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lambert</w:t>
+                <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Habiba Lharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00220345221138500⟩</w:t>
+              <w:t xml:space="preserve">Eng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.2966-2977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/eng5040154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918312v1</w:t>
+                <w:t xml:space="preserve">hal-04794842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Hygrothermal Ageing on the Mechanical and Fire Properties of a Flame Retardant Flax Fiber/Epoxy Composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ceramic Bonding Interface under Shear–Compression Stress: Ultra-High-Speed Imaging Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (19), pp.3962. </w:t>
+              <w:t xml:space="preserve">Journal of Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 102 (3), pp.002203452211385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym14193962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00220345221138500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786736v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved tear resistance by low environmental impact coupling of plasma reactive and additive treatment of a TPU/PET coated fabric</w:t>
+                <w:t xml:space="preserve">Effect of Hygrothermal Ageing on the Mechanical and Fire Properties of a Flame Retardant Flax Fiber/Epoxy Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Nuez</w:t>
+                <w:t xml:space="preserve">Charlotte Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Baptiste Jacquot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrin Didier</w:t>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51, pp.128-143. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.3962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/15280837211038852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym14193962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326186v1</w:t>
+                <w:t xml:space="preserve">hal-03786736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery and reuse of carbon fibre and acrylic resin from thermoplastic composites used in marine application</w:t>
+                <w:t xml:space="preserve">Improved tear resistance by low environmental impact coupling of plasma reactive and additive treatment of a TPU/PET coated fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lucile Nuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2021.105705⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51, pp.128-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/15280837211038852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251670v1</w:t>
+                <w:t xml:space="preserve">hal-03326186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface energy determination of fibres for Liquid Composite Moulding processes: method to estimate equilibrium contact angles from static and quasi-static data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovery and reuse of carbon fibre and acrylic resin from thermoplastic composites used in marine application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Govignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
+                <w:t xml:space="preserve">Pierre Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125787⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.105705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2021.105705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989498v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of aging temperature on a thermoset-like novel acrylic thermoplastic composite for marine vessels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Surface energy determination of fibres for Liquid Composite Moulding processes: method to estimate equilibrium contact angles from static and quasi-static data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998321996780⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 611, pp.1-7/125787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154606v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Thermoplastic Composite for Marine Applications: Comparison of the Effects of Aging on Mechanical Properties and Diffusion Mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Effect of aging temperature on a thermoset-like novel acrylic thermoplastic composite for marine vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-021-09903-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (19), pp.002199832199678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998321996780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201968v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound evaluation of the mechanical properties as an investigation tool for the wood-polymer composites including olive wood flour</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Thermoplastic Composite for Marine Applications: Comparison of the Effects of Aging on Mechanical Properties and Diffusion Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103445⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.899-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-021-09903-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765687v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of flax fiber fabrics by radiation grafting: Application to epoxy thermosets and potentialities for silicone-natural fibers composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound evaluation of the mechanical properties as an investigation tool for the wood-polymer composites including olive wood flour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bouhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Tataru</w:t>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Guibert</w:t>
+                <w:t xml:space="preserve">Mohamed Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Labbé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rouif</w:t>
+                <w:t xml:space="preserve">Olivier Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108663⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.103445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431668v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrothermal ageing on the fatigue behaviour of a unidirectional flax-epoxy laminate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of flax fiber fabrics by radiation grafting: Application to epoxy thermosets and potentialities for silicone-natural fibers composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Tataru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+                <w:t xml:space="preserve">Kevin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Berges</w:t>
+                <w:t xml:space="preserve">Marianne Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gabrion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Person</w:t>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107056⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.108663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370506v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of hydrothermal ageing on the fatigue behaviour of a unidirectional flax-epoxy laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Siot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Michaël Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Otazaghine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+                <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 174, pp.107056 (7). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908915v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the key parameters to produce a high-grade bio-based composite? Application to flax/epoxy UD laminates produced by thermocompression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cadu</w:t>
+                <w:t xml:space="preserve">C. Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Berges</w:t>
+                <w:t xml:space="preserve">B. Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sicot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piezel</w:t>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 150, pp.36-46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.04.059⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889210v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of post curing temperature on mechanical properties of a flax fiber reinforced epoxy composite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What are the key parameters to produce a high-grade bio-based composite? Application to flax/epoxy UD laminates produced by thermocompression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.12.029⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772669v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of post curing temperature on mechanical properties of a flax fiber reinforced epoxy composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.171-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908907v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modelling of void growth in Phenolic Molding Compounds filled PolyPropylene from optical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. C Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3002,1363 +3002,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelastic behavior of modified sepiolite/SEBS thermoplastic elastomers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-017-0991-z⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772698v1</w:t>
+                <w:t xml:space="preserve">hal-01908907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on peel strength, tensile strength and shear viscosity of the addition of functionalized low density polyethylene to a thermoplastic polyurethane sheet calendered on a polyester fabric</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Perrin</w:t>
+                <w:t xml:space="preserve">Hyperelastic behavior of modified sepiolite/SEBS thermoplastic elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gallard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1528083716686853⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (12), pp.7591-7604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-017-0991-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772588v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of moisture uptake on the static, cyclic and dynamic behaviour of unidirectional flax fibre-reinforced epoxy laminates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact on peel strength, tensile strength and shear viscosity of the addition of functionalized low density polyethylene to a thermoplastic polyurethane sheet calendered on a polyester fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Baptiste Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1528083716686853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.05.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01480243v1</w:t>
+                <w:t xml:space="preserve">hal-01772588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of impurities on the performances of HIPS recycled from Waste Electric and Electronic Equipment (WEEE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mantaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56, pp.438-445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modeling of stress softening and permanent set in a porcine skin tissue: Impact of the storage preservation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of moisture uptake on the static, cyclic and dynamic behaviour of unidirectional flax fibre-reinforced epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Bazin</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.06.026⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.165-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455770v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Of Hydrothermal Aging Of Short Flax Fiber Reinforced Composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Constitutive modeling of stress softening and permanent set in a porcine skin tissue: Impact of the storage preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (13), pp.2863-2869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774434v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sample preservation on stress softening and permanent set of porcine skin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modelling Of Hydrothermal Aging Of Short Flax Fiber Reinforced Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.014⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.559 - 566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883677v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Localisation in iPP/MWCNT Nanocomposites Using Digital Image Correlation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Effect of sample preservation on stress softening and permanent set of porcine skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gountsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (12), pp.3135 - 3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793552v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modeling of a SEBS cast-calender: Large strain, compressibility and anisotropic damage induced by the process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Strain Localisation in iPP/MWCNT Nanocomposites Using Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kotsilkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.06.006⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (1), pp.37 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771587v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the impact of humid aging on the strength of industrial adhesive joints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Constitutive modeling of a SEBS cast-calender: Large strain, compressibility and anisotropic damage induced by the process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.02.001⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (17), pp.4594-4603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883671v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-classical water diffusion in an industrial adhesive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A study of the impact of humid aging on the strength of industrial adhesive joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.66 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-classical water diffusion in an industrial adhesive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (8), pp.744 - 753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2010.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4368,5118 +4502,5118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Recycled Glass Fibre Reinforced Polymer on the Mechanical Strength of Cement Mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSBM 2025 - 4th International Conference on Sustainable Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des BPHU : Gestion des déchets composites historiques et fin de vie de composites éco-conçus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Recyclage des Composites - Un nouveau cap pour la course au large</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Sud, Sep 2025, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated ageing of a pultruded FRP composites PA6/GF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des composites en fin de vie dans les matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle génération de CMO recyclables à partir de matières premières de recyclage : vers une économie circulaire (RECYCOMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Characterisation Of Simulated Long Discontinuous Fibre Reinforced Composite For Recycling Potential Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery and reuse of carbon fibre and acrylic resin from thermoplastic composites used in marine application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Recovery and reuse of carbon fibre and thermoplastic resin from composites for marine application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">EMMC 18 - 18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716247v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery and reuse of carbon fibre and thermoplastic resin from composites for marine application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC 18 - 18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637046v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hygrothermal ageing on the fire behavior of flame retarded epoxy/flax composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOFRAM 2022 - 3e conférence internationale sur les additifs et matériaux ignifuges respectueux de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; Université de Montpellier; École d'ingénieurs de chimie de Montpellier (ENSCM); Société Chimique de France (SCF), May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joulia Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC 18 - 18th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of an acrylic thermoplastic carbon fibre reinforced composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC 18 - 18th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of mechanical tests to characterize 3D kinematic behavior of running sport shoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics IDICS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique de matériaux sandwichs innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joulia Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de santé, substitution matières et comportement au feu des stratifiés dans les structures marines : projet NESSIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Industrielle IMT « Matériaux haute performance et écomatériaux dans les transports »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique et tenue en service de composites recyclables pour application nautique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bio-composites for structural urban outdoor applications - A study of the impact of fiber content on the durability of flax fiber-reinforced epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Eco-composites et Composites Bio-sourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tarbes, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Mechanics of Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238416v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-composites for structural urban outdoor applications - A study of the impact of fiber content on the durability of flax fiber-reinforced epoxy composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comportement mécanique et tenue en service de composites recyclables pour application nautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Mechanics of Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Eco-composites et Composites Bio-sourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975397v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling natural fiber composites microstructures for predicting their water aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mooti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement en fatigue d’un composite lin-époxy soumis à un vieillissement hydro-thermique.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Etude comparative de composites biosourcés pour application marine : Projet ECOTRANSAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Melon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoMat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236334v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de composites biosourcés pour application marine : Projet ECOTRANSAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Etude du comportement en fatigue d’un composite lin-époxy soumis à un vieillissement hydro-thermique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoMat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236278v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du vieillissement d'un biocomposite sur les propriétés mécaniques et la réaction au feu</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effect of post-curing on the mechanical properties of a UD flax fiber reinforced epoxy composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoMat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236166v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of post-curing on the mechanical properties of a UD flax fiber reinforced epoxy composite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Influence du vieillissement d'un biocomposite sur les propriétés mécaniques et la réaction au feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">EcoMat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255542v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Siot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TPU/LDPE blends compatibilisation for fabric coatings: Mechanical, morphological and rheological characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.B. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed imaging for assessment of impact damage in natural fibre biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2271617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the process on dispersion and consequences on mechanical properties of polymers with embedded silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication De Matériaux Composites À Fibres De Lin En Vue D’une Application De Mobilier Urbain Ultraléger Et Mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FuturMob 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la microstructure de composites UD à fibres naturelles pour l'étude de leur durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mooti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoMat2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure et vieillissement hygrothermique de composites renforcés de fibres de lin unidirectionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of post-curing on the mechanical properties of a UD flax fiber reinforced epoxy composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du chargement thermohydrique sur le comportement mecanique statique, cyclique et dynamique de composites renforces de fibres de lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOMAT :Fatigue et durabilité des composites biosourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peel strength impact of functionalized polyethylene to thermoplastic polyurethane calendered on a polyester fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Romanian Textiles and Leather Conference - CORTEP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale finite element model to predict the diffusional behaviour of biocomposites dedicated to structural applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Composites Materials (ECCM17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle de la diffusion d'eau dans un composite UD polyester/lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Fatigue et durabilité des composites biosourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moisture uptake on flax-reinforced composite laminates: influence on dynamic and quasi-static properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modélisation du vieillissement hydrothermique de composites biosources a fibres courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM17 - European Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Fatigue et durabilité des composites biosourcés (ECOMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131249v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du vieillissement hydrothermique de composites biosources a fibres courtes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of moisture uptake on flax-reinforced composite laminates: influence on dynamic and quasi-static properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue et durabilité des composites biosourcés (ECOMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">ECCM17 - European Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233821v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water ageing on the mechanical properties of flax and glass fibre composites: Degradation and reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2015 - 2nd International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Sao Miguel, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical hydrothermal coupling behaviour of flax fibre composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Natural Fibre Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du comportement à la déchirure d'un élastomère thermoplastique nanochargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lantheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déformation des Polymères Solides, 25ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-thermoelastic modeling of flax-poly(lactic acid) bio-composites : an inverse method applied to a multi-physics problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un vieillissement couplé hydro-thermo-mécanique sur la durabilité d'un composite PLA/lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes des Matériaux Polymères (JEMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Béjaïa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of Organomodified Layered Silicates and Silica in Thermoplastic Elastomers in Order to Improve Tear Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCORPORATION OF ORGANOMODIFIED LAYERED SILICATES AND SILICA IN THERMOPLASTIC ELASTOMERS IN ORDER TO IMPROVE TEAR STRENGTH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.217-227, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.714.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9489,650 +9623,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an extraction process for vegetal and synthetic fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian Asseko Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du PEPR Recyclage 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du vieillissement hygrothermique sur le comportement en fatigue des matériaux composites pultrudés à forte fraction volumique de fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of mechanical properties of elementary flax basalt fibres from recycled composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian Asseko Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2025 - 7th International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisbon, Portugal. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors in surface energy estimation of fibres for Liquid Composite Moulding processes and potential origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom. , Issu des Proceedings of the 2023 International Conference on Composite Materials, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative du vieillissement en immersion de matériaux composites lin/polyester et verre/polyester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déformation des Polymères Solides, 25ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10142,275 +10276,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologisation d’une filière de production de textiles enduits pour applications marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction des ouvrages avec leur environnement. Le milieu maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 129-138, 2018, 978-2-35671-510-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water ageing on the mechanical properties of flax and glass fibre composites: Degradation and reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raul Fangueiro, Sohel Rana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Fibres: Advances in Science and Technology Towards Industrial Applications. From Science to Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Springer Netherlands, pp.183-196, 2016, 978-94-017-7513-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-7515-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10420,114 +10554,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de la durabilité des structures collées soumises à des efforts mécaniques après vieillissement humide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. ISAE-ENSMA Ecole Nationale Supérieure de Mécanique et d'Aérotechique - Poitiers, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00518367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10595,51 +10729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D67DCC01"/>
+    <w:nsid w:val="09BBC6A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10826,51 +10960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-leger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1849-2341" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15111773X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04225848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Salloum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chebbo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362231203207" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04458141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouagui Fofana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5010014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04794842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5040154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03918312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345221138500" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03786736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Campana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14193962" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03326186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Jacquot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15280837211038852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03251670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bel Haj Frej" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105705" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02989498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125787" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998321996780" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03201968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09903-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02765687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bouhamed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103445" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Tataru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Labb&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108663" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Person" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piezel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.04.059" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.12.029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Benezet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.09.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0991-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083716686853" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.05.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383104v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.07.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.06.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774434v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gountsop" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kotsilkova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12065" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.06.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Grandidier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.02.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.07.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05311257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04650945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04675004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716238v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonzalez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716168v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716247v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637060v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637050v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451906v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lefebvre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Floch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843000v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mooti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236334v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236278v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ienny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236166v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03255542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Campana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930570v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Jacquot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011869v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2271617" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659781v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621613v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242525v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898965v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995187v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02533241v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario Testoni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975423v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233821v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242533v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236020v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lantheaume" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03243095v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238385v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797960v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaudouin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.714.217" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219983v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236058v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255205v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515-1_14" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00518367v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-leger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1849-2341" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15111773X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05613231v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cathelineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2026.123248" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04225848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Salloum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chebbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362231203207" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04458141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouagui Fofana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5010014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04794842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5040154" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03918312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345221138500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03786736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Campana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14193962" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03326186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Jacquot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15280837211038852" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03251670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bel Haj Frej" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105705" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02989498v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125787" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998321996780" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03201968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09903-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02765687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bouhamed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103445" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02431668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Tataru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guibert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Labb&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108663" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370506v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Person" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berges" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piezel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.04.059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772669v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.12.029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Benezet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.09.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0991-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083716686853" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.07.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.05.029" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455770v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.06.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774434v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gountsop" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kotsilkova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12065" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.06.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Grandidier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.02.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.07.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221735v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05311257v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04650945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04675004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716238v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonzalez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716247v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683560v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637050v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451906v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lefebvre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Floch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238416v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843000v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mooti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236278v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ienny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236334v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03255542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Campana" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236166v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Jacquot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011869v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2271617" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898942v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659781v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621613v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242525v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898965v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02533241v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario Testoni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975423v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233821v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131249v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607473v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242533v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236020v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lantheaume" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03243095v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238385v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797960v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaudouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.714.217" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167738v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219983v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236058v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915327v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255205v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515-1_14" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00518367v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>