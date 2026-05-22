--- v0 (2026-04-30)
+++ v1 (2026-05-22)
@@ -109,191 +109,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des équipements sportifs de proximité. L'originalité des pumptracks en France ?</w:t>
+                <w:t xml:space="preserve">Les équipements de loisirs de plein air et l'aménagement du territoire : Une analyse géographique du développement des pumptracks en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Riffaud</w:t>
+                <w:t xml:space="preserve">Benjamin Pélican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès de la S2MS – Management des espaces de pratiques sportives : enjeux économiques, sociaux et environnementaux</w:t>
+              <w:t xml:space="preserve">4e Congrès de la S2MS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592777v1</w:t>
+                <w:t xml:space="preserve">hal-05592892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les équipements de loisirs de plein air et l'aménagement du territoire : Une analyse géographique du développement des pumptracks en France</w:t>
+                <w:t xml:space="preserve">Développement des équipements sportifs de proximité. L'originalité des pumptracks en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pélican</w:t>
+                <w:t xml:space="preserve">Thomas Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès de la S2MS</w:t>
+              <w:t xml:space="preserve">4e Congrès de la S2MS – Management des espaces de pratiques sportives : enjeux économiques, sociaux et environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592892v1</w:t>
+                <w:t xml:space="preserve">hal-05592777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du théâtre au stade : géographie comparée des équipements culturels et sportifs en France</w:t>
               </w:r>
@@ -508,51 +508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use planning and outdoor recreation facilities: A Geographical Analysis of Pump-Track Development in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pélican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geography and Sports Studies-Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -577,51 +577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques socio-spatiales et négociations informelles : de l’ethnographie des usages à l’aménagement du territoire : le cas des pumptracks en France après les Jeux Olympiques et Paralympiques (JOP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -659,51 +659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géographique de l'implantation des Pumptracks en France. D'un inventaire national à la construction de typologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pélican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1319,51 +1319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">présentation et perspectives d’un projet sur la gouvernance des organisations sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pélican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales du CETAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1427,51 +1427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Leroux-Sostenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pélican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Care en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1496,51 +1496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the new law on the democratisation of sport on good governance in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pélican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,51 +1591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de globalisation des entités sportives professionnelles et ancrage territorial. De l’optique fan à l’optique marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pélican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Leroux-Sostenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2060,51 +2060,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêts urbaines : vers des stations forestières de loisirs ? Le cas des espaces boisés de l'agglomération rouennaise</w:t>
+                <w:t xml:space="preserve">« Fun runs » : loisirs, espaces et imaginaires. Courir déguisé pour s'éclater en images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
@@ -2122,97 +2122,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque en développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rimouski (Québec), France</w:t>
+              <w:t xml:space="preserve">Atelier-séminaire « Loisirs et imaginaire », Saison 2 : Jeux, sports et espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592393v1</w:t>
+                <w:t xml:space="preserve">hal-05593424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Fun runs » : loisirs, espaces et imaginaires. Courir déguisé pour s'éclater en images</w:t>
+                <w:t xml:space="preserve">Forêts urbaines : vers des stations forestières de loisirs ? Le cas des espaces boisés de l'agglomération rouennaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
@@ -2230,73 +2230,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier-séminaire « Loisirs et imaginaire », Saison 2 : Jeux, sports et espaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque en développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rimouski (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05593424v1</w:t>
+                <w:t xml:space="preserve">hal-05592393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêts urbaines de loisirs. Usages récréatifs et manières d’habiter</w:t>
               </w:r>
@@ -2777,243 +2777,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts du bien-être : Activités physiques et appropriations citadines de la ceinture verte rouennaise</w:t>
+                <w:t xml:space="preserve">Bien-être en forêt. Appropriations citadines par les loisirs de la ceinture verte rouennaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of the International Sociology of Sport Association: The Sociological Lens and the Wellbeing of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'études de l'Observatoire Régional de la Qualité de Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592400v1</w:t>
+                <w:t xml:space="preserve">hal-05593460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être en forêt. Appropriations citadines par les loisirs de la ceinture verte rouennaise</w:t>
+                <w:t xml:space="preserve">Les forêts du bien-être : Activités physiques et appropriations citadines de la ceinture verte rouennaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études de l'Observatoire Régional de la Qualité de Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">World Congress of the International Sociology of Sport Association: The Sociological Lens and the Wellbeing of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05593460v1</w:t>
+                <w:t xml:space="preserve">hal-05592400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une « nature » oubliée à une « nature » valorisée. Un parc animalier à l'échelle d'une métropole</w:t>
               </w:r>
@@ -4788,51 +4788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592777v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riffaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lepill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;lican" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Parment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592767v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sanchez Algarra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Machemehl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Leroux-Sostenes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Evrard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2586485" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12575" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592240v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12603" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/reof" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1282029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2017.1339363" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01701175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMR069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592892v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;lican" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lepill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592777v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riffaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Parment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592767v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sanchez Algarra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Machemehl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Leroux-Sostenes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Evrard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2586485" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12575" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592240v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12603" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/reof" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1282029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2017.1339363" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01701175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMR069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>