--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -901,239 +901,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential exploration in the Iowa gambling task: Validation of a new computational model in a large dataset of young and old healthy participants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How occupational status influences the processing of faces: An EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligneul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006989⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222139v1</w:t>
+                <w:t xml:space="preserve">hal-03006207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How occupational status influences the processing of faces: An EEG study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential exploration in the Iowa gambling task: Validation of a new computational model in a large dataset of young and old healthy participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligneul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122, pp.125-135. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.e1006989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006207v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From relief to surprise: Dual control of epistemic curiosity in the human brain</w:t>
               </w:r>
@@ -2142,51 +2142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Raab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Careen Foord" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligneul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hartley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010120" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Mainen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Cools" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01306-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Janet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Losecaat-Vermeer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Philippe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bellucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01378-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel B Losecaat-Vermeer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Obeso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Trinidad Herrero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rothwell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Jahanshahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.12.035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2021.02.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene van de Vijver" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2019.1664389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006989" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.09.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01950412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2017.08.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67KT4XF2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45920" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.09.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Losecaat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N/a Vermeer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bellucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Losecaat Vermeer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Park" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Raab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Careen Foord" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligneul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hartley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010120" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Mainen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Cools" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01306-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Janet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Losecaat-Vermeer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Philippe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bellucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01378-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel B Losecaat-Vermeer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Obeso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Trinidad Herrero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rothwell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Jahanshahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.12.035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2021.02.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene van de Vijver" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2019.1664389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.09.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006989" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01950412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2017.08.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67KT4XF2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45920" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.09.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Losecaat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N/a Vermeer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bellucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Losecaat Vermeer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Park" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>