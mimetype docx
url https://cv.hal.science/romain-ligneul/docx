--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,711 +217,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-sensitive inference of task controllability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of social hierarchy learning by serotonin transporter availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verena Ly</w:t>
+                <w:t xml:space="preserve">Annabel B Losecaat-Vermeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roshan Cools</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remi Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Bellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-022-01306-w⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (13), pp.2205-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-022-01378-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222134v1</w:t>
+                <w:t xml:space="preserve">hal-03842192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of social hierarchy learning by serotonin transporter availability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress-sensitive inference of task controllability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Losecaat-Vermeer</w:t>
+                <w:t xml:space="preserve">Zachary Mainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Philippe</w:t>
+                <w:t xml:space="preserve">Verena Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Bellucci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roshan Cools</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (13), pp.2205-2212. </w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (6), pp.812-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41386-022-01378-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41562-022-01306-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293501v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of social hierarchy learning by serotonin transporter availability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Janet</w:t>
+                <w:t xml:space="preserve">A Causal Role for the Right Dorsolateral Prefrontal Cortex in Avoidance of Risky Choices and Making Advantageous Selections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Obeso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Trinidad Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Rothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Jahanshahi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-022-01378-2⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 458, pp.166-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842192v1</w:t>
+                <w:t xml:space="preserve">hal-05293502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Causal Role for the Right Dorsolateral Prefrontal Cortex in Avoidance of Risky Choices and Making Advantageous Selections</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction or Causation? Towards a Redefinition of Task Controllability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligneul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjan Jahanshahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 458, pp.166-179. </w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (6), pp.431-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2021.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293502v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction or Causation? Towards a Redefinition of Task Controllability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of working memory for reinforcement learning in older adults varies with timescale of learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligneul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2021.02.009⟩</w:t>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (5), pp.654-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13825585.2019.1664389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222136v1</w:t>
+                <w:t xml:space="preserve">hal-04222138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of working memory for reinforcement learning in older adults varies with timescale of learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential exploration in the Iowa gambling task: Validation of a new computational model in a large dataset of young and old healthy participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligneul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (5), pp.654-676. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.e1006989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13825585.2019.1664389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222138v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How occupational status influences the processing of faces: An EEG study</w:t>
               </w:r>
@@ -1035,553 +979,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential exploration in the Iowa gambling task: Validation of a new computational model in a large dataset of young and old healthy participants</w:t>
+                <w:t xml:space="preserve">From relief to surprise: Dual control of epistemic curiosity in the human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Morisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006989⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 181, pp.490-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222139v1</w:t>
+                <w:t xml:space="preserve">hal-01950412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From relief to surprise: Dual control of epistemic curiosity in the human brain</w:t>
+                <w:t xml:space="preserve">Social brains and divides: the interplay between social dominance orientation and the neural sensitivity to hierarchical ranks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Morisseau</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.07.038⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.45920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep45920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950412v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrative Interdisciplinary Perspective on Social Dominance Hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (11), pp.893-908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tics.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social brains and divides: the interplay between social dominance orientation and the neural sensitivity to hierarchical ranks</w:t>
+                <w:t xml:space="preserve">Dynamical Representation of Dominance Relationships in the Human Rostromedial Prefrontal Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.45920. </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Obeso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep45920⟩</w:t>
-[...79 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Ruff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (23), pp.3107-3115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2016.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1591,279 +1457,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testosterone affects learning of implicit social dominance relationships from competitive interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Losecaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N/a Vermeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ligneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Losecaat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on "Biology of Decision Making" (SBDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between serotonin transporter rate and brain activity associated with learning of social ranks: a simultaneous TEP([11C]-DASB)-fMRI study in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Losecaat Vermeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seongmin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on "Biology of Decision Making" (SBDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1873,129 +1739,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution et cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligneul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gallimard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cognition. Du neurone à la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 204-238, 2018, 978-2072764370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2142,51 +2008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Raab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Careen Foord" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligneul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hartley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010120" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Mainen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Cools" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01306-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Janet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Losecaat-Vermeer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Philippe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bellucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01378-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel B Losecaat-Vermeer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Obeso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Trinidad Herrero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rothwell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Jahanshahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.12.035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2021.02.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene van de Vijver" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2019.1664389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.09.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006989" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01950412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2017.08.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67KT4XF2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45920" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.09.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Losecaat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N/a Vermeer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bellucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Losecaat Vermeer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Park" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Raab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Careen Foord" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligneul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hartley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010120" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Janet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel B Losecaat-Vermeer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bellucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01378-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Mainen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Cools" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01306-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Obeso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Trinidad Herrero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rothwell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Jahanshahi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.12.035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2021.02.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene van de Vijver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2019.1664389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006989" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jerbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.09.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01950412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Morisseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Girard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45920" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste van Der Henst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2017.08.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67KT4XF2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.09.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Losecaat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N/a Vermeer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bellucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Losecaat Vermeer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Park" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Merlin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>