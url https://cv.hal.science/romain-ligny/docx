--- v0 (2026-03-12)
+++ v1 (2026-04-06)
@@ -815,261 +815,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of band-selective HSQC and HMBC Methodological validation on the cyclosporin cyclic peptide and application for poly(3-hydroxyalkanoate)s stereoregularity determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steric vs. electronic stereocontrol in syndio- or iso-selective ROP of functional chiral β-lactones mediated by achiral yttrium-bisphenolate complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Caytan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Ligny</w:t>
+                <w:t xml:space="preserve">Mikko M Hänninen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (5), pp.533. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (58), pp.8024-8031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym10050533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cc03842b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809143v1</w:t>
+                <w:t xml:space="preserve">hal-01834008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steric vs. electronic stereocontrol in syndio- or iso-selective ROP of functional chiral β-lactones mediated by achiral yttrium-bisphenolate complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of band-selective HSQC and HMBC Methodological validation on the cyclosporin cyclic peptide and application for poly(3-hydroxyalkanoate)s stereoregularity determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikko M Hänninen</w:t>
+                <w:t xml:space="preserve">E. Caytan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (58), pp.8024-8031. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cc03842b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym10050533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834008v1</w:t>
+                <w:t xml:space="preserve">hal-01809143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Syndiotactic or Isotactic Polyhydroxyalkanoates by Ligand-Controlled Yttrium-Catalyzed Stereoselective Ring-Opening Polymerization of Functional Racemic β-Lactones</w:t>
               </w:r>
@@ -1094,51 +1094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko M. Hänninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (35), pp.10388-10393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1396,51 +1396,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2ED7C44C"/>
+    <w:nsid w:val="F4658475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1627,51 +1627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-ligny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4805-671X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouba Talami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caperaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-06884-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Shakaroun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dhaini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaaeddine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py01573k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03371450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopa Chewchanwuttiwong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Hadade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carpentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201900413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerisit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guegan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201800232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caytan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10050533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M H&#228;nninen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03842b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M. H&#228;nninen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201704283" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S. Gauthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02590k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-ligny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4805-671X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouba Talami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caperaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-06884-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Shakaroun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dhaini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaaeddine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py01573k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03371450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopa Chewchanwuttiwong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Hadade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carpentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201900413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerisit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guegan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201800232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M H&#228;nninen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03842b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caytan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Carpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10050533" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M. H&#228;nninen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201704283" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S. Gauthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02590k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>