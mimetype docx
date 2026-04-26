--- v1 (2026-04-06)
+++ v2 (2026-04-26)
@@ -1049,278 +1049,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Syndiotactic or Isotactic Polyhydroxyalkanoates by Ligand-Controlled Yttrium-Catalyzed Stereoselective Ring-Opening Polymerization of Functional Racemic β-Lactones</w:t>
+                <w:t xml:space="preserve">One-step synthesis of conjugated enynenitriles from bromocyanoacetylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikko M. Hänninen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne S. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Yanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201704283⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (28), pp.6050-6056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ob02590k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579647v1</w:t>
+                <w:t xml:space="preserve">hal-01578550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step synthesis of conjugated enynenitriles from bromocyanoacetylene</w:t>
+                <w:t xml:space="preserve">Highly Syndiotactic or Isotactic Polyhydroxyalkanoates by Ligand-Controlled Yttrium-Catalyzed Stereoselective Ring-Opening Polymerization of Functional Racemic β-Lactones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikko M. Hänninen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (28), pp.6050-6056. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (35), pp.10388-10393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ob02590k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201704283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578550v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1396,51 +1396,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4658475"/>
+    <w:nsid w:val="46BC5B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1627,51 +1627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-ligny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4805-671X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouba Talami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caperaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-06884-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Shakaroun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dhaini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaaeddine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py01573k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03371450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopa Chewchanwuttiwong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Hadade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carpentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201900413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerisit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guegan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201800232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M H&#228;nninen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03842b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caytan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Carpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10050533" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M. H&#228;nninen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201704283" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S. Gauthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02590k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-ligny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4805-671X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouba Talami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caperaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-06884-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Shakaroun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dhaini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaaeddine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py01573k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03371450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopa Chewchanwuttiwong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Hadade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carpentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201900413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerisit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guegan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201800232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M H&#228;nninen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03842b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caytan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Carpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10050533" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S. Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02590k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M. H&#228;nninen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201704283" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>