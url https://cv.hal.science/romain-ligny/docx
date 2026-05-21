--- v2 (2026-04-26)
+++ v3 (2026-05-21)
@@ -815,261 +815,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steric vs. electronic stereocontrol in syndio- or iso-selective ROP of functional chiral β-lactones mediated by achiral yttrium-bisphenolate complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of band-selective HSQC and HMBC Methodological validation on the cyclosporin cyclic peptide and application for poly(3-hydroxyalkanoate)s stereoregularity determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikko M Hänninen</w:t>
+                <w:t xml:space="preserve">E. Caytan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (58), pp.8024-8031. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cc03842b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym10050533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834008v1</w:t>
+                <w:t xml:space="preserve">hal-01809143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of band-selective HSQC and HMBC Methodological validation on the cyclosporin cyclic peptide and application for poly(3-hydroxyalkanoate)s stereoregularity determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steric vs. electronic stereocontrol in syndio- or iso-selective ROP of functional chiral β-lactones mediated by achiral yttrium-bisphenolate complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Caytan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Ligny</w:t>
+                <w:t xml:space="preserve">Mikko M Hänninen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
+                <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (5), pp.533. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (58), pp.8024-8031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym10050533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cc03842b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809143v1</w:t>
+                <w:t xml:space="preserve">hal-01834008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step synthesis of conjugated enynenitriles from bromocyanoacetylene</w:t>
               </w:r>
@@ -1228,51 +1228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko M. Hänninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (35), pp.10388-10393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1396,51 +1396,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46BC5B4E"/>
+    <w:nsid w:val="F2CA6430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1627,51 +1627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-ligny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4805-671X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouba Talami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caperaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-06884-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Shakaroun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dhaini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaaeddine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py01573k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03371450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopa Chewchanwuttiwong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Hadade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carpentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201900413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerisit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guegan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201800232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M H&#228;nninen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03842b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caytan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Carpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10050533" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S. Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02590k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M. H&#228;nninen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201704283" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-ligny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4805-671X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouba Talami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caperaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-06884-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Shakaroun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dhaini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ligny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaaeddine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py01573k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03371450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopa Chewchanwuttiwong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Hadade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carpentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201900413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerisit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ligny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guegan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201800232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caytan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10050533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M H&#228;nninen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc03842b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S. Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob02590k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M. H&#228;nninen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201704283" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>