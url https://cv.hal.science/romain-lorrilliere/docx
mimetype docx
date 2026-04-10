--- v0 (2026-03-07)
+++ v1 (2026-04-10)
@@ -326,299 +326,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine production of population trends from citizen science data: insights into the dynamics of common bird and plant species in France</w:t>
+                <w:t xml:space="preserve">Guidance framework to apply best practices in ecological data analysis: lessons learned from building Galaxy-Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Vimont</w:t>
+                <w:t xml:space="preserve">Coline Royaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bartholus</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bas</w:t>
+                <w:t xml:space="preserve">Marie Jossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Fontaine</w:t>
+                <w:t xml:space="preserve">Dominique Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Fontaine</w:t>
+                <w:t xml:space="preserve">Olivier Norvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 348 (G1), pp.229-247. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crbiol.184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giae122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05347077v1</w:t>
+                <w:t xml:space="preserve">hal-05003055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidance framework to apply best practices in ecological data analysis: lessons learned from building Galaxy-Ecology</w:t>
+                <w:t xml:space="preserve">Routine production of population trends from citizen science data: insights into the dynamics of common bird and plant species in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Royaux</w:t>
+                <w:t xml:space="preserve">Mathilde Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
+                <w:t xml:space="preserve">Lise Bartholus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jossé</w:t>
+                <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pelletier</w:t>
+                <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Norvez</w:t>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 348 (G1), pp.229-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giae122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003055v2</w:t>
+                <w:t xml:space="preserve">mnhn-05347077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving national-scale breeding bird surveys with integrated distance sampling</w:t>
               </w:r>
@@ -894,51 +894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -996,161 +996,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation and applicability of Lichens GO, a citizen science-based protocol for urban air quality monitoring</w:t>
+                <w:t xml:space="preserve">A case report of an Eurasian jay ( Garrulus glandarius ) attacking an incubating adult and depredating the eggs of the Japanese tit ( Parus minor )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Counoy</w:t>
+                <w:t xml:space="preserve">Dake Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Turcati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lorrillière</w:t>
+                <w:t xml:space="preserve">Xudong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bénateau</w:t>
+                <w:t xml:space="preserve">Zheng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Maalouf</w:t>
+                <w:t xml:space="preserve">Keqin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 150, pp.110269. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082413v1</w:t>
+                <w:t xml:space="preserve">hal-04082404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmland practices are driving bird population decline across Europe</w:t>
               </w:r>
@@ -1264,161 +1264,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case report of an Eurasian jay ( Garrulus glandarius ) attacking an incubating adult and depredating the eggs of the Japanese tit ( Parus minor )</w:t>
+                <w:t xml:space="preserve">Performance evaluation and applicability of Lichens GO, a citizen science-based protocol for urban air quality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dake Yin</w:t>
+                <w:t xml:space="preserve">Hugo Counoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xudong Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
+                <w:t xml:space="preserve">Laure Turcati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Han</w:t>
+                <w:t xml:space="preserve">Simon Bénateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keqin Zhang</w:t>
+                <w:t xml:space="preserve">Jean-Paul Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.110269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.9931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082404v1</w:t>
+                <w:t xml:space="preserve">hal-04082413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wintering bird communities are tracking climate change faster than breeding communities</w:t>
               </w:r>
@@ -1532,338 +1532,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going beyond species richness and abundance: robustness of community specialisation measures in short acoustic surveys</w:t>
+                <w:t xml:space="preserve">Joint flight bouts but short-term association in migrating Eurasian Curlews &amp;lt;i&amp;gt;Numenius arquata&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dubos</w:t>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+                <w:t xml:space="preserve">Pierrick Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Julien</w:t>
+                <w:t xml:space="preserve">Helmut Kruckenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+                <w:t xml:space="preserve">Steffen Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Barré</w:t>
+                <w:t xml:space="preserve">Etienne Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (2), pp.343-363. </w:t>
+              <w:t xml:space="preserve">Bird Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (1), pp.38 - 46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-020-02092-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00063657.2021.1962805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766973v1</w:t>
+                <w:t xml:space="preserve">hal-03766994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint flight bouts but short-term association in migrating Eurasian Curlews &amp;lt;i&amp;gt;Numenius arquata&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Going beyond species richness and abundance: robustness of community specialisation measures in short acoustic surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+                <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Bocher</w:t>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Kruckenberg</w:t>
+                <w:t xml:space="preserve">Jean-François Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Kämpfer</w:t>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Debenest</w:t>
+                <w:t xml:space="preserve">Kevin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (1), pp.38 - 46. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.343-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00063657.2021.1962805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-020-02092-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766994v1</w:t>
+                <w:t xml:space="preserve">hal-03766973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First case of a Great Spotted Woodpecker (Dendrocopos major) egg in a Cinereous Tit (Parus cinereus) nest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1934,321 +1934,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Any despot at my table? Competition among native and introduced bird species at garden birdfeeders in winter</w:t>
+                <w:t xml:space="preserve">Bird Study Who parasitizes the endangered Jankowski's Bunting Emberiza jankowskii? View supplementary material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Deguines</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
+                <w:t xml:space="preserve">Lishi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangping Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dozières</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiping Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139263⟩</w:t>
+              <w:t xml:space="preserve">Bird Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00063657.2020.1727841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400560v1</w:t>
+                <w:t xml:space="preserve">hal-02553594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird Study Who parasitizes the endangered Jankowski's Bunting Emberiza jankowskii? View supplementary material</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Any despot at my table? Competition among native and introduced bird species at garden birdfeeders in winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi Li</w:t>
+                <w:t xml:space="preserve">Nicolas Deguines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiping Shang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Dozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 734, pp.139263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00063657.2020.1727841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553594v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation into the illegal killing of a tagged Eurasian Curlew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Duby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,316 +2466,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiality of the bat pass duration measure for studies dealing with bat activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Bas</w:t>
+                <w:t xml:space="preserve">Winter bird survey in French gardens, two complementary schemes for a wide array of questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deguines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Justine Mougnot</w:t>
+                <w:t xml:space="preserve">Benoit Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioacoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bird Census News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (1-2), pp.10-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554171v1</w:t>
+                <w:t xml:space="preserve">hal-03766825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter bird survey in French gardens, two complementary schemes for a wide array of questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentiality of the bat pass duration measure for studies dealing with bat activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Mougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Census News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.177-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09524622.2017.1423517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766825v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desert crossing strategies of migrant songbirds vary between and within species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2859,295 +2859,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02552949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling migration connectivity reveals unsustainable hunting of the declining ortolan bunting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+                <w:t xml:space="preserve">Declining population trends of European mountain birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksi Lehikoinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Brotons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lorrillière</w:t>
+                <w:t xml:space="preserve">John Calladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith A Hobson</w:t>
+                <w:t xml:space="preserve">Tommaso Campedelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin J Kardynal</w:t>
+                <w:t xml:space="preserve">Virginia Escandell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (5), pp.eaau2642. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.577-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aau2642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02552952v1</w:t>
+                <w:t xml:space="preserve">hal-03766848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declining population trends of European mountain birds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lluís Brotons</w:t>
+                <w:t xml:space="preserve">Unravelling migration connectivity reveals unsustainable hunting of the declining ortolan bunting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Calladine</w:t>
+                <w:t xml:space="preserve">Alexandre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Campedelli</w:t>
+                <w:t xml:space="preserve">Keith A Hobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Escandell</w:t>
+                <w:t xml:space="preserve">Kevin J Kardynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (2), pp.577-588. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), pp.eaau2642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aau2642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766848v1</w:t>
+                <w:t xml:space="preserve">mnhn-02552952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross‐scale effects of structural and functional connectivity in pond networks on amphibian distribution in agricultural landscapes</w:t>
               </w:r>
@@ -3267,103 +3267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bat Pass Duration Measurement: An Indirect Measure of Distance of Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Viol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Mougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.47. </w:t>
@@ -3587,51 +3587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Barbet-Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), pp.e0117850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3665,103 +3665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigie-Chiro : 9 ans de suivi des tendances des espèces communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Viol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbioses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.nos 34-35</w:t>
@@ -3790,51 +3790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi national des chauves-souris communes et retombées locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3954,51 +3954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Barbet-Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33, pp.120-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4083,51 +4083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (1), pp.95 - 105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4295,51 +4295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boisteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 152 (1), pp.118-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4399,51 +4399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boisteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 152, pp.118-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4673,51 +4673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lorrilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4785,51 +4785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boisteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4899,51 +4899,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des oiseaux communs en France 1989-2019 : 30 ans de suivis participatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5079,51 +5079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5351,51 +5351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Francesiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum National d'Histoire Naturelle; CESCO. 2021, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5417,51 +5417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Kivi Kuaka 2021 Rapport naturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Audevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5625,51 +5625,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EB62152"/>
+    <w:nsid w:val="2B9C34EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5856,51 +5856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-lorrilliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1870-0278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157961370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Thepault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohi Adenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilliere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuchot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05347077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vimont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bartholus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.184" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96787-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tryjanowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Casanelles-Abella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2023.104954" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17889" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Counoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B&#233;nateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maalouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110269" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rigal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Alonso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ain&#257;rs Auni&#326;&#353;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Benk&#337;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2216573120" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dake Yin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9931" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehikoinen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;ke Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santangeli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi M Sirki&#228;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Brotons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13433" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02092-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kruckenberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen K&#228;mpfer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2021.1962805" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Yu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/19-00121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400560v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139263" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishi Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Shang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2020.1727841" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Duby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsiae.2021.100005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101572v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouysset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rais Assa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mougnot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2017.1423517" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766825v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Burgess" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Thorup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Conway" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arroyo Matos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56677-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552952v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Hobson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Kardynal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau2642" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Calladine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Campedelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Escandell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14522" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139448v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13281" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d11030047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766836v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moussy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Copete" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Dale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Dombrovski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1064-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227839v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117850" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marmet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Julien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arthur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lemaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2013.04.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2937VPG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9817-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheneval" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dugu&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boisteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2009.00991.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766914v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Teillac-Deschamps" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Servais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delmas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cadi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.05.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dupuy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101924v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166918v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corolleur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478371v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andrieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blaize" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Audevard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Blanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grasset" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-lorrilliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1870-0278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157961370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Thepault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohi Adenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilliere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuchot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05347077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vimont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bartholus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.184" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96787-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tryjanowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Casanelles-Abella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2023.104954" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17889" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dake Yin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9931" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rigal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Alonso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ain&#257;rs Auni&#326;&#353;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Benk&#337;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2216573120" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Counoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B&#233;nateau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maalouf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110269" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehikoinen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;ke Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santangeli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi M Sirki&#228;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Brotons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13433" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kruckenberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen K&#228;mpfer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2021.1962805" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02092-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Yu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/19-00121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishi Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Shang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2020.1727841" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139263" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Duby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsiae.2021.100005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101572v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouysset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rais Assa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766825v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mougnot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2017.1423517" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Burgess" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Thorup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Conway" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arroyo Matos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56677-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Calladine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Campedelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Escandell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14522" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Hobson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Kardynal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau2642" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139448v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13281" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d11030047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766836v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moussy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Copete" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Dale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Dombrovski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1064-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227839v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117850" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marmet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Julien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arthur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lemaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2013.04.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2937VPG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9817-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheneval" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dugu&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boisteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2009.00991.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766914v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Teillac-Deschamps" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Servais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delmas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cadi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.05.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dupuy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101924v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166918v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corolleur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478371v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andrieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blaize" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Audevard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Blanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grasset" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>