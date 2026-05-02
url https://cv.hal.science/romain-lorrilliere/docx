--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -162,191 +162,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warm or Dry Springs (Still) Boost the Reproduction of Most Temperate Songbirds</w:t>
+                <w:t xml:space="preserve">Routine production of population trends from citizen science data: insights into the dynamics of common bird and plant species in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Thepault</w:t>
+                <w:t xml:space="preserve">Mathilde Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tohi Adenot</w:t>
+                <w:t xml:space="preserve">Lise Bartholus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
+                <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Cuchot</w:t>
+                <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐yves Henry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (10), pp.e70138. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 348 (G1), pp.229-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.70138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474675v1</w:t>
+                <w:t xml:space="preserve">mnhn-05347077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance framework to apply best practices in ecological data analysis: lessons learned from building Galaxy-Ecology</w:t>
               </w:r>
@@ -464,161 +468,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine production of population trends from citizen science data: insights into the dynamics of common bird and plant species in France</w:t>
+                <w:t xml:space="preserve">Temporal Changes to Migratory Fuel Load in Migratory Birds Across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Vimont</w:t>
+                <w:t xml:space="preserve">Jennifer Anne Border</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bartholus</w:t>
+                <w:t xml:space="preserve">Robert Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bas</w:t>
+                <w:t xml:space="preserve">James Pearce-Higgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Fontaine</w:t>
+                <w:t xml:space="preserve">Chris Hewson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Fontaine</w:t>
+                <w:t xml:space="preserve">Christine Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 348 (G1), pp.229-247. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crbiol.184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05347077v1</w:t>
+                <w:t xml:space="preserve">mnhn-05593220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving national-scale breeding bird surveys with integrated distance sampling</w:t>
               </w:r>
@@ -728,2054 +732,2050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do urban green space designs shape avian communities? Testing the area–heterogeneity trade-off</w:t>
+                <w:t xml:space="preserve">Warm or Dry Springs (Still) Boost the Reproduction of Most Temperate Songbirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chiron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lorrillière</w:t>
+                <w:t xml:space="preserve">Amaury Thepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
+                <w:t xml:space="preserve">Tohi Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Tryjanowski</w:t>
+                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Casanelles-Abella</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Cuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2023.104954⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (10), pp.e70138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.70138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400065v1</w:t>
+                <w:t xml:space="preserve">hal-05474675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of French breeding bird population sizes using citizen science and accounting for species detectability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Couzi</w:t>
+                <w:t xml:space="preserve">How do urban green space designs shape avian communities? Testing the area–heterogeneity trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Tryjanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Casanelles-Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.104954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2023.104954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.17889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04903395v1</w:t>
+                <w:t xml:space="preserve">hal-04400065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case report of an Eurasian jay ( Garrulus glandarius ) attacking an incubating adult and depredating the eggs of the Japanese tit ( Parus minor )</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Keqin Zhang</w:t>
+                <w:t xml:space="preserve">Reassessment of French breeding bird population sizes using citizen science and accounting for species detectability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e17889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.17889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.9931⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04082404v1</w:t>
+                <w:t xml:space="preserve">hal-04903395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmland practices are driving bird population decline across Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A case report of an Eurasian jay ( Garrulus glandarius ) attacking an incubating adult and depredating the eggs of the Japanese tit ( Parus minor )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasilis Dakos</w:t>
+                <w:t xml:space="preserve">Dake Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hany Alonso</w:t>
+                <w:t xml:space="preserve">Xudong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainārs Auniņš</w:t>
+                <w:t xml:space="preserve">Zheng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Benkő</w:t>
+                <w:t xml:space="preserve">Keqin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (21), pp.e2216573120. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2216573120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188963v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation and applicability of Lichens GO, a citizen science-based protocol for urban air quality monitoring</w:t>
+                <w:t xml:space="preserve">Farmland practices are driving bird population decline across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Counoy</w:t>
+                <w:t xml:space="preserve">Stanislas Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Turcati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lorrillière</w:t>
+                <w:t xml:space="preserve">Vasilis Dakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bénateau</w:t>
+                <w:t xml:space="preserve">Hany Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Maalouf</w:t>
+                <w:t xml:space="preserve">Ainārs Auniņš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Benkő</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110269⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (21), pp.e2216573120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2216573120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082413v1</w:t>
+                <w:t xml:space="preserve">hal-04188963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wintering bird communities are tracking climate change faster than breeding communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance evaluation and applicability of Lichens GO, a citizen science-based protocol for urban air quality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Åke Lindström</w:t>
+                <w:t xml:space="preserve">Hugo Counoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Santangeli</w:t>
+                <w:t xml:space="preserve">Laure Turcati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Päivi M Sirkiä</w:t>
+                <w:t xml:space="preserve">Simon Bénateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluís Brotons</w:t>
+                <w:t xml:space="preserve">Jean-Paul Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 90, pp.1085 - 1095. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.110269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424070v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint flight bouts but short-term association in migrating Eurasian Curlews &amp;lt;i&amp;gt;Numenius arquata&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Wintering bird communities are tracking climate change faster than breeding communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+                <w:t xml:space="preserve">Aleksi Lehikoinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Bocher</w:t>
+                <w:t xml:space="preserve">Åke Lindström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Kruckenberg</w:t>
+                <w:t xml:space="preserve">Andrea Santangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Kämpfer</w:t>
+                <w:t xml:space="preserve">Päivi M Sirkiä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Debenest</w:t>
+                <w:t xml:space="preserve">Lluís Brotons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (1), pp.38 - 46. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.1085 - 1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00063657.2021.1962805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766994v1</w:t>
+                <w:t xml:space="preserve">hal-03424070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going beyond species richness and abundance: robustness of community specialisation measures in short acoustic surveys</w:t>
+                <w:t xml:space="preserve">Joint flight bouts but short-term association in migrating Eurasian Curlews &amp;lt;i&amp;gt;Numenius arquata&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dubos</w:t>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+                <w:t xml:space="preserve">Pierrick Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Julien</w:t>
+                <w:t xml:space="preserve">Helmut Kruckenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+                <w:t xml:space="preserve">Steffen Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Barré</w:t>
+                <w:t xml:space="preserve">Etienne Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (2), pp.343-363. </w:t>
+              <w:t xml:space="preserve">Bird Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (1), pp.38 - 46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-020-02092-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00063657.2021.1962805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766973v1</w:t>
+                <w:t xml:space="preserve">hal-03766994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First case of a Great Spotted Woodpecker (Dendrocopos major) egg in a Cinereous Tit (Parus cinereus) nest</w:t>
+                <w:t xml:space="preserve">Going beyond species richness and abundance: robustness of community specialisation measures in short acoustic surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Fang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xudong Li</w:t>
+                <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Liang</w:t>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangping Yu</w:t>
+                <w:t xml:space="preserve">Jean-François Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haitao Wang</w:t>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1676/19-00121⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.343-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-020-02092-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766640v1</w:t>
+                <w:t xml:space="preserve">hal-03766973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird Study Who parasitizes the endangered Jankowski's Bunting Emberiza jankowskii? View supplementary material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">First case of a Great Spotted Woodpecker (Dendrocopos major) egg in a Cinereous Tit (Parus cinereus) nest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangping Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Weiping Shang</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00063657.2020.1727841⟩</w:t>
+              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1676/19-00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553594v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Any despot at my table? Competition among native and introduced bird species at garden birdfeeders in winter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bird Study Who parasitizes the endangered Jankowski's Bunting Emberiza jankowskii? View supplementary material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lishi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangping Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiping Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139263⟩</w:t>
+              <w:t xml:space="preserve">Bird Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00063657.2020.1727841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400560v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation into the illegal killing of a tagged Eurasian Curlew</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Any despot at my table? Competition among native and introduced bird species at garden birdfeeders in winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousseau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Deguines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International: Animals and Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsiae.2021.100005⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 734, pp.139263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767003v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioeconomic impacts of agroforestry policies in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Mouysset</w:t>
+                <w:t xml:space="preserve">Investigation into the illegal killing of a tagged Eurasian Curlew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rais Assa</w:t>
+                <w:t xml:space="preserve">Dylan Duby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+                <w:t xml:space="preserve">Aude Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jiguet</w:t>
+                <w:t xml:space="preserve">Frédéric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lorrilière</w:t>
+                <w:t xml:space="preserve">Pierre Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85, pp.239-248. </w:t>
+              <w:t xml:space="preserve">Forensic Science International: Animals and Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.100005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.02.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsiae.2021.100005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101572v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter bird survey in French gardens, two complementary schemes for a wide array of questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentiality of the bat pass duration measure for studies dealing with bat activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Mougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Census News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.177-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09524622.2017.1423517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766825v1</w:t>
+                <w:t xml:space="preserve">hal-02554171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiality of the bat pass duration measure for studies dealing with bat activity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Winter bird survey in French gardens, two complementary schemes for a wide array of questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Mougnot</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deguines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioacoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bird Census News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (1-2), pp.10-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554171v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desert crossing strategies of migrant songbirds vary between and within species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2865,64 +2865,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declining population trends of European mountain birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksi Lehikoinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Brotons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Calladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2999,51 +2999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling migration connectivity reveals unsustainable hunting of the declining ortolan bunting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3267,103 +3267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bat Pass Duration Measurement: An Indirect Measure of Distance of Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Viol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Mougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.47. </w:t>
@@ -3395,1222 +3395,1356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic structure of the European breeding populations of a declining farmland bird, the ortolan bunting (Emberiza hortulana), reveals conservation priorities</w:t>
+                <w:t xml:space="preserve">Bioeconomic impacts of agroforestry policies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Moussy</w:t>
+                <w:t xml:space="preserve">L. Mouysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Arlettaz</w:t>
+                <w:t xml:space="preserve">C. Rais Assa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Copete</w:t>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svein Dale</w:t>
+                <w:t xml:space="preserve">F. Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Dombrovski</w:t>
+                <w:t xml:space="preserve">R. Lorrilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (4), pp.909-922. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85, pp.239-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10592-018-1064-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766836v1</w:t>
+                <w:t xml:space="preserve">hal-02101572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting the Effects of Land Use Scenarios on Farmland Birds Reveal a Potential Mitigation of Climate Change Impacts</w:t>
+                <w:t xml:space="preserve">The genetic structure of the European breeding populations of a declining farmland bird, the ortolan bunting (Emberiza hortulana), reveals conservation priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Princé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lorrillière</w:t>
+                <w:t xml:space="preserve">Caroline Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Barbet-Massin</w:t>
+                <w:t xml:space="preserve">Raphaël Arlettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Léger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Luis Copete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svein Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Dombrovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117850⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (4), pp.909-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-018-1064-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227839v1</w:t>
+                <w:t xml:space="preserve">hal-03766836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigie-Chiro : 9 ans de suivi des tendances des espèces communes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forecasting the Effects of Land Use Scenarios on Farmland Birds Reveal a Potential Mitigation of Climate Change Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Princé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barbet-Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbioses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.e0117850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766876v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi national des chauves-souris communes et retombées locales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Vigie-Chiro : 9 ans de suivi des tendances des espèces communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michèle Lemaire</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbioses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 32, pp.57-62</w:t>
+              <w:t xml:space="preserve">, 2015, pp.nos 34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766887v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the fate of French bird communities under agriculture and climate change scenarios</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suivi national des chauves-souris communes et retombées locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Depraetere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symbioses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.57-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01742143v1</w:t>
+                <w:t xml:space="preserve">hal-03766887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of landscape connectivity at community level using satellite-derived NDVI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Predicting the fate of French bird communities under agriculture and climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Princé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Colin Fontaine</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barbet-Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-012-9817-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.120-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2013.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766895v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénologie et durée de halte migratoire de quatre passereaux paludicoles en migration post-nuptiale en estuaire de la loire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aggeliki Doxa</w:t>
+                <w:t xml:space="preserve">Evaluation of landscape connectivity at community level using satellite-derived NDVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alauda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (1), pp.95 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-012-9817-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766928v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the spatial dynamics of a recovering species: the Grey Heron Ardea cinerea in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Robert</w:t>
+                <w:t xml:space="preserve">Phénologie et durée de halte migratoire de quatre passereaux paludicoles en migration post-nuptiale en estuaire de la loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cheneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggeliki Doxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alauda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (2), pp.149-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766907v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the spatial dynamics of a recovering species : the grey Heron Ardea cinerea in France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Modelling the spatial dynamics of a recovering species: the Grey Heron Ardea cinerea in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boisteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 152, pp.118-126</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 152 (1), pp.118-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-919X.2009.00991.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563552v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling the spatial dynamics of a recovering species : the grey Heron Ardea cinerea in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boisteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 152, pp.118-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Management strategies in urban green spaces: Models based on an introduced exotic pet turtle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Teillac-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 142 (10), pp.2258-2269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocon.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4620,262 +4754,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating population sizes for common breeding bird species in France by large-scale citizen science-based monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lorrilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bird Numbers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Bird Council, Apr 2022, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatio-temporelle de la colonisation du territoire français par le Héron cendré suite à sa protection en 1974.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boisteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IALE ‘le paysage à la croisée des sciences de la nature et des sciences humaines'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4885,151 +5019,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des oiseaux communs en France 1989-2019 : 30 ans de suivis participatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Chiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Corolleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MNHN - Centre d'Ecologie et des Sciences de la Conservation; LPO BirdLife France; Ministère de la Transition écologique et solidaire. pp.45, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04166918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5039,91 +5173,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of French breeding bird population sizes using citizen science and accounting for species detectability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5139,51 +5273,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478371v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5193,371 +5327,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes sur la standardisation des effectifs pour exploiter les données de baguage d’oiseaux - Applications spécifiques aux captures réalisées en protocole ACROLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bretagne Vivante - SEPNB; Muséum National d'Histoire Naturelle (MNHN). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Kivi Kuaka Janvier 2021 Rapport de mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Audevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Francesiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum National d'Histoire Naturelle; CESCO. 2021, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Kivi Kuaka 2021 Rapport naturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Audevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Francesiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum National d'Histoire Naturelle; CESCO. 2021, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5625,51 +5759,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B9C34EE"/>
+    <w:nsid w:val="000F51CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5856,51 +5990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-lorrilliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1870-0278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157961370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Thepault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohi Adenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilliere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuchot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05347077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vimont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bartholus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.184" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96787-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tryjanowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Casanelles-Abella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2023.104954" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17889" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dake Yin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9931" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rigal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Alonso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ain&#257;rs Auni&#326;&#353;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Benk&#337;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2216573120" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Counoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B&#233;nateau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maalouf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110269" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehikoinen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;ke Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santangeli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi M Sirki&#228;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Brotons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13433" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kruckenberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen K&#228;mpfer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2021.1962805" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02092-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Yu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/19-00121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishi Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Shang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2020.1727841" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139263" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Duby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsiae.2021.100005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101572v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouysset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rais Assa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766825v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mougnot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2017.1423517" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Burgess" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Thorup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Conway" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arroyo Matos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56677-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Calladine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Campedelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Escandell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14522" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Hobson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Kardynal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau2642" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139448v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13281" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d11030047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766836v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moussy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Copete" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Dale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Dombrovski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1064-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227839v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117850" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marmet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Julien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arthur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lemaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2013.04.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2937VPG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9817-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheneval" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dugu&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boisteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2009.00991.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766914v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Teillac-Deschamps" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Servais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delmas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cadi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.05.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dupuy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101924v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166918v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corolleur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478371v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andrieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blaize" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Audevard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Blanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grasset" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-lorrilliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1870-0278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157961370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05347077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vimont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bartholus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.184" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05593220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anne Border" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robinson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pearce-Higgins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hewson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Howard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70570" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96787-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Thepault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohi Adenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilliere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuchot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70138" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tryjanowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Casanelles-Abella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2023.104954" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17889" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dake Yin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9931" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rigal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Alonso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ain&#257;rs Auni&#326;&#353;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Benk&#337;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2216573120" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Counoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B&#233;nateau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maalouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110269" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehikoinen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;ke Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santangeli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi M Sirki&#228;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Brotons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13433" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kruckenberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen K&#228;mpfer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2021.1962805" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02092-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Yu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/19-00121" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishi Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Shang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2020.1727841" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139263" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Duby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsiae.2021.100005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mougnot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2017.1423517" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766825v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Burgess" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Thorup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Conway" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arroyo Matos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56677-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Calladine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Campedelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Escandell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14522" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Hobson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Kardynal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau2642" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139448v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13281" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d11030047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101572v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouysset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rais Assa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moussy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Copete" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Dale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Dombrovski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1064-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227839v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117850" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marmet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Julien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arthur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lemaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2013.04.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2937VPG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9817-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766928v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheneval" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dugu&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boisteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2009.00991.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563552v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766914v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Teillac-Deschamps" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Servais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delmas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.05.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dupuy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101924v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166918v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corolleur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478371v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andrieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blaize" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897268v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Audevard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Blanc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897259v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grasset" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>