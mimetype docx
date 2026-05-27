--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">157961370</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=mXL3GLoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,4563 +209,4563 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine production of population trends from citizen science data: insights into the dynamics of common bird and plant species in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Warm or Dry Springs (Still) Boost the Reproduction of Most Temperate Songbirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bartholus</w:t>
+                <w:t xml:space="preserve">Amaury Thepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bas</w:t>
+                <w:t xml:space="preserve">Tohi Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Fontaine</w:t>
+                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Fontaine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Cuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.184⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (10), pp.e70138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.70138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05347077v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidance framework to apply best practices in ecological data analysis: lessons learned from building Galaxy-Ecology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Routine production of population trends from citizen science data: insights into the dynamics of common bird and plant species in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
+                <w:t xml:space="preserve">Mathilde Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jossé</w:t>
+                <w:t xml:space="preserve">Lise Bartholus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pelletier</w:t>
+                <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Norvez</w:t>
+                <w:t xml:space="preserve">Benoît Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giae122⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 348 (G1), pp.229-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05003055v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05347077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Changes to Migratory Fuel Load in Migratory Birds Across Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guidance framework to apply best practices in ecological data analysis: lessons learned from building Galaxy-Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Robinson</w:t>
+                <w:t xml:space="preserve">Coline Royaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Pearce-Higgins</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Hewson</w:t>
+                <w:t xml:space="preserve">Marie Jossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Howard</w:t>
+                <w:t xml:space="preserve">Dominique Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Norvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.70570⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giae122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05593220v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving national-scale breeding bird surveys with integrated distance sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.18312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-96787-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warm or Dry Springs (Still) Boost the Reproduction of Most Temperate Songbirds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal Changes to Migratory Fuel Load in Migratory Birds Across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tohi Adenot</w:t>
+                <w:t xml:space="preserve">Jennifer Anne Border</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
+                <w:t xml:space="preserve">Robert Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Cuchot</w:t>
+                <w:t xml:space="preserve">James Pearce-Higgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐yves Henry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chris Hewson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.70138⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474675v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05593220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do urban green space designs shape avian communities? Testing the area–heterogeneity trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Tryjanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Casanelles-Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 242, pp.104954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2023.104954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of French breeding bird population sizes using citizen science and accounting for species detectability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.e17889. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.17889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case report of an Eurasian jay ( Garrulus glandarius ) attacking an incubating adult and depredating the eggs of the Japanese tit ( Parus minor )</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance evaluation and applicability of Lichens GO, a citizen science-based protocol for urban air quality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xudong Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
+                <w:t xml:space="preserve">Hugo Counoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Han</w:t>
+                <w:t xml:space="preserve">Laure Turcati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keqin Zhang</w:t>
+                <w:t xml:space="preserve">Simon Bénateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.9931⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.110269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082404v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmland practices are driving bird population decline across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Dakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hany Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainārs Auniņš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Benkő</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (21), pp.e2216573120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2216573120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation and applicability of Lichens GO, a citizen science-based protocol for urban air quality monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A case report of an Eurasian jay ( Garrulus glandarius ) attacking an incubating adult and depredating the eggs of the Japanese tit ( Parus minor )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Turcati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lorrillière</w:t>
+                <w:t xml:space="preserve">Dake Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bénateau</w:t>
+                <w:t xml:space="preserve">Xudong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Maalouf</w:t>
+                <w:t xml:space="preserve">Zheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keqin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110269⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082413v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wintering bird communities are tracking climate change faster than breeding communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksi Lehikoinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Åke Lindström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Santangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Päivi M Sirkiä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Brotons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 90, pp.1085 - 1095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2656.13433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint flight bouts but short-term association in migrating Eurasian Curlews &amp;lt;i&amp;gt;Numenius arquata&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Kruckenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Kämpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bird Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (1), pp.38 - 46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00063657.2021.1962805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going beyond species richness and abundance: robustness of community specialisation measures in short acoustic surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (2), pp.343-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-020-02092-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First case of a Great Spotted Woodpecker (Dendrocopos major) egg in a Cinereous Tit (Parus cinereus) nest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangping Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 133 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1676/19-00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird Study Who parasitizes the endangered Jankowski's Bunting Emberiza jankowskii? View supplementary material</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Any despot at my table? Competition among native and introduced bird species at garden birdfeeders in winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi Li</w:t>
+                <w:t xml:space="preserve">Nicolas Deguines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiping Shang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Dozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 734, pp.139263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00063657.2020.1727841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553594v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Any despot at my table? Competition among native and introduced bird species at garden birdfeeders in winter</w:t>
+                <w:t xml:space="preserve">Bird Study Who parasitizes the endangered Jankowski's Bunting Emberiza jankowskii? View supplementary material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Deguines</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
+                <w:t xml:space="preserve">Lishi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangping Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dozières</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiping Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139263⟩</w:t>
+              <w:t xml:space="preserve">Bird Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00063657.2020.1727841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400560v1</w:t>
+                <w:t xml:space="preserve">hal-02553594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation into the illegal killing of a tagged Eurasian Curlew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Duby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International: Animals and Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.100005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fsiae.2021.100005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiality of the bat pass duration measure for studies dealing with bat activity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioeconomic impacts of agroforestry policies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Mougnot</w:t>
+                <w:t xml:space="preserve">L. Mouysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rais Assa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lorrilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09524622.2017.1423517⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85, pp.239-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554171v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter bird survey in French gardens, two complementary schemes for a wide array of questions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Potentiality of the bat pass duration measure for studies dealing with bat activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Mougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Census News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.177-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09524622.2017.1423517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766825v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desert crossing strategies of migrant songbirds vary between and within species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Winter bird survey in French gardens, two complementary schemes for a wide array of questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bessa-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deguines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jiguet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Luis Arroyo Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bird Census News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (1-2), pp.10-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02552949v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declining population trends of European mountain birds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Campedelli</w:t>
+                <w:t xml:space="preserve">Desert crossing strategies of migrant songbirds vary between and within species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Escandell</w:t>
+                <w:t xml:space="preserve">Malcolm Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Thorup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Arroyo Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14522⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.20248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56677-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766848v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02552949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling migration connectivity reveals unsustainable hunting of the declining ortolan bunting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin J Kardynal</w:t>
+                <w:t xml:space="preserve">Declining population trends of European mountain birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksi Lehikoinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Brotons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Calladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Campedelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Escandell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aau2642⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.577-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02552952v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross‐scale effects of structural and functional connectivity in pond networks on amphibian distribution in agricultural landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Unravelling migration connectivity reveals unsustainable hunting of the declining ortolan bunting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Silvestre</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith A Hobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J Kardynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.13281⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), pp.eaau2642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aau2642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139448v2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02552952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat Pass Duration Measurement: An Indirect Measure of Distance of Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Mougnot</w:t>
+                <w:t xml:space="preserve">Cross‐scale effects of structural and functional connectivity in pond networks on amphibian distribution in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d11030047⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (5), pp.997-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120980v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioeconomic impacts of agroforestry policies in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Lorrilière</w:t>
+                <w:t xml:space="preserve">Bat Pass Duration Measurement: An Indirect Measure of Distance of Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Mougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d11030047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2019.02.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02101572v1</w:t>
+                <w:t xml:space="preserve">hal-02120980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic structure of the European breeding populations of a declining farmland bird, the ortolan bunting (Emberiza hortulana), reveals conservation priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Arlettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Copete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svein Dale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Dombrovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (4), pp.909-922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10592-018-1064-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting the Effects of Land Use Scenarios on Farmland Birds Reveal a Potential Mitigation of Climate Change Impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Princé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Barbet-Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), pp.e0117850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0117850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigie-Chiro : 9 ans de suivi des tendances des espèces communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Viol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbioses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.nos 34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi national des chauves-souris communes et retombées locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Depraetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbioses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32, pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the fate of French bird communities under agriculture and climate change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Princé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Barbet-Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33, pp.120-132. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2013.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of landscape connectivity at community level using satellite-derived NDVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (1), pp.95 - 105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-012-9817-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénologie et durée de halte migratoire de quatre passereaux paludicoles en migration post-nuptiale en estuaire de la loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cheneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggeliki Doxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alauda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 79 (2), pp.149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the spatial dynamics of a recovering species: the Grey Heron Ardea cinerea in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boisteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 152 (1), pp.118-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1474-919X.2009.00991.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the spatial dynamics of a recovering species : the grey Heron Ardea cinerea in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boisteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 152, pp.118-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management strategies in urban green spaces: Models based on an introduced exotic pet turtle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Teillac-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 142 (10), pp.2258-2269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocon.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4754,262 +4775,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating population sizes for common breeding bird species in France by large-scale citizen science-based monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lorrilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bird Numbers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Bird Council, Apr 2022, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatio-temporelle de la colonisation du territoire français par le Héron cendré suite à sa protection en 1974.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boisteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IALE ‘le paysage à la croisée des sciences de la nature et des sciences humaines'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5019,151 +5040,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des oiseaux communs en France 1989-2019 : 30 ans de suivis participatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Chiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Corolleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MNHN - Centre d'Ecologie et des Sciences de la Conservation; LPO BirdLife France; Ministère de la Transition écologique et solidaire. pp.45, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04166918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5173,151 +5194,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of French breeding bird population sizes using citizen science and accounting for species detectability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Barbaro</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478371v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5327,371 +5348,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes sur la standardisation des effectifs pour exploiter les données de baguage d’oiseaux - Applications spécifiques aux captures réalisées en protocole ACROLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lorrillière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bretagne Vivante - SEPNB; Muséum National d'Histoire Naturelle (MNHN). 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Kivi Kuaka Janvier 2021 Rapport de mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lorrilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Audevard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Francesiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muséum National d'Histoire Naturelle; CESCO. 2021, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Kivi Kuaka 2021 Rapport naturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Audevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Francesiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muséum National d'Histoire Naturelle; CESCO. 2021, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5759,51 +5780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="000F51CE"/>
+    <w:nsid w:val="4E89E2EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5990,51 +6011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-lorrilliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1870-0278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157961370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05347077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vimont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bartholus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.184" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05593220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anne Border" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robinson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pearce-Higgins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hewson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Howard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70570" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96787-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Thepault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohi Adenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilliere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuchot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70138" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tryjanowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Casanelles-Abella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2023.104954" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17889" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dake Yin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9931" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rigal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Alonso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ain&#257;rs Auni&#326;&#353;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Benk&#337;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2216573120" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Counoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B&#233;nateau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maalouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110269" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehikoinen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;ke Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santangeli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi M Sirki&#228;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Brotons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13433" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kruckenberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen K&#228;mpfer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2021.1962805" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02092-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Yu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/19-00121" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishi Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Shang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2020.1727841" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139263" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Duby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsiae.2021.100005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mougnot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2017.1423517" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766825v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Burgess" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Thorup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Conway" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arroyo Matos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56677-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Calladine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Campedelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Escandell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14522" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Hobson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Kardynal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau2642" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139448v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13281" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d11030047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101572v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouysset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rais Assa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moussy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Copete" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Dale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Dombrovski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1064-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227839v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117850" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marmet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Julien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arthur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lemaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2013.04.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2937VPG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9817-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766928v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheneval" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dugu&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boisteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2009.00991.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563552v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766914v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Teillac-Deschamps" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Servais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delmas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.05.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dupuy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101924v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166918v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corolleur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478371v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andrieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blaize" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897268v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Audevard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Blanc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897259v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grasset" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-lorrilliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1870-0278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157961370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=mXL3GLoAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474675v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Thepault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohi Adenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuchot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70138" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05347077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bartholus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.184" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96787-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05593220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anne Border" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robinson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pearce-Higgins" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hewson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Howard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70570" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tryjanowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Casanelles-Abella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2023.104954" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17889" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Counoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B&#233;nateau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maalouf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110269" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rigal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Alonso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ain&#257;rs Auni&#326;&#353;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Benk&#337;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2216573120" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dake Yin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9931" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehikoinen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;ke Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santangeli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi M Sirki&#228;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Brotons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13433" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bocher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kruckenberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen K&#228;mpfer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2021.1962805" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02092-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Yu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/19-00121" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deguines" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139263" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishi Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Shang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2020.1727841" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Duby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsiae.2021.100005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouysset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rais Assa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jiguet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.02.026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mougnot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2017.1423517" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552949v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Burgess" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Thorup" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Conway" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arroyo Matos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56677-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Calladine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Campedelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Escandell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14522" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Hobson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Kardynal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau2642" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139448v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13281" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120980v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d11030047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766836v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moussy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Copete" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Dale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Dombrovski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-018-1064-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227839v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;ger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117850" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marmet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766887v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Julien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arthur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lemaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2013.04.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2937VPG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766895v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9817-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766928v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheneval" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dugu&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boisteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2009.00991.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Teillac-Deschamps" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Servais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delmas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.05.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907127v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dupuy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101924v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corolleur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478371v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421230v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andrieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blaize" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897268v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Audevard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897259v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grasset" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>