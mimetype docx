--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -708,239 +708,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise de la Covid-19, crise des savoirs.</w:t>
+                <w:t xml:space="preserve">The hydroxychloroquine debate: a therapeutic dilemma for general practitioners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Chalon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Mitilian</w:t>
+                <w:t xml:space="preserve">Dimiti Scronias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Poléthis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.283-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426635v1</w:t>
+                <w:t xml:space="preserve">hal-03334318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydroxychloroquine debate: a therapeutic dilemma for general practitioners</w:t>
+                <w:t xml:space="preserve">Crise de la Covid-19, crise des savoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Verger</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mitilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Poléthis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334318v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyme disease: Insight from social sciences</w:t>
               </w:r>
@@ -1215,51 +1215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between an Ethics of Care and Scientific Uncertainty: Dilemmas of General Practitioners in Marseille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1604,51 +1604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating through uncertainty and controversy: lessons from the COVID-19 crisis. A crosssectional survey among French general practitioners, at the epicenter of a global scientific controversy in Marseilles (part II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dévigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2266,51 +2266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C852367F"/>
+    <w:nsid w:val="EAD4298E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2497,51 +2497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-lutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3443-5937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04586869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lutaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cortaredona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Delorme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mirouse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/fmch-2023-002447" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mitilian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Forte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2022.0145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin-Casalena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Scronias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guagliardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3122/jabfm.2021.05.210142" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chalon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimiti Scronias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peretti-Watel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ward" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lutaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seror" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.12.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toledano G" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003111344" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K. Ward" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beglimini Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;vigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gentile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02915010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bergeat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaput" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-lutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3443-5937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04586869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lutaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cortaredona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Delorme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mirouse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/fmch-2023-002447" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mitilian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Forte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2022.0145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin-Casalena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Scronias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guagliardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3122/jabfm.2021.05.210142" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimiti Scronias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chalon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peretti-Watel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ward" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lutaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seror" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.12.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toledano G" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003111344" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K. Ward" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beglimini Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;vigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gentile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02915010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bergeat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaput" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>