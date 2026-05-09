--- v1 (2026-04-01)
+++ v2 (2026-05-09)
@@ -1765,177 +1765,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-hospital care pathways of patients with COVID-19: between medical wandering and healthcare renunciation. Approach to the patient's experience by the life event calendar method (a qualitative study)</w:t>
+                <w:t xml:space="preserve">PARCOV-LONG-MG : Améliorer le PARcours de prise en charge du COVid LONG en Médecine Générale ambulatoire : co-construction d’un programme multi-composantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gentile</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826304v1</w:t>
+                <w:t xml:space="preserve">hal-03826314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARCOV-LONG-MG : Améliorer le PARcours de prise en charge du COVid LONG en Médecine Générale ambulatoire : co-construction d’un programme multi-composantes</w:t>
+                <w:t xml:space="preserve">Pre-hospital care pathways of patients with COVID-19: between medical wandering and healthcare renunciation. Approach to the patient's experience by the life event calendar method (a qualitative study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Verger</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gentile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826314v1</w:t>
+                <w:t xml:space="preserve">hal-03826304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic pathways of patients consulting at the infectious diseases ward for presumed Lyme disease : a qualitative descriptive study</w:t>
               </w:r>
@@ -2266,51 +2266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAD4298E"/>
+    <w:nsid w:val="84D74BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2497,51 +2497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-lutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3443-5937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04586869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lutaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cortaredona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Delorme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mirouse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/fmch-2023-002447" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mitilian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Forte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2022.0145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin-Casalena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Scronias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guagliardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3122/jabfm.2021.05.210142" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimiti Scronias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chalon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peretti-Watel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ward" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lutaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seror" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.12.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toledano G" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003111344" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K. Ward" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beglimini Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;vigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gentile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02915010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bergeat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaput" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-lutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3443-5937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04586869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lutaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cortaredona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Delorme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mirouse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/fmch-2023-002447" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mitilian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Forte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2022.0145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin-Casalena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Scronias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guagliardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3122/jabfm.2021.05.210142" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimiti Scronias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chalon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peretti-Watel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ward" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lutaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seror" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.12.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toledano G" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003111344" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K. Ward" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beglimini Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;vigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gentile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02915010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03266153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bergeat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaput" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>