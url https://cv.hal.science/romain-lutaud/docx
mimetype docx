--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -2266,51 +2266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84D74BEC"/>
+    <w:nsid w:val="EFC129E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>