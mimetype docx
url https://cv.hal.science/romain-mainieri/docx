--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -104,787 +104,787 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexivités environnementales environnementales à l'âge industriel</w:t>
+                <w:t xml:space="preserve">« Prenez garde au charbon ! » Le vignoble face à la pollution au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mainieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jocelyne Pérard; Marielle Adrian. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'industrie au miroir de l'environnement</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Rencontres du Clos-Vougeot 2023. La biodiversité dans la vigne et en cave : ressource et outil de l’agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire UNESCO Cultures et Traditions Vitivinicoles, 2025, 978-2-918173-36-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427828v1</w:t>
-[...551 lines deleted...]
-                <w:t xml:space="preserve">hal-04345508v1</w:t>
+                <w:t xml:space="preserve">hal-04940325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Prenez garde au charbon ! » Le vignoble face à la pollution au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que la pollution ? Une histoire longue (XVIIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mainieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Clos-Vougeot 2023. La biodiversité dans la vigne et en cave : ressource et outil de l’agroécologie</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Patrimoine et pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, École nationale des Chartes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexivités environnementales environnementales à l'âge industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'industrie au miroir de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Tulle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fumées infernales. Conflits autour des pollutions industrielles en Bourgogne au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Dé)mobilisations en Bourgogne. Les conflictualités sociales et politiques contemporaines en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon (Bourgogne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agriculture urbaine en crise ? Maraîchers et horticulteurs face aux pollutions industrielles à Paris et Lyon au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture et environnement de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le végétal : producteur du bon air au XIXe siècle (jardin du Luxembourg à Paris et jardin botanique à Marseille)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au bon air des jardins (18e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Blois, INSA, École du paysage, Grand Amphi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critiquer le progrès industriel au XIXe siècle. L’exemple d’un conflit environnemental dans la banlieue lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désastre autour des pollutions ! Maraîchers et jardiniers parisiens en lutte contre l’industrie au XIXe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les natures de Paris (1770-1914). De la ville lumière à la ville verte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris 1 Panthéon Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollution dans les vignes : quelle conception du vivant et de l’environnement dans les mondes viticoles au XIXe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e édition des Rencontres du Clos-Vougeot, « La biodiversité dans la vigne et en cave : ressource et outil de l’agroécologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vougeot (21), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04940325v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le progrès en débat. Les industriels face aux maraîchers au XIXe siècle à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le progrès à tout prix. Façonner l'environnement, XIXe-XXe siècles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris 1 Panthéon Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1291,51 +1291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mainieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427830v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345508v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940325v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mainieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427830v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704847v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755008v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345508v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>