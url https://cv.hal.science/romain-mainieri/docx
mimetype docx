--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -381,234 +381,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fumées infernales. Conflits autour des pollutions industrielles en Bourgogne au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Le végétal : producteur du bon air au XIXe siècle (jardin du Luxembourg à Paris et jardin botanique à Marseille)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mainieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Dé)mobilisations en Bourgogne. Les conflictualités sociales et politiques contemporaines en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijon (Bourgogne), France</w:t>
+              <w:t xml:space="preserve">Au bon air des jardins (18e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Blois, INSA, École du paysage, Grand Amphi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704847v1</w:t>
+                <w:t xml:space="preserve">hal-04704844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture urbaine en crise ? Maraîchers et horticulteurs face aux pollutions industrielles à Paris et Lyon au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Les fumées infernales. Conflits autour des pollutions industrielles en Bourgogne au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mainieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et environnement de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">(Dé)mobilisations en Bourgogne. Les conflictualités sociales et politiques contemporaines en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755008v1</w:t>
+                <w:t xml:space="preserve">hal-04704847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le végétal : producteur du bon air au XIXe siècle (jardin du Luxembourg à Paris et jardin botanique à Marseille)</w:t>
+                <w:t xml:space="preserve">L’agriculture urbaine en crise ? Maraîchers et horticulteurs face aux pollutions industrielles à Paris et Lyon au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mainieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au bon air des jardins (18e-21e siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Blois, INSA, École du paysage, Grand Amphi, France</w:t>
+              <w:t xml:space="preserve">Agriculture et environnement de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704844v1</w:t>
+                <w:t xml:space="preserve">hal-04755008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critiquer le progrès industriel au XIXe siècle. L’exemple d’un conflit environnemental dans la banlieue lyonnaise</w:t>
               </w:r>
@@ -1291,51 +1291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mainieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427830v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704847v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755008v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345508v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mainieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427830v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704844v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345508v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>