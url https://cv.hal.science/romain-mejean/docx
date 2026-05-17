--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -24,51 +24,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Romain Mejean </w:t>
+        <w:t xml:space="preserve"> Romain Méjean </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">277627184</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">tBAaX94AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -181,859 +202,630 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape generation for a Land Use and Land Cover Change Agent-Based Model, with GAMA platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paegelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Kaced</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Conference GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards &amp;quot;Socializing the pixel&amp;quot; and &amp;quot;Pixelizing the social&amp;quot; with GAMA platform : an Agent-Based Model of Land Use and Land Cover Changes in Northern Ecuadorian Amazon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Building an agent based model to simulate changes between two land cover maps : an init optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paegelow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEMS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">GAMA Days 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076122v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building an agent based model to simulate changes between two land cover maps : an init optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Builiding an agent-based model to simulate changes between two land cover maps : an init organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paegelow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMA Days 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GAMA days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse (31000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408257v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Builiding an agent-based model to simulate changes between two land cover maps : an init organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PASHAMAMA: an agricultural process-driven agent-based model of the Ecuadorian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doryan Kaced</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Paegelow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMA days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Workshop on Multi-Agent-Based Simulation (MABS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.59-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22270-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254571v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASHAMAMA: an agricultural process-driven agent-based model of the Ecuadorian Amazon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Contaminations et conflits environnementaux contrastés en Amazonie équatorienne : une approche par la cartographie participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Kaced</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...128 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire « Contaminants, environnement, société et santé : de l’évaluation des risques à leur gestion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1043,505 +835,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations rétrospectives des dynamiques de déforestation de l’Amazonie équatorienne : vers une hybridation des approches pattern et process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023TOU20065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04638441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape generation for a Land Use and Land Cover Change Agent-Based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paegelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Kaced</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMA Days Toulouse, 23-24/06/2021.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socializing the pixel&amp;quot; and &amp;quot;Pixelizing the social&amp;quot; with GAMA platform : an Agent-Based Model of Land Use and Land Cover changes in Northern Ecuadorian Amazon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Business-as-Usual Scenarios in Land Change Modelling by Extending the Calibration Period and Integrating Demographic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+                <w:t xml:space="preserve">Romain Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doryan Kaced</w:t>
+                <w:t xml:space="preserve">Martin Paegelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Paegelow</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Kaced</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE Conference on Geographic Information Science 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.243-260, 2019, 978-3-030-14745-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-14745-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1609,51 +1280,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BE952F8"/>
+    <w:nsid w:val="BC111A94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1840,51 +1511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-mejean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2194-3107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277627184" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03500624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mejean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Kaced" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04076122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254571v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Richa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22270-3_5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Meyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04638441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU20065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M&#233;jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14745-7_14" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-mejean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2194-3107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277627184" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=tBAaX94AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03500624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mejean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Kaced" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254571v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Richa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22270-3_5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04638441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU20065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain M&#233;jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14745-7_14" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2137,39 +1808,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Romain Mejean</dc:title>
+  <dc:title>Romain Méjean</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>