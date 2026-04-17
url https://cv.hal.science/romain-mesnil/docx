--- v0 (2026-03-17)
+++ v1 (2026-04-17)
@@ -187,2039 +187,2039 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stress control in large-format additive manufacturing of polylactic acid via a digital twin and in-operando imaging</w:t>
+                <w:t xml:space="preserve">Multi-material topology optimization of structural load-bearing capacity using limit analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaël Viano</w:t>
+                <w:t xml:space="preserve">Leyla Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Demont</w:t>
+                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Margerit</w:t>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mesnil</w:t>
+                <w:t xml:space="preserve">Joanna Nseir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Caron</w:t>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 260, pp.114870. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.12427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382371v1</w:t>
+                <w:t xml:space="preserve">hal-03528107v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of Torsion-Free Gridshells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thickness optimisation in 3D printed concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Tellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Mesnil</w:t>
+                <w:t xml:space="preserve">Pedro Sarkis Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Douthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Baverel</w:t>
+                <w:t xml:space="preserve">Léo Demont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Association for Shell and Spatial Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20898/j.iass.2024.012⟩</w:t>
+              <w:t xml:space="preserve">Automation in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 174, pp.106076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2025.106076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125712v1</w:t>
+                <w:t xml:space="preserve">hal-05125720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics modelling of 3D concrete printing: From material model to process simulation and optimisation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spectral architectural geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104847⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188, pp.103927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2025.103927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140464v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-material topology optimization of structural load-bearing capacity using limit analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-layer auxetic surfaces with compliant mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.12427⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 341, pp.120752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2025.120752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528107v4</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness optimisation in 3D printed concrete structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the Design of Torsion-Free Gridshells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léo Demont</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation in Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2025.106076⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International Association for Shell and Spatial Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (1), pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20898/j.iass.2024.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125720v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral architectural geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Residual stress control in large-format additive manufacturing of polylactic acid via a digital twin and in-operando imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Viano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cad.2025.103927⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, pp.114870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356066v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layer auxetic surfaces with compliant mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiphysics modelling of 3D concrete printing: From material model to process simulation and optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuki Hayashi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 341, pp.120752. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109, pp.104847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2025.120752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148033v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for formulating low-carbon printable mortar through particles packing optimization</w:t>
+                <w:t xml:space="preserve">Robust optimization for geometrical design of 2D sequential interlocking assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor de Bono</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pierre Gilibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean François Caron</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107403⟩</w:t>
+              <w:t xml:space="preserve">Automation in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 158, pp.105207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2023.105207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355036v1</w:t>
+                <w:t xml:space="preserve">hal-04582302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creasing the British Museum: Topology Finding of Crease Patterns for Shell Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-line and in-line quality assessment across all scale levels of 3D concrete printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Wolfs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derk Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Oval</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Markus Gerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Association for Shell and Spatial Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20898/j.iass.2024.004⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185, pp.107646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125801v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimization for geometrical design of 2D sequential interlocking assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snapshot on 3D printing with alternative binders and materials: Earth, geopolymers, gypsum and low carbon concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gilibert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Ducoulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation in Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 158, pp.105207. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185, pp.107651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2023.105207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582302v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line and in-line quality assessment across all scale levels of 3D concrete printing</w:t>
+                <w:t xml:space="preserve">Methodology for formulating low-carbon printable mortar through particles packing optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Wolfs</w:t>
+                <w:t xml:space="preserve">Victor de Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derk Bos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Caron</w:t>
+                <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Gerke</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 185, pp.107646. </w:t>
+              <w:t xml:space="preserve">, 2024, 176, pp.107403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943102v1</w:t>
+                <w:t xml:space="preserve">hal-04355036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snapshot on 3D printing with alternative binders and materials: Earth, geopolymers, gypsum and low carbon concrete</w:t>
+                <w:t xml:space="preserve">Creasing the British Museum: Topology Finding of Crease Patterns for Shell Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perrot</w:t>
+                <w:t xml:space="preserve">Robin Oval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Jacquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Mesnil</w:t>
+                <w:t xml:space="preserve">Tom Van Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ducoulombier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Block</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 185, pp.107651. </w:t>
+              <w:t xml:space="preserve">Journal of the International Association for Shell and Spatial Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (1), pp.44-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20898/j.iass.2024.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943123v1</w:t>
+                <w:t xml:space="preserve">hal-05125801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-geodesic gridshells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the geometrical origin of the anisotropy in extrusion-based 3d printed structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Baverel</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 279, pp.115558. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.115558⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 275, pp.115082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.115082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935063v1</w:t>
+                <w:t xml:space="preserve">hal-03935032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the geometrical origin of the anisotropy in extrusion-based 3d printed structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Flexible digital manufacturing of timber construction: the design and fabrication of a free-form nexorade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.115082⟩</w:t>
+              <w:t xml:space="preserve">Construction Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.193-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41693-023-00105-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935032v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible digital manufacturing of timber construction: the design and fabrication of a free-form nexorade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pseudo-geodesic gridshells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baverel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (2), pp.193-212. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 279, pp.115558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41693-023-00105-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.115558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305224v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et génie civil 4.0</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Conception des structures architecturales dans un contexte de ressources limitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baverel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.108-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982908v1</w:t>
+                <w:t xml:space="preserve">hal-04212410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception des structures architecturales dans un contexte de ressources limitées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Construction et génie civil 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.108-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212410v1</w:t>
+                <w:t xml:space="preserve">hal-03982908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of mortar with continuous fibres: principle, properties and potential for application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2279,77 +2279,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Archez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maitenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.100071. </w:t>
@@ -2387,90 +2387,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Slugs-test” for extrusion-based additive manufacturing: Protocol, analysis and practical limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Carneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Bessaies-Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2521,103 +2521,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization of load-bearing capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mesnil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joanna Nseir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 64 (3), pp.1367-1383. </w:t>
@@ -2668,77 +2668,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-form structures from topologically interlocking masonries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Loing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 113, pp.103117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2785,51 +2785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BIM-Based Framework and Databank for Reusing Load-Bearing Structural Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,77 +2915,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of cantilever -from masonry to concrete 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Carneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116, pp.103184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3019,103 +3019,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature-based topology finding of patterns for shell structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Oval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Rippmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103, pp.185-201. </w:t>
@@ -3153,51 +3153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Re-Parameterization Approach for the Construction of domes with planar facets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International Association for Shell and Spatial Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3225,447 +3225,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis of surfaces with planar lines of curvature and application to architectural design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Form finding of nexorades using the translations method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Léger</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 95, pp.129 - 141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2018.08.007⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 95, pp.142-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899094v1</w:t>
+                <w:t xml:space="preserve">hal-01899086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication-aware shape parametrisation for the structural optimisation of shell structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 176, pp.569 - 584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Form finding of nexorades using the translations method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Morphogenesis of surfaces with planar lines of curvature and application to architectural design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Gobin</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 95, pp.142-154. </w:t>
+              <w:t xml:space="preserve">, 2018, 95, pp.129 - 141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2018.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899086v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marionette Meshes: modelling free-form architecture with planar facets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Space Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (3-4), pp.184-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3693,564 +3693,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear buckling of quadrangular and kagome gridshells: A comparative assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Non-standard patterns for gridshells: fabrication and structural optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 132, pp.337 - 348. </w:t>
+              <w:t xml:space="preserve">Journal of the International Association for Shell and Spatial Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (4), pp.277 - 286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.11.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20898/j.iass.2017.194.893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510047v1</w:t>
+                <w:t xml:space="preserve">hal-01617000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-standard patterns for gridshells: fabrication and structural optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Isoradial meshes: Covering elastic gridshells with planar facets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Orts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Association for Shell and Spatial Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20898/j.iass.2017.194.893⟩</w:t>
+              <w:t xml:space="preserve">Automation in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.222 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2017.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617000v1</w:t>
+                <w:t xml:space="preserve">hal-01622864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoradial meshes: Covering elastic gridshells with planar facets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Generalised cyclidic nets for shape modelling in architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation in Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2017.08.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Architectural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), pp.148-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1478077117714917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622864v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalised cyclidic nets for shape modelling in architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Linear buckling of quadrangular and kagome gridshells: A comparative assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Leger</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Architectural Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (2), pp.148-168. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.337 - 348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1478077117714917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.11.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520152v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Morphology and Performance of Plated Structures with Planar Quadrilateral Facets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International Association for Shell and Spatial Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4284,103 +4284,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isogonal moulding surfaces: A family of shapes for high node congruence in free-form structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 59, pp.38--47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4414,77 +4414,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Pseudo-Funicular Elastic Grid Shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ochsendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Space Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (1), pp.27--37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4544,355 +4544,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coques cimentaire imprimées en 3D et renforcées par fibres longues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Multi-physics Modelling of the Influence of Environmental Conditions on the Hardened Properties of 3D-printed Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Sim-AM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIMNE, Sep 2025, Pavie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360102v1</w:t>
+                <w:t xml:space="preserve">hal-05269178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics Modelling of the Influence of Environmental Conditions on the Hardened Properties of 3D-printed Concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Coques cimentaire imprimées en 3D et renforcées par fibres longues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor de Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sim-AM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIMNE, Sep 2025, Pavie, Italy</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269178v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage characterization and compensation for 3DPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Margerit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4917,90 +4917,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOPOLOGY OPTIMIZATION OF LOAD BEARING CAPACITY FOR STRUCTURES WITH DIFFERENT TENSILE/COMPRESSIVE STRENGTHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Nseir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Raphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5036,666 +5036,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploration of 3d printing design space inspired by masonry</w:t>
+                <w:t xml:space="preserve">Fabrication additive de franchissements - de la maçonnerie à l'impression 3d en béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Carneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS Symposium 2019, "Form and Force"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385258v1</w:t>
+                <w:t xml:space="preserve">hal-02119312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication additive de franchissements - de la maçonnerie à l'impression 3d en béton</w:t>
+                <w:t xml:space="preserve">An exploration of 3d printing design space inspired by masonry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Carneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IASS Symposium 2019, "Form and Force"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3563672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119312v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Finding of Structural Patterns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Design and construction of a shell-nexorade hybrid timber structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Architectural Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">IASS Annual Symposium 2018 Creativity in Structural Design (IASS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883505v1</w:t>
+                <w:t xml:space="preserve">hal-01852280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and construction of a shell-nexorade hybrid timber structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Form finding and design of a timber shell-nexorade hybrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS Annual Symposium 2018 Creativity in Structural Design (IASS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">Advances in Architectural Geometry 2018 (AAG 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852280v1</w:t>
+                <w:t xml:space="preserve">hal-01899222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Form finding and design of a timber shell-nexorade hybrid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Topology Finding of Structural Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Oval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Rippmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Architectural Geometry 2018 (AAG 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Advances in Architectural Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899222v1</w:t>
+                <w:t xml:space="preserve">hal-01883505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-standard patterns for gridshells: fabrication and structural optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IASS Annual Symposium 2017 "Interfaces: architecture, engineering, science"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5720,90 +5720,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building freeform: a workshop experiment from design to fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bagnéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Du Peloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCEET 2018 - 4th International Conference on Civil Engineering Education: Challenges for the Third Millennium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International center for numerical Methods in engineering (CIMNE), Sep 2017, Barcelone, Spain. pp.252-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5828,103 +5828,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural exploration of a fabrication-aware design space with Marionettes Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASS Annual Symposium 2016: Spatial Structures in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5949,90 +5949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marionette Mesh: from descriptive geometry to fabrication-aware design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Deute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6073,420 +6073,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Möbius Geometry and Cyclidic Nets: A Framework for Complex Shape Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Isogonal moulding surfaces: towards a new shape grammar for high node congruence in free-form structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Leger</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS 2015: Future Visions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">CIGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200523v1</w:t>
+                <w:t xml:space="preserve">hal-01201659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isogonal moulding surfaces: towards a new shape grammar for high node congruence in free-form structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Generating high node congruence in freeform structures with Monge's Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Santerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Léger</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">IASS 2015: Future Visions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201659v1</w:t>
+                <w:t xml:space="preserve">hal-01200521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating high node congruence in freeform structures with Monge's Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Möbius Geometry and Cyclidic Nets: A Framework for Complex Shape Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASS 2015: Future Visions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200521v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the pre-stress on the stability of elastic grid shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ochsendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASS 2013 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Poland. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6556,90 +6556,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Reinforced Concrete Beams: Mechanical Optimisation and 3D-Printed Formwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maitenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second RILEM International Conference on Concrete and Digital Fabrication Digital Concrete 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1164-1173, 2020, 978-3-030-49916-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6686,90 +6686,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Deposition Printing for Space Truss Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Carneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Freek P. Bos; Sandra S. Lucas; Rob J.M. Wolfs; Theo A.M. Salet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second RILEM International Conference on Concrete and Digital Fabrication</w:t>
@@ -6824,77 +6824,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the Layer Pressing Strategy for Concrete 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Carneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Freek P. Bos; Sandra S. Lucas; Rob J.M. Wolfs; Theo A.M. Salet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second RILEM International Conference on Concrete and Digital Fabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Springer, pp.185-195, 2020, RILEM Bookseries, 978-3-030-49915-0. </w:t>
@@ -6964,103 +6964,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Multi-material topology optimization of structural load-bearing capacity using limit analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mesnil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joanna Nseir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7121,64 +7121,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7241,103 +7241,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stress control in large format polylactic acid additive manufacturing via fast thermomechanical simulation and in-operando imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Margerit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7395,51 +7395,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural explorations of fabrication-aware design spaces for non-standard architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics of materials [physics.class-ph]. Université Paris-Est, 2017. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PESC1151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7556,51 +7556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="865CA381"/>
+    <w:nsid w:val="80132018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7787,51 +7787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-mesnil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5762-6037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204787009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382371v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Viano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Demont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114870" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2024.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104847" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03528107v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Mourad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bleyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nseir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12427" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sarkis Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2025.106076" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Hayashi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2025.103927" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2025.120752" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Bono" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Oval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Van Mele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Block" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2024.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2023.105207" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wolfs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derk Bos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107646" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducoulombier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107651" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115558" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poussard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115082" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gobin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Demont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41693-023-00105-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03982908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04212410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2021.103806" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Archez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maitenaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies-Bey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03270638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-02923-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Loing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2020.103117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jaeger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12083147" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2020.103184" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rippmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Mele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.02.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02002854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2018.198.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899094v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;ger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.08.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899204v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Richter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.09.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.08.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616999v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0266351117738379" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510047v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.11.039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617000v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2017.194.893" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Orts" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2017.08.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01520152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1478077117714917" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2017.191.845" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2015.07.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ochsendorf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.30.1.27" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269178v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gribonval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Raphael" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385258v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3563672" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01852280v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02165903v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Du Peloux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deute" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3778-4_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201659v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Santerre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938315v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485770v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Onfroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_110" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026585v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duballet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_85" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026566v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_19" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506311v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rill-Garc&#237;a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AQB1DU" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027781v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01621714v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PESC1151" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-mesnil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5762-6037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204787009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03528107v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Mourad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bleyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nseir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12427" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sarkis Rosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Demont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2025.106076" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Hayashi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2025.103927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2025.120752" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2024.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Viano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104847" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2023.105207" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wolfs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derk Bos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107646" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducoulombier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107651" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Bono" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107403" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Oval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Van Mele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Block" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2024.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poussard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115082" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gobin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Demont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41693-023-00105-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115558" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04212410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03982908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2021.103806" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Archez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maitenaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies-Bey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03270638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-02923-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Loing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2020.103117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jaeger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12083147" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2020.103184" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rippmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Mele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.02.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02002854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2018.198.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.08.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899204v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Richter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.09.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899094v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;ger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.08.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616999v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0266351117738379" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2017.194.893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Orts" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2017.08.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01520152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1478077117714917" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510047v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.11.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2017.191.845" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2015.07.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ochsendorf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.30.1.27" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gribonval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Raphael" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3563672" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01852280v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883505v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02165903v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Du Peloux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deute" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3778-4_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Santerre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938315v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485770v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Onfroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_110" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026585v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duballet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_85" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026566v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_19" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506311v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rill-Garc&#237;a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AQB1DU" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027781v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01621714v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PESC1151" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>