--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -3225,378 +3225,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Form finding of nexorades using the translations method</w:t>
+                <w:t xml:space="preserve">Morphogenesis of surfaces with planar lines of curvature and application to architectural design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Gobin</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 95, pp.142-154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2018.08.010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 95, pp.129 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899086v1</w:t>
+                <w:t xml:space="preserve">hal-01899094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication-aware shape parametrisation for the structural optimisation of shell structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 176, pp.569 - 584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis of surfaces with planar lines of curvature and application to architectural design</w:t>
+                <w:t xml:space="preserve">Form finding of nexorades using the translations method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Léger</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 95, pp.129 - 141. </w:t>
+              <w:t xml:space="preserve">, 2018, 95, pp.142-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2018.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899094v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marionette Meshes: modelling free-form architecture with planar facets</w:t>
               </w:r>
@@ -3621,51 +3621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Space Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (3-4), pp.184-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3693,482 +3693,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-standard patterns for gridshells: fabrication and structural optimization</w:t>
+                <w:t xml:space="preserve">Linear buckling of quadrangular and kagome gridshells: A comparative assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Association for Shell and Spatial Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (4), pp.277 - 286. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.337 - 348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20898/j.iass.2017.194.893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.11.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617000v1</w:t>
+                <w:t xml:space="preserve">hal-01510047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoradial meshes: Covering elastic gridshells with planar facets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalised cyclidic nets for shape modelling in architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Mesnil</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Orts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Baverel</w:t>
+                <w:t xml:space="preserve">Bruno Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation in Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 83, pp.222 - 236. </w:t>
+              <w:t xml:space="preserve">International Journal of Architectural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), pp.148-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2017.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1478077117714917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622864v1</w:t>
+                <w:t xml:space="preserve">hal-01520152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalised cyclidic nets for shape modelling in architecture</w:t>
+                <w:t xml:space="preserve">Non-standard patterns for gridshells: fabrication and structural optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Architectural Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1478077117714917⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International Association for Shell and Spatial Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (4), pp.277 - 286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20898/j.iass.2017.194.893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520152v1</w:t>
+                <w:t xml:space="preserve">hal-01617000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear buckling of quadrangular and kagome gridshells: A comparative assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isoradial meshes: Covering elastic gridshells with planar facets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Douthe</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Orts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 132, pp.337 - 348. </w:t>
+              <w:t xml:space="preserve">Automation in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.222 - 236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.11.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2017.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510047v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Morphology and Performance of Plated Structures with Planar Quadrilateral Facets</w:t>
               </w:r>
@@ -4206,51 +4206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International Association for Shell and Spatial Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4323,51 +4323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5619,230 +5619,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-standard patterns for gridshells: fabrication and structural optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building freeform: a workshop experiment from design to fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bagnéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Du Peloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IASS Annual Symposium 2017 "Interfaces: architecture, engineering, science"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">EUCEET 2018 - 4th International Conference on Civil Engineering Education: Challenges for the Third Millennium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International center for numerical Methods in engineering (CIMNE), Sep 2017, Barcelone, Spain. pp.252-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616998v1</w:t>
+                <w:t xml:space="preserve">hal-02165903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building freeform: a workshop experiment from design to fabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-standard patterns for gridshells: fabrication and structural optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Mesnil</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCEET 2018 - 4th International Conference on Civil Engineering Education: Challenges for the Third Millennium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International center for numerical Methods in engineering (CIMNE), Sep 2017, Barcelone, Spain. pp.252-261</w:t>
+              <w:t xml:space="preserve">Proceedings of the IASS Annual Symposium 2017 "Interfaces: architecture, engineering, science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165903v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural exploration of a fabrication-aware design space with Marionettes Meshes</w:t>
               </w:r>
@@ -5867,64 +5867,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASS Annual Symposium 2016: Spatial Structures in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5988,51 +5988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Deute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6118,51 +6118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6239,51 +6239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASS 2015: Future Visions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6347,51 +6347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASS 2015: Future Visions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7556,51 +7556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80132018"/>
+    <w:nsid w:val="CE9FD972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7787,51 +7787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-mesnil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5762-6037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204787009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03528107v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Mourad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bleyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nseir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12427" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sarkis Rosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Demont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2025.106076" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Hayashi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2025.103927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2025.120752" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2024.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Viano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104847" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2023.105207" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wolfs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derk Bos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107646" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducoulombier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107651" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Bono" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107403" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Oval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Van Mele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Block" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2024.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poussard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115082" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gobin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Demont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41693-023-00105-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115558" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04212410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03982908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2021.103806" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Archez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maitenaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies-Bey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03270638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-02923-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Loing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2020.103117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jaeger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12083147" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2020.103184" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rippmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Mele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.02.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02002854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2018.198.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.08.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899204v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Richter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.09.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899094v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;ger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.08.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616999v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0266351117738379" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2017.194.893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Orts" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2017.08.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01520152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1478077117714917" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510047v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.11.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2017.191.845" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2015.07.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ochsendorf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.30.1.27" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gribonval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Raphael" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3563672" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01852280v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883505v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02165903v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Du Peloux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deute" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3778-4_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Santerre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938315v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485770v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Onfroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_110" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026585v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duballet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_85" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026566v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_19" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506311v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rill-Garc&#237;a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AQB1DU" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027781v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01621714v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PESC1151" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-mesnil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5762-6037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204787009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03528107v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Mourad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bleyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nseir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12427" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sarkis Rosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Demont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2025.106076" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Hayashi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2025.103927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2025.120752" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2024.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Viano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104847" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2023.105207" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wolfs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derk Bos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107646" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jacquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ducoulombier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107651" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Bono" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107403" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Oval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Van Mele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Block" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2024.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poussard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115082" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gobin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Demont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41693-023-00105-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.115558" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04212410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03982908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2021.103806" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Archez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maitenaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies-Bey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03270638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-021-02923-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Loing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2020.103117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jaeger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12083147" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2020.103184" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rippmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Mele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.02.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02002854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2018.198.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899094v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;ger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.08.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899204v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Richter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.09.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.08.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616999v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0266351117738379" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510047v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.11.039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01520152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1478077117714917" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2017.194.893" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Orts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2017.08.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2017.191.845" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2015.07.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ochsendorf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.30.1.27" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gribonval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03148136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Raphael" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3563672" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01852280v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883505v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02165903v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Du Peloux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616998v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deute" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3778-4_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Santerre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938315v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485770v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Onfroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_110" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026585v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duballet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_85" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026566v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_19" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506311v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rill-Garc&#237;a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AQB1DU" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027781v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01621714v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PESC1151" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>