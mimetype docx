--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2363,545 +2363,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuation-Dissipation Relations and statistical temperatures in a turbulent von Kármán flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulence modeling of the Von Karman flow: viscous and inertial stirrings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schiestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.174502⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (1), pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2007.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419416v1</w:t>
+                <w:t xml:space="preserve">hal-00202922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence modeling of the Von Karman flow: viscous and inertial stirrings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Schiestel</w:t>
+                <w:t xml:space="preserve">Chaotic dynamos generated by a turbulent flow of liquid sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aumaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2007.07.005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (7), pp.074502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.074502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202922v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic dynamos generated by a turbulent flow of liquid sodium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Ravelet</w:t>
+                <w:t xml:space="preserve">The VKS experiment: turbulent dynamical dynamos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aumaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aumaître</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101 (7), pp.074502. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (7), pp.689-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.074502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2008.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492315v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VKS experiment: turbulent dynamical dynamos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+                <w:t xml:space="preserve">Fluctuation-Dissipation Relations and statistical temperatures in a turbulent von Kármán flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Chavanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (17), pp.174502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.174502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2008.07.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00492303v1</w:t>
+                <w:t xml:space="preserve">hal-00419416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a magnetic field by dynamo action in a turbulent flow of liquid sodium</w:t>
               </w:r>
@@ -3149,291 +3149,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of steady states in turbulent axisymmetric flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport of magnetic field by a turbulent flow of liquid sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 96, pp.124502-. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.124502⟩</w:t>
+              <w:t xml:space="preserve">, 2006, pp.074501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.074501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163811v1</w:t>
+                <w:t xml:space="preserve">hal-00712191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of magnetic field by a turbulent flow of liquid sodium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Properties of steady states in turbulent axisymmetric flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.074501. </w:t>
+              <w:t xml:space="preserve">, 2006, 96, pp.124502-. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.074501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.124502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712191v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3939,64 +3939,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Von Karman Swirling Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schiestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4034,64 +4034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Von Kármán flow between two counter-rotating disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schiestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4723,51 +4723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Serra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nokovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kadlub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2025.117733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monchaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/adea91" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharsansky Atallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eckhardt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02507773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couliou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.123901" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02507777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dejoan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couliou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914082" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01168640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parezanovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1890-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774339" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014056" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02507814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monchaux Romain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/7/000000" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/9/095013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1CH8NG5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3489987" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.066318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085724" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991996" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D6CE719F7B71C587D657B92E7F7B0BD152173A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073745" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.174502" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schiestel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.07.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ravelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.074502" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.07.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B57L6VCD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.044502" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/59001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163811v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravelet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiffaudel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.124502" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berhanu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.074501" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sicard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2291" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0273" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Souza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejoan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194562v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benacchio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675777v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Z&#252;rner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Toupoint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Mezouane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026261v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01419450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Serra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nokovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kadlub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2025.117733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monchaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/adea91" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharsansky Atallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eckhardt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02507773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couliou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.123901" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02507777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dejoan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couliou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914082" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01168640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parezanovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1890-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774339" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014056" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02507814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monchaux Romain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/7/000000" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/9/095013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1CH8NG5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3489987" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.066318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085724" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991996" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D6CE719F7B71C587D657B92E7F7B0BD152173A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073745" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schiestel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.07.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ravelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.074502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.07.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B57L6VCD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.174502" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.044502" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/59001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravelet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berhanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiffaudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.074501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163811v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.124502" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sicard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2291" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0273" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Souza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejoan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194562v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benacchio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675777v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Z&#252;rner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Toupoint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Mezouane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026261v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01419450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>