--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -872,191 +872,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settling velocity and preferential concentration of heavy particles under two-way coupling effects in homogeneous turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Dejoan</w:t>
+                <w:t xml:space="preserve">Growth dynamics of turbulent spots in plane Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507777v1</w:t>
+                <w:t xml:space="preserve">hal-01847301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth dynamics of turbulent spots in plane Couette flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Monchaux</w:t>
+                <w:t xml:space="preserve">Settling velocity and preferential concentration of heavy particles under two-way coupling effects in homogeneous turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dejoan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847301v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale flows in transitional plane Couette flow: a key ingredient of the spot growth mechanism Large scale flows in transitional plane Couette flow: a key ingredient of the spot growth mechanism</w:t>
               </w:r>
@@ -1237,51 +1237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential concentration and settling of heavy particles in homogeneous turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dejoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2363,545 +2363,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence modeling of the Von Karman flow: viscous and inertial stirrings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluctuation-Dissipation Relations and statistical temperatures in a turbulent von Kármán flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Chavanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2007.07.005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (17), pp.174502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.174502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202922v1</w:t>
+                <w:t xml:space="preserve">hal-00419416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic dynamos generated by a turbulent flow of liquid sodium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Berhanu</w:t>
+                <w:t xml:space="preserve">Turbulence modeling of the Von Karman flow: viscous and inertial stirrings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schiestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.074502⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (1), pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2007.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492315v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VKS experiment: turbulent dynamical dynamos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaotic dynamos generated by a turbulent flow of liquid sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aumaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (7), pp.689-701. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (7), pp.074502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2008.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.074502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00492303v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuation-Dissipation Relations and statistical temperatures in a turbulent von Kármán flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Chavanis</w:t>
+                <w:t xml:space="preserve">The VKS experiment: turbulent dynamical dynamos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aumaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (7), pp.689-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2008.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.174502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00419416v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a magnetic field by dynamo action in a turbulent flow of liquid sodium</w:t>
               </w:r>
@@ -3149,291 +3149,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of magnetic field by a turbulent flow of liquid sodium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of steady states in turbulent axisymmetric flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Volk</w:t>
+                <w:t xml:space="preserve">F. Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ravelet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.074501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.074501⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 96, pp.124502-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.124502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712191v1</w:t>
+                <w:t xml:space="preserve">hal-00163811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of steady states in turbulent axisymmetric flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Monchaux</w:t>
+                <w:t xml:space="preserve">Transport of magnetic field by a turbulent flow of liquid sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ravelet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 96, pp.124502-. </w:t>
+              <w:t xml:space="preserve">, 2006, pp.074501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.124502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.074501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163811v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3939,64 +3939,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Von Karman Swirling Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schiestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4034,64 +4034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Von Kármán flow between two counter-rotating disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schiestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4723,51 +4723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Serra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nokovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kadlub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2025.117733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monchaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/adea91" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharsansky Atallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eckhardt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02507773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couliou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.123901" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02507777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dejoan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couliou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914082" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01168640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parezanovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1890-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774339" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014056" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02507814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monchaux Romain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/7/000000" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/9/095013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1CH8NG5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3489987" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.066318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085724" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991996" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D6CE719F7B71C587D657B92E7F7B0BD152173A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073745" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schiestel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.07.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ravelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.074502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.07.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B57L6VCD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.174502" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.044502" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/59001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravelet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berhanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiffaudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.074501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163811v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.124502" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sicard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2291" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0273" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Souza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejoan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194562v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benacchio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675777v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Z&#252;rner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Toupoint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Mezouane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026261v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01419450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Serra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Nokovitch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kadlub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2025.117733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monchaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/adea91" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kharsansky Atallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eckhardt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02507773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couliou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.123901" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02507777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dejoan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couliou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914082" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01168640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parezanovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1890-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4774339" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Volk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014056" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02507814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monchaux Romain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/7/000000" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/9/095013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1CH8NG5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3489987" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Naso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.066318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085724" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991996" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D6CE719F7B71C587D657B92E7F7B0BD152173A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01847323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3073745" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.174502" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schiestel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.07.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ravelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.074502" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.07.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B57L6VCD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.044502" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/59001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163811v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravelet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiffaudel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.124502" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berhanu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.074501" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sicard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2291" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0273" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Souza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejoan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194562v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benacchio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675777v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Z&#252;rner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Toupoint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Mezouane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026261v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01419450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>