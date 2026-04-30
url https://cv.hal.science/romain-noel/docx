--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain NOËL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable surface tension independent of the collision operator for pseudo-potential lattice Boltzmann methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Carmeliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (10), pp.104901. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/lrz9-ll2v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Dithering using the Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Renier-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.8507-8523. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-024-03465-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Vehicle Eco-Driving Applicability through Road Infrastructure Design and Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Coiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.367-386. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vehicles5010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Lattice Boltzmann Method for Solids—Application to Static Equilibrium of Isotropic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Maquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.4627. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12094627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the FDA nozzle benchmark: A lattice Boltzmann study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Ali Hosseini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, pp.106863. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale study of the dynamics of a suspension of solid particles in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chouippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Funfschilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - 5th edition Conference of Dispersed Two-phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Jul 2024, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale simulation of melting of a phase change material in a moving capsule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chouippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Funfschilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2024 - 32eme Congrés Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of the mesoscopic Lattice Boltzmann Method to estimate road capacity depending on lane number decrease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Coiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIIT 2024 - 4th International Conference, Greening the way forward: sustainable transport infrastructure and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIIT (Italian Association for Traffic and Transport Engineering), Sep 2024, Rome, Italy. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting of a phase change material in a moving capsule: A parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chouippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Funfschilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMech 2023 - Colloquium 622 on Suspension flows and rheology: inertia, shape and roughness matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann Method for Mathematical Morphology: Application to Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Metrology 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online Only, United States. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2593731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann Method & Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 XXVIIe colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Rendering and Lattice-Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann method for modelling of biological phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.2654-2658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Lattice Boltzmann Method for Solids -Application to Static Equilibrium of Isotropic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Maquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann Method for Heterogeneous Multi-class Traffic Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lattice Boltzmann method for numerical simulation of continuum medium aiming image-based diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Université de Lyon, 2019. English. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019LYSEM015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02955821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain NOËL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable surface tension independent of the collision operator for pseudo-potential lattice Boltzmann methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Carmeliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (10), pp.104901. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/lrz9-ll2v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Dithering using the Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Renier-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.8507-8523. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-024-03465-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Vehicle Eco-Driving Applicability through Road Infrastructure Design and Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Coiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.367-386. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vehicles5010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Lattice Boltzmann Method for Solids—Application to Static Equilibrium of Isotropic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Maquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.4627. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12094627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the FDA nozzle benchmark: A lattice Boltzmann study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Ali Hosseini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, pp.106863. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale simulation of melting of a phase change material in a moving capsule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chouippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Funfschilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2024 - 32eme Congrés Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale study of the dynamics of a suspension of solid particles in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chouippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Funfschilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - 5th edition Conference of Dispersed Two-phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Jul 2024, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of the mesoscopic Lattice Boltzmann Method to estimate road capacity depending on lane number decrease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Coiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIIT 2024 - 4th International Conference, Greening the way forward: sustainable transport infrastructure and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIIT (Italian Association for Traffic and Transport Engineering), Sep 2024, Rome, Italy. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting of a phase change material in a moving capsule: A parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chouippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Funfschilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMech 2023 - Colloquium 622 on Suspension flows and rheology: inertia, shape and roughness matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann Method for Mathematical Morphology: Application to Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Metrology 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online Only, United States. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2593731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann Method & Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 XXVIIe colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Rendering and Lattice-Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann method for modelling of biological phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 25th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.2654-2658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Lattice Boltzmann Method for Solids -Application to Static Equilibrium of Isotropic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Maquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann Method for Heterogeneous Multi-class Traffic Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Courbebaisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lattice Boltzmann method for numerical simulation of continuum medium aiming image-based diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Université de Lyon, 2019. English. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019LYSEM015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02955821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Qin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Fei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Carmeliet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lrz9-ll2v" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Renier-Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-024-03465-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04030611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles5010021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Maquart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094627" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Berg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Hosseini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106863" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Funfschilling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710811v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447356v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03346769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593731" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Fei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Noel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Ge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02955821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEM015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Qin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Fei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Carmeliet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lrz9-ll2v" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Renier-Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-024-03465-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04030611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles5010021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Maquart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094627" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Berg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Hosseini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106863" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Funfschilling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710811v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447356v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03346769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593731" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Fei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Noel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Ge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02955821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEM015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>