--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -2309,575 +2309,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Thermal Stability of Supported Catalytic Nanoparticles for the Growth of Single-Walled Carbon Nanotubes with Narrow Diameter Distribution by Chemical Vapor Deposition of Methane</w:t>
+                <w:t xml:space="preserve">Spectroscopic study of double-walled carbon nanotubes functionalization for preparation of carbon nanotube / epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Petit</w:t>
+                <w:t xml:space="preserve">Vincent Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Salem</w:t>
+                <w:t xml:space="preserve">Robert Almairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maoshuai He</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Parret</w:t>
+                <w:t xml:space="preserve">Laurent Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay-Rachid Babaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp307618h⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (14), pp.4987-4994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785851v1</w:t>
+                <w:t xml:space="preserve">hal-00711335v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of double-walled carbon nanotubes functionalization for preparation of carbon nanotube / epoxy composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Leon</w:t>
+                <w:t xml:space="preserve">Study of the Thermal Stability of Supported Catalytic Nanoparticles for the Growth of Single-Walled Carbon Nanotubes with Narrow Diameter Distribution by Chemical Vapor Deposition of Methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maoshuai He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moulay-Rachid Babaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50 (14), pp.4987-4994. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.24123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp307618h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711335v3</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of O3 and NH3 using hybrid tin dioxide/carbon nanotubes sensors: Influence of materials and processing on sensor's sensitivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exprimental evidence of a mechanical coupling between layers in an individual double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Levshov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouthéina Ghaddab</w:t>
+                <w:t xml:space="preserve">Xuan Tinh Than</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mavon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Paillet</w:t>
+                <w:t xml:space="preserve">Valentin Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.01.044⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.4800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl2026234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662309v1</w:t>
+                <w:t xml:space="preserve">hal-00654505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exprimental evidence of a mechanical coupling between layers in an individual double-walled carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Levshov</w:t>
+                <w:t xml:space="preserve">Detection of O3 and NH3 using hybrid tin dioxide/carbon nanotubes sensors: Influence of materials and processing on sensor's sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouthéina Ghaddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Tinh Than</w:t>
+                <w:t xml:space="preserve">Christophe Mavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Arenal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Popov</w:t>
+                <w:t xml:space="preserve">M. Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.j.snb.2011.01.044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.01.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl2026234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00654505v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3514,277 +3514,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy as a tool to study the doping of graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La spectrométrie Raman comme outil pour l'étude du dopage du graphène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanospain Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Spain</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989874v1</w:t>
+                <w:t xml:space="preserve">hal-01974125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectrométrie Raman comme outil pour l'étude du dopage du graphène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman spectroscopy as a tool to study the doping of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Nanospain Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974125v1</w:t>
+                <w:t xml:space="preserve">hal-00989874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic interactions in carbon nanotubes probed by transient absorption spectroscopy.</w:t>
               </w:r>
@@ -3917,51 +3917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4042,51 +4042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Levshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Tinh Than</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Nakabayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4409,51 +4409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of epoxy filled carbon nanotubes composites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4491,51 +4491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes functionalization with sulfonated poly (ether ether ketone) chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4599,51 +4599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes functionalization with sulfonated poly (ether ether ketone) chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4864,51 +4864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structural properties of polymer/carbon nanotube composite materials obtained by functionalization of nanotubes surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,51 +5128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dinar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Parret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chuzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ae3df8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05287105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004692" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Wasem Klein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.26" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N. Popov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.05.044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hogan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02088" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02960045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alcaraz Iranzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J. C. Dias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Epstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Peng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar8438" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5041917" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry I. Levshov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195410" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blancon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azmi Zahab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205411" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nanot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vialla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morfin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/16/164208" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chassagneux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155423" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Nakabayashi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3048878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Salem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshuai He" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307618h" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711335v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Rachid Babaa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.06.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouth&#233;ina Ghaddab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.01.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CD1J8KP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tinh Than" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Popov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2026234" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Levshov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989874v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rubio-Roy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867474v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.464" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369716v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Rachid Babaa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Babaa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dinar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Parret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chuzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ae3df8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05287105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004692" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Wasem Klein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.26" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N. Popov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.05.044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hogan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02088" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02960045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alcaraz Iranzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J. C. Dias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Epstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Peng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar8438" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5041917" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry I. Levshov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195410" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blancon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azmi Zahab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205411" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nanot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vialla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morfin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/16/164208" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chassagneux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155423" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Nakabayashi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3048878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711335v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Rachid Babaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.06.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Salem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshuai He" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307618h" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tinh Than" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Popov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2026234" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouth&#233;ina Ghaddab" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.01.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CD1J8KP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Levshov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974125v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rubio-Roy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867474v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.464" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369716v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Rachid Babaa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Babaa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>