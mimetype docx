--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -1255,429 +1255,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence from an individual double-walled carbon nanotube</w:t>
+                <w:t xml:space="preserve">High temperature annealing and CVD growth of few-layer graphene on bulk AlN and AlN templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry I. Levshov</w:t>
+                <w:t xml:space="preserve">R. Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thanh Cao</w:t>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (19), pp.195410. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), pp.1600436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.195410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653173v1</w:t>
+                <w:t xml:space="preserve">hal-01563258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature annealing and CVD growth of few-layer graphene on bulk AlN and AlN templates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum interference effects on the intensity of the G modes in double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Nam Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dagher</w:t>
+                <w:t xml:space="preserve">J.-C. Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Matta</w:t>
+                <w:t xml:space="preserve">R. Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
+                <w:t xml:space="preserve">Ahmed Azmi Zahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 214 (4), pp.1600436. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (20), pp.205411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.205411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563258v1</w:t>
+                <w:t xml:space="preserve">hal-01542689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum interference effects on the intensity of the G modes in double-walled carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoluminescence from an individual double-walled carbon nanotube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry I. Levshov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Nam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Arenal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Parret</w:t>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Azmi Zahab</w:t>
+                <w:t xml:space="preserve">Thi Thanh Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (20), pp.205411. </w:t>
+              <w:t xml:space="preserve">, 2017, 96 (19), pp.195410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.205411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.195410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542689v1</w:t>
+                <w:t xml:space="preserve">hal-01653173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene-based mid-infrared room-temperature pyroelectric bolometers with ultrahigh temperature coefficient of resistance</w:t>
               </w:r>
@@ -2233,51 +2233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Nakabayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (1), pp.165. </w:t>
@@ -2309,575 +2309,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of double-walled carbon nanotubes functionalization for preparation of carbon nanotube / epoxy composites</w:t>
+                <w:t xml:space="preserve">Study of the Thermal Stability of Supported Catalytic Nanoparticles for the Growth of Single-Walled Carbon Nanotubes with Narrow Diameter Distribution by Chemical Vapor Deposition of Methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Leon</w:t>
+                <w:t xml:space="preserve">Pierre Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maoshuai He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moulay-Rachid Babaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.24123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp307618h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711335v3</w:t>
+                <w:t xml:space="preserve">hal-00785851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Thermal Stability of Supported Catalytic Nanoparticles for the Growth of Single-Walled Carbon Nanotubes with Narrow Diameter Distribution by Chemical Vapor Deposition of Methane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic study of double-walled carbon nanotubes functionalization for preparation of carbon nanotube / epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Petit</w:t>
+                <w:t xml:space="preserve">Robert Almairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Salem</w:t>
+                <w:t xml:space="preserve">Laurent Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maoshuai He</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Parret</w:t>
+                <w:t xml:space="preserve">Moulay-Rachid Babaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116, pp.24123. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (14), pp.4987-4994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp307618h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785851v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711335v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exprimental evidence of a mechanical coupling between layers in an individual double-walled carbon nanotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of O3 and NH3 using hybrid tin dioxide/carbon nanotubes sensors: Influence of materials and processing on sensor's sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Tinh Than</w:t>
+                <w:t xml:space="preserve">Bouthéina Ghaddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Arenal</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Popov</w:t>
+                <w:t xml:space="preserve">Christophe Mavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl2026234⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.j.snb.2011.01.044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.01.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654505v1</w:t>
+                <w:t xml:space="preserve">hal-00662309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of O3 and NH3 using hybrid tin dioxide/carbon nanotubes sensors: Influence of materials and processing on sensor's sensitivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
+                <w:t xml:space="preserve">Exprimental evidence of a mechanical coupling between layers in an individual double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Levshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mavon</w:t>
+                <w:t xml:space="preserve">Xuan Tinh Than</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Paillet</w:t>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.01.044⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.4800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl2026234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00662309v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3309,51 +3309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitry Levshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Nam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3408,90 +3408,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHOTOLUMINESCENCE OF INDIVIDUAL FREESTANDING DOUBLE-WALLED CARBON NANOTUBES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry I. Levshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Nam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene &amp; Co GDR-i Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Sète, France</w:t>
@@ -3514,277 +3514,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectrométrie Raman comme outil pour l'étude du dopage du graphène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman spectroscopy as a tool to study the doping of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Nanospain Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974125v1</w:t>
+                <w:t xml:space="preserve">hal-00989874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy as a tool to study the doping of graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La spectrométrie Raman comme outil pour l'étude du dopage du graphène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanospain Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Spain</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989874v1</w:t>
+                <w:t xml:space="preserve">hal-01974125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic interactions in carbon nanotubes probed by transient absorption spectroscopy.</w:t>
               </w:r>
@@ -3917,51 +3917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4010,338 +4010,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy on individual identified carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Femtosecond transient transmission spectroscopy of (6,5) carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material research Society fall meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Journées de la Matière Condensée (JMC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718412v1</w:t>
+                <w:t xml:space="preserve">hal-00705833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond transient transmission spectroscopy of (6,5) carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Raman spectroscopy on individual identified carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Levshov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Tinh Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Nakabayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journées de la Matière Condensée (JMC13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Material research Society fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, United States. pp.mrsf11-aa07-01, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705833v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the structure of single-walled carbon nanotubes by resonant Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Azmi Zahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Nakabayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4409,51 +4409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of epoxy filled carbon nanotubes composites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4491,51 +4491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes functionalization with sulfonated poly (ether ether ketone) chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4599,51 +4599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes functionalization with sulfonated poly (ether ether ketone) chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4752,64 +4752,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopy of double-walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry I. Levshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Nam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4864,51 +4864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structural properties of polymer/carbon nanotube composite materials obtained by functionalization of nanotubes surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,51 +5128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dinar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Parret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chuzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ae3df8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05287105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004692" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Wasem Klein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.26" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N. Popov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.05.044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hogan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02088" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02960045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alcaraz Iranzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J. C. Dias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Epstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Peng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar8438" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5041917" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry I. Levshov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195410" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blancon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azmi Zahab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205411" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nanot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vialla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morfin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/16/164208" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chassagneux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155423" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Nakabayashi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3048878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711335v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Rachid Babaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.06.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Salem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshuai He" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307618h" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tinh Than" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Popov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2026234" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouth&#233;ina Ghaddab" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.01.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CD1J8KP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Levshov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974125v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rubio-Roy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867474v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.464" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369716v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Rachid Babaa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Babaa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dinar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Parret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chuzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ae3df8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05287105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004692" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Wasem Klein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.26" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N. Popov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.05.044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hogan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02088" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02960045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alcaraz Iranzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J. C. Dias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Epstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Peng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar8438" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5041917" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600436" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542689v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blancon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azmi Zahab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205411" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry I. Levshov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Cao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195410" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nanot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vialla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morfin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/16/164208" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chassagneux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155423" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Nakabayashi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3048878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Salem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshuai He" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307618h" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711335v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Rachid Babaa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.06.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouth&#233;ina Ghaddab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.01.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CD1J8KP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tinh Than" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Popov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2026234" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Levshov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989874v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rubio-Roy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867474v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.464" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369716v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Rachid Babaa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Babaa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>