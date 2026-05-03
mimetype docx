--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -658,230 +658,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectroscopie térahertz : analyses structurales et de conduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new metric for the comparison of permittivity models in terahertz time-domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Vindas-Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vlieghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2024.3431202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707074v1</w:t>
+                <w:t xml:space="preserve">hal-04485089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new metric for the comparison of permittivity models in terahertz time-domain spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La spectroscopie térahertz : analyses structurales et de conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 497, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2024.3431202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04485089v2</w:t>
+                <w:t xml:space="preserve">hal-04707074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spectroscopie TéraHertz: électrons et vibrations</w:t>
               </w:r>
@@ -1095,736 +1095,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of THz photonic modes by scattering scanning near-field optical microscopy</w:t>
+                <w:t xml:space="preserve">Exceptional point singularities in multi-section DFB lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Theo Hannotte</w:t>
+                <w:t xml:space="preserve">Mehran Shahmohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiane N. Santos</w:t>
+                <w:t xml:space="preserve">Martin Süess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Walter</w:t>
+                <w:t xml:space="preserve">Filippos Kapsalidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+                <w:t xml:space="preserve">Andres Forrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (28), pp.32608-32617. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (5), pp.053047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c01871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac6d6f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608482v1</w:t>
+                <w:t xml:space="preserve">hal-03776503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband super-resolution Terahertz Time domain spectroscopy applied to Gas analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging of THz photonic modes by scattering scanning near-field optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+                <w:t xml:space="preserve">L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Hindle</w:t>
+                <w:t xml:space="preserve">Cristiane N. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2021.3120029⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (28), pp.32608-32617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c01871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143451v3</w:t>
+                <w:t xml:space="preserve">hal-03608482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOI-based micro-mechanical terahertz detector operating at room-temperature and atmospheric pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+                <w:t xml:space="preserve">Broadband super-resolution Terahertz Time domain spectroscopy applied to Gas analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0095126⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2021.3120029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742065v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143451v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of water on THz vibrational spectral features of molecular crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny E P Vanpoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (10), pp.6107-6125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1CP03261E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional point singularities in multi-section DFB lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Süess</w:t>
+                <w:t xml:space="preserve">SOI-based micro-mechanical terahertz detector operating at room-temperature and atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Froberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Forrer</w:t>
+                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (5), pp.053047. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (26), pp.261103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac6d6f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0095126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776503v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid prototyping of flexible terahertz metasurfaces using a microplotter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Brulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2048,64 +2048,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz-TDS time-trace analysis for the extraction of material and metamaterial parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Froberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniss Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2221,51 +2221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Peytavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (2), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2427,1368 +2427,1368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue light absorption enhancement based on vertically channelling modes in nano-holes arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INHIBITION OF LIGHT EMISSION IN A 2.5D PHOTONIC STRUCTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gomard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Peretti</w:t>
+                <w:t xml:space="preserve">Pierre Viktorovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Callard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Letartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4864267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.023107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4887805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943141v1</w:t>
+                <w:t xml:space="preserve">hal-01022743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INHIBITION OF LIGHT EMISSION IN A 2.5D PHOTONIC STRUCTURE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blue light absorption enhancement based on vertically channelling modes in nano-holes arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Seassal</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Callard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Viktorovich</w:t>
+                <w:t xml:space="preserve">Xianqin Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Letartre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Artinyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116, pp.023107. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (5), pp.051119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4887805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4864267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022743v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption control in pseudodisordered photonic-crystal thin film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photonic crystals and optical mode engineering for thin film photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lalouat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Seassal</w:t>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianqin Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+                <w:t xml:space="preserve">C. Seassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (5), pp.053835. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (S3), pp.A515-A527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.053835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.00A515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908405v1</w:t>
+                <w:t xml:space="preserve">hal-02104109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystals and optical mode engineering for thin film photovoltaics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Absorption control in pseudodisordered photonic-crystal thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Seassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (S3), pp.A515-A527. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (5), pp.053835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.00A515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.053835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104109v1</w:t>
+                <w:t xml:space="preserve">hal-00908405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting literature observations on photodarkening in Yb3+doped fiber considering the possible presence of Tm impurities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced optical absorbance of CVD-graphene monolayer by combination with photonic crystal slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gonnet</w:t>
+                <w:t xml:space="preserve">Maxim Rybin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anatoliy Pozharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4761973⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 249 (12), pp.2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201200528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834769v1</w:t>
+                <w:t xml:space="preserve">hal-02059309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined front and back diffraction gratings for broad band light trapping in thin film solar cell</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting literature observations on photodarkening in Yb3+doped fiber considering the possible presence of Tm impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.20.00A560⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (093511), pp.093511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4761973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986193v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal approach for tailoring the absorption in a photonic crystal membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Seassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Letartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111 (123114), pp.123114 - 123114-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4730443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced optical absorbance of CVD-graphene monolayer by combination with photonic crystal slab</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Seassal</w:t>
+                <w:t xml:space="preserve">Combined front and back diffraction gratings for broad band light trapping in thin film solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianqin Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201200528⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (S5), pp.A560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.00A560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02059309v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic signature of phosphate crystallization in Erbium-doped optical fibre preforms</w:t>
+                <w:t xml:space="preserve">Inhomogeneous Gain Saturation in EDF: Experiment and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekatarina Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33, pp.835-838. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (10), pp.1445 - 1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2011.2124443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575210v1</w:t>
+                <w:t xml:space="preserve">hal-00589056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous Gain Saturation in EDF: Experiment and Modeling</w:t>
+                <w:t xml:space="preserve">Spectroscopic signature of phosphate crystallization in Erbium-doped optical fibre preforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jacquier</w:t>
+                <w:t xml:space="preserve">Bernard Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boivin</w:t>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekatarina Burov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29 (10), pp.1445 - 1452. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.835-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2011.2124443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589056v1</w:t>
+                <w:t xml:space="preserve">hal-00575210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light harvesting by planar photonic crystal in solar cells: The case of amorphous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianqin Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Hajjam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3998,103 +3998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erbium emission properties in nanostructured fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (31), pp.G119-G124. </w:t>
@@ -4227,904 +4227,886 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00234749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise sources, data process and uncertainties in terahertz time domain spectroscopy</w:t>
+                <w:t xml:space="preserve">Λ-photonic for Terahertz Light -Matter interactions enhancement: from broadband concentration to near-field imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeyan Bichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+                <w:t xml:space="preserve">Sagnik Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Terahertz-Related Devices and Technologies: TeraTech 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Salamanque, Spain</w:t>
+              <w:t xml:space="preserve">Teradays 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, POLITECNICO DI MILANO, Jan 2026, Milano (Italy), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160933v1</w:t>
+                <w:t xml:space="preserve">hal-05578089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards THz-Compatible Microfluidics: Challenges and Strategies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THz nanophotonics &amp; time domain spectroscopy towards bio applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">THz NetworkPlus on Chemical and Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPSRC NetworkPlus in Terahertz (THz) Systems, Feb 2026, online (UK), United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490496v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise and Uncertainty in THz-TDS: Insights and Advances in Data Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Noise sources, data process and uncertainties in terahertz time domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeyan Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Terahertz Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Siegen, Germany</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Terahertz-Related Devices and Technologies: TeraTech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Salamanque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179845v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farfield and Coupling Analysis of an Ultra Broadband THz Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards THz-Compatible Microfluidics: Challenges and Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagnik Banerjee</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+                <w:t xml:space="preserve">Cécile Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Helsinki, France. pp.1-3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz61557.2025.11319861⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz61557.2025.11319935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490473v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the elimination of water in THz-TDS data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise and Uncertainty in THz-TDS: Insights and Advances in Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyan Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW -THz 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French-German Terahertz Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Siegen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731709v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the THz-TDS detect trace gases?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farfield and Coupling Analysis of an Ultra Broadband THz Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeyan Bichon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sagnik Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10734282⟩</w:t>
+              <w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Helsinki, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz61557.2025.11319861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728502v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field confinement and its analysis in the THz range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Reda</w:t>
+                <w:t xml:space="preserve">Phonon polaritons impact atmosphere transparence in the TeraHertz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyan Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Symposium on Terahertz-Related Devices and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IRMMW-THz 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610036v2</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spectroscopie THz et ses applications dans les domaines analytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeyan Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5152,7469 +5134,7664 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties estimation in THz-TDS experiments in transmittance, refractive index and spectroscopic parameters</w:t>
+                <w:t xml:space="preserve">Can the THz-TDS detect trace gases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeyan Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRMMW-THz 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Perth (Australia), Australia. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697647⟩</w:t>
+              <w:t xml:space="preserve">, The International Society of Infrared, Millimeter, and Terahertz Waves (IRMMW-THz), Sep 2024, Perth (Australia), Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10734282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731717v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon polaritons impact atmosphere transparence in the TeraHertz range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Towards the elimination of water in THz-TDS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeyan Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697752⟩</w:t>
+              <w:t xml:space="preserve">IRMMW -THz 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth (Australia), Australia. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731703v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">59 Lines Measurement in a Single Experiment using Super-Resolution TDS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field confinement and its analysis in the THz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 11th International Symposium on Terahertz-Related Devices and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Buffalo, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277652v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time domain spectroscopy of a single split ring resonator coupled to an amino acid crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainties estimation in THz-TDS experiments in transmittance, refractive index and spectroscopic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyan Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Abdel-Kader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299331⟩</w:t>
+              <w:t xml:space="preserve">IRMMW-THz 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth (Australia), Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325110v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge carrier profiling with MIR and THz s-SNOM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz technology for biophotonics: a general overview and recent advances in THz spectroscopy toward biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10298850⟩</w:t>
+              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, France. pp.50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2675742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505239v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Noise analysis to Error Bars on Refractive Index In THz-TDS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Théo Hannotte</w:t>
+                <w:t xml:space="preserve">Charge carrier profiling with MIR and THz s-SNOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299169⟩</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10298850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254689v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz technology for biophotonics: a general overview and recent advances in THz spectroscopy toward biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz time domain spectroscopy of a single split ring resonator coupled to an amino acid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2675742⟩</w:t>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182612v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise analysis, noise reduction and covariance estimation for Time domain Spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+                <w:t xml:space="preserve">59 Lines Measurement in a Single Experiment using Super-Resolution TDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895812⟩</w:t>
+              <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793402v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie en champ proche aux fréquences térahertz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristiane Nascimento Santos</w:t>
+                <w:t xml:space="preserve">From Noise analysis to Error Bars on Refractive Index In THz-TDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyan Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Hannotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613264v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split-ring resonators imaged by THz s-SNOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light matter interaction enhancement through spatial confinement in the THz range: towards spectral analysis of single objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Noise analysis, noise reduction and covariance estimation for Time domain Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Denakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2022, Terahertz Photonics II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2621253⟩</w:t>
+              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741609v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex refractive index determination of PTFE, TPX and polypropylene windows for TeraHertz broadband spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Peretti</w:t>
+                <w:t xml:space="preserve">Imagerie en champ proche aux fréquences térahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Nascimento Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794330v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time domain spectroscopy data processing: analysing uncertainties to push boundaries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Denakpo</w:t>
+                <w:t xml:space="preserve">On the influence of water on THz vibrational spectral features of molecular crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Vanpoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vlieghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabil Vindas</w:t>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2022, Terahertz Photonics II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2620069⟩</w:t>
+              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9896035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689411v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of water on THz vibrational spectral features of molecular crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
+                <w:t xml:space="preserve">Terahertz time domain spectroscopy data processing: analysing uncertainties to push boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet Eliet-Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Denakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vlieghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9896035⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2022, Terahertz Photonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2620069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835255v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A criterion to compare permittivity models in the terahertz range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+                <w:t xml:space="preserve">Complex refractive index determination of PTFE, TPX and polypropylene windows for TeraHertz broadband spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sklia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567242⟩</w:t>
+              <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584667v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] SOI-based opto-mechanical Terahertz bolometer operating at room temperature with microsecond response time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Peretti</w:t>
+                <w:t xml:space="preserve">Light matter interaction enhancement through spatial confinement in the THz range: towards spectral analysis of single objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566981⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2022, Terahertz Photonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. 1213406, 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448757v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex refractive indices in the TeraHertz domain of samples from atmospheric aerosol sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">THz s-SNOM imaging of logarithmic spiral antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1163, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/irmmw-thz50926.2021.9566988⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403999v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super resolution of A 400 MHz rotational line doublet with a TDS using a 850 ps long delay line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of antenna effects on s-SNOM imaging of a photonic mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nascimento Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566817⟩</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, May 2021, San Jose (virtual), United States. pp.SW2K.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SW2K.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465116v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the accurate permittivity model for liquid water and heavy water at different temperatures in the Terahertz range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Beyond the Dynamic range approach In noise evaluation for Terahertz Time domain spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyan Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567238⟩</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584658v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz s-SNOM imaging of logarithmic spiral antennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Invited] SOI-based opto-mechanical Terahertz bolometer operating at room temperature with microsecond response time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Froberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Santos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+                <w:t xml:space="preserve">M. Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467373v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Dynamic range approach In noise evaluation for Terahertz Time domain spectrometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex refractive indices in the TeraHertz domain of samples from atmospheric aerosol sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeyan Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Muller</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+                <w:t xml:space="preserve">Alexandre Deguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hourlier-Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz50926.2021.9566988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500148v1</w:t>
+                <w:t xml:space="preserve">hal-03403999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of antenna effects on s-SNOM imaging of a photonic mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A criterion to compare permittivity models in the terahertz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Hannotte</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nabil Vindas Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vlieghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.SW2K.5⟩</w:t>
+              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313305v1</w:t>
+                <w:t xml:space="preserve">hal-03584667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Towards broadband THz spectroscopy and analysis of subwavelength size biological samples</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Super resolution of A 400 MHz rotational line doublet with a TDS using a 850 ps long delay line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe, Conference 11348 - Nano- and Quantum Sciences: Terahertz Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2554518⟩</w:t>
+              <w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.989, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565888v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Kapton, FeBO3 and Sapphire in the THz Region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Lavancier</w:t>
+                <w:t xml:space="preserve">Finding the accurate permittivity model for liquid water and heavy water at different temperatures in the Terahertz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9371004⟩</w:t>
+              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191458v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">s-SNOM imaging of a THz photonic mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">[Invited] Towards broadband THz spectroscopy and analysis of subwavelength size biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Hannotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370928⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe, Conference 11348 - Nano- and Quantum Sciences: Terahertz Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Strasbourg (Online event), France. 1134803, 10 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2554518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174553v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super resolution spectroscopy for THz-TDS: application to gas spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+                <w:t xml:space="preserve">Characterization of Kapton, FeBO3 and Sapphire in the THz Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kueny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rohlsberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Kartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370802⟩</w:t>
+              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Buffalo, NY, USA, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9371004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191457v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz radiation confinement using metallic resonators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Mitryukovskiy</w:t>
+                <w:t xml:space="preserve">s-SNOM imaging of a THz photonic mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873795⟩</w:t>
+              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Buffalo, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615171v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadening coefficients of rotational transitions of hydrogen sulfide measured by THz spectroscopy and theoretical calculations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Super resolution spectroscopy for THz-TDS: application to gas spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Buffalo, NY (virtual), United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440003v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards broadband THz spectroscopy and analysis of sub-wavelength-size biological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shining the light to terahertz spectroscopy of nL-volume biological samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Theo Hannotte</w:t>
+                <w:t xml:space="preserve">Broadening coefficients of rotational transitions of hydrogen sulfide measured by THz spectroscopy and theoretical calculations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO (The Conference on Lasers and Electro-Optics Conference) 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158865v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving permittivity model parameters for polar liquids and multilayer systems through THz-TDS time-trace data analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Terahertz radiation confinement using metallic resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mitryukovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873900⟩</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388762v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device for broadband THz spectroscopy of 1-nL-volume samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Retrieving permittivity model parameters for polar liquids and multilayer systems through THz-TDS time-trace data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Paris, France. paper Tu-PM2-3-6, 2 p., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874026⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886495v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of organic crystallites in ice using terahertz time-domain spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Shining the light to terahertz spectroscopy of nL-volume biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goedele Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8509844⟩</w:t>
+              <w:t xml:space="preserve">CLEO (The Conference on Lasers and Electro-Optics Conference) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Jose, United States. paper ATu3K.6, 2 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2019.ATu3K.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334951v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving material and metamaterial parameters directly from time-domain spectroscopy time trace</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Device for broadband THz spectroscopy of 1-nL-volume samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Hannotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510300⟩</w:t>
+              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. paper Tu-PM2-3-6, 2 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334949v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device for light-matter interaction enhancement in the full THz range for precise spectroscopy of small volume samples</w:t>
+                <w:t xml:space="preserve">Modeling and parameter retrieving in time domain spectroscopy of material and metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Micica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Froberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510508⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Optics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2306932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317320v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Demonstration Of 20dB Nonreciprocity Around 1.5THz On A InSb Magnetoplasmonic Grating Mirror At 77K</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Mitryukovskiy</w:t>
+                <w:t xml:space="preserve">Detection of organic crystallites in ice using terahertz time-domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. pp.1-2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8509910⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. paper Th-P1-R1-5, 2 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8509844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334950v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and parameter retrieving in time domain spectroscopy of material and metamaterial</w:t>
+                <w:t xml:space="preserve">Retrieving material and metamaterial parameters directly from time-domain spectroscopy time trace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Froberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2306932⟩</w:t>
+              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334954v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling disorder for improved light management in solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Hoelscher</w:t>
+                <w:t xml:space="preserve">Experimental Demonstration Of 20dB Nonreciprocity Around 1.5THz On A InSb Magnetoplasmonic Grating Mirror At 77K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Stepanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Horak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mitryukovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light, Energy and the Environment 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8509910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939370v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light trapping in advanced solar cells: photonic crystals and disordered structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+                <w:t xml:space="preserve">Device for light-matter interaction enhancement in the full THz range for precise spectroscopy of small volume samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peytavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics for Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. paper Tu-POS-05, 1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489360v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PbS-based active photon cages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Artinyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benamrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Belacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europ. Material research Society EMRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption enhancement in photonic crystal thin films by pseudo disordered perturbations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gomard</w:t>
+                <w:t xml:space="preserve">Light trapping in advanced solar cells: photonic crystals and disordered structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Champory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lalouat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Wuhan, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944717v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization of active photon cages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Berthelot</w:t>
+                <w:t xml:space="preserve">Controlling disorder for improved light management in solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donie Yidenekachew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwanul Hasan Siddique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Huenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Hoelscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Light, Energy and the Environment 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Suzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016742v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption in photonic crystals: from order to disorder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confinement of photons and control of their emission using surface addressable photonic crystal membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Letartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Sciancalepore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics and Photonics, Active Photonic Materials VI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2063088⟩</w:t>
+              <w:t xml:space="preserve">Photonics West 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2036715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489944v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of photons and control of their emission using surface addressable photonic crystal membrane</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Absorption in photonic crystals: from order to disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2036715⟩</w:t>
+              <w:t xml:space="preserve">SPIE Optics and Photonics, Active Photonic Materials VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Sep 2014, San Diego, United States. pp.916217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2063088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490288v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-compact nanophotonic structures for down-conversion and down-shifting enhancement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Lalouat</w:t>
+                <w:t xml:space="preserve">Optical characterization of active photon cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Artinyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benamrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Belacel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kozubova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europ. Material research Society EMRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium. pp.91270K, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2052292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489818v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex photonic crystals structure to enhance optical light trapping in thin film 2nd-generation solar cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absorption enhancement in photonic crystal thin films by pseudo disordered perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Seassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Boston, United States. pp.1627 /2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2014.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489941v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of quantum dots with a photon cage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rojo-Romeo</w:t>
+                <w:t xml:space="preserve">Ultra-compact nanophotonic structures for down-conversion and down-shifting enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Europ. Material research Society EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016811v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down Converter Device Combining Rare-Earth Doped Thin Layer and Photonic Crystal for c-Si Based Solar Cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Complex photonic crystals structure to enhance optical light trapping in thin film 2nd-generation solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908631v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanophotonics in photovoltaic cells for solar or indoor light trapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+                <w:t xml:space="preserve">Coupling of quantum dots with a photon cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Artinyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benamrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Belacel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo-Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META'13, the 4th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, San Diego, United States. CLEO: Science and Innovations (CLEO_SI) 2014 paper: SM3M.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2014.SM3M.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804156v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVANCED DESIGN RULES FOR NANOPHOTONIC THIN FILM SOLAR CELLS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanophotonics in photovoltaic cells for solar or indoor light trapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianqin Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - THIN FILM &amp; ADVANCED SILICON SOLUTIONS 2013-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Aix en Provence, France. pp.D3-1/01</w:t>
+              <w:t xml:space="preserve">META'13, the 4th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Sharjah - UAE, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839638v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured down-converter module for photovoltaic application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Down Converter Device Combining Rare-Earth Doped Thin Layer and Photonic Crystal for c-Si Based Solar Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis Orobtchouk</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO, Green Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2003640⟩</w:t>
+              <w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.43 - 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/28thEUPVSEC2013-1BO.11.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809390v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABSORPTION ENHANCEMENT IN DISORDERED PHOTONIC CRYSTALS: A PHOTONICS POINT OF VIEW</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADVANCED DESIGN RULES FOR NANOPHOTONIC THIN FILM SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Messadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaule Gomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lalouat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Seassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - THIN FILM &amp;ADVANCED SILICON SOLUTIONS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Aix en provence, France</w:t>
+              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - THIN FILM &amp; ADVANCED SILICON SOLUTIONS 2013-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aix en Provence, France. pp.D3-1/01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826813v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new vision of photodarkening in Yb-doped fibers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanostructured down-converter module for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Mazurczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Orobtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West : Optical Components and Materials IX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.914613⟩</w:t>
+              <w:t xml:space="preserve">SPIE OPTO, Green Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86200G-86200G-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2003640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676689v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INGENIERIE D'ABSORPTION DANS LES CRISTAUX PHOTONIQUES</w:t>
+                <w:t xml:space="preserve">ABSORPTION ENHANCEMENT IN DISORDERED PHOTONIC CRYSTALS: A PHOTONICS POINT OF VIEW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Seassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'optique guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.244</w:t>
+              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - THIN FILM &amp;ADVANCED SILICON SOLUTIONS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740693v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the absorption in a photonic crystal membrane: A modal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Seassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Letartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Brusselles, Belgium. pp.84250Q, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.922427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature spectroscopique d'une cristallisation de phosphate dans une préforme de fibre optique dopée erbium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new vision of photodarkening in Yb-doped fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30émes Journées Nationales d'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics West : Optical Components and Materials IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, California, United States. pp.825705, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.914613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734305v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELE INHOMOGENE SPECTROSCOPIQUE DE L'EDFA EN REGIME DE GSHB</w:t>
+                <w:t xml:space="preserve">INGENIERIE D'ABSORPTION DANS LES CRISTAUX PHOTONIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Letartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées nationales d'optique guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'optique guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793918v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Signature spectroscopique d'une cristallisation de phosphate dans une préforme de fibre optique dopée erbium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dussardier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30émes Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. (poster P143) pp 146-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MODELE INHOMOGENE SPECTROSCOPIQUE DE L'EDFA EN REGIME DE GSHB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fôhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées nationales d'optique guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Erbium spectoscopic dielectric nanoparticules doped optical fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo-French Nanoscience and Nanotechnology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Gurgaon, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12624,248 +12801,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of an electromagnetic lightwave through isolated or periodically arranged openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Letartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz near-field optical imaging by a local source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lecaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gresillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12875,114 +13052,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation spectrale de gain dans les amplificateurs à fibres dopées erbium : largeurs homogène et inhomogène et approche des nanomatériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Claude Bernard - Lyon I, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00360736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId360"/>
+      <w:footerReference w:type="default" r:id="rId362"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13050,51 +13227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3FACD16"/>
+    <w:nsid w:val="45F2EDB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13281,51 +13458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-peretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1707-7341" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133038580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/peretti_r_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-4021-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Feres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hannotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vanwolleghem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69027-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987546v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Smeesters" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Venturini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Paulus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Mahlein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perpetuini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/adbea9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04725491v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denakpo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3554287" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04485089v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavancier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas-Yassine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vlieghe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hannotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3431202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Houver" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312140" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet Eliet-Barois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312136" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane N. Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lavancier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c01871" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143451v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3120029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Froberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095126" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny E P Vanpoucke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Bai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03261E" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Shahmohammadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S&#252;ess" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Kapsalidis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Forrer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac6d6f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Salmon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Brulon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.416228" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montes Bajo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Tamayo-Arriola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ulloa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Biavan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.024005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903521v6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Mebarki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2018.2889227" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics5020011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marques-Hueso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abargues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richards" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201400402" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Callard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianqin Meng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Artinyan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864267" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viktorovich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887805" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908405v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.053835" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104109v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.00A515" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834769v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761973" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.00A560" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730443" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Rybin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoliy Pozharov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garrigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200528" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B61E02538586940B5B12B62B99BB0B43909862C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575210v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussardier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.01.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boivin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatarina Burov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2124443" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Hajjam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gerelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/2/024011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martial" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bigotta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eichhorn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kieleck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didierjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.04.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D90X64JW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.00G119" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00234749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lacaze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:01953001405035001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A96854AFDC99794E639500107E753472F8B59CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160933v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyan Bichon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Banerjee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319861" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731709v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697539" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10734282" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610036v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04633379v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731717v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Abdel-Kader" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Witt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697647" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731703v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697752" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277652v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Raj" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299388" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299331" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505239v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lebouvier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10298850" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254689v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299169" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182612v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2675742" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895812" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613264v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Nascimento Santos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835305v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895984" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741609v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621253" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bichon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sklia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895520" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689411v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620069" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Vanpoucke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier-Bahloul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896035" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584667v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas Yassine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567242" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448757v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froberger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavancier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566981" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403999v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz50926.2021.9566988" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465116v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566817" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584658v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567238" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467373v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567111" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500148v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Muller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566941" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313305v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hannotte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nascimento Santos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lavancier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SW2K.5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565888v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554518" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191458v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kueny" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rohlsberger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Kartner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9371004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174553v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370928" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191457v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mouelhi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370802" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615171v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hannotte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873795" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440003v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874409" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Roos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.ATu3K.6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388762v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873900" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886495v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874026" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334951v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8509844" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334949v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510300" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317320v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510508" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334950v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stepanenko" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horak" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8509910" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334954v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Micica" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306932" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939370v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donie Yidenekachew" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwanul Hasan Siddique" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Huenig" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Hoelscher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489360v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Ding" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champory" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489351v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Belacel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944717v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2014.123" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016742v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Belacel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kozubova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052292" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lalouat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2063088" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490288v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Sciancalepore" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036715" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489818v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489941v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016811v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo-Romeo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2014.SM3M.3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908631v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-1BO.11.2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804156v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839638v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messadi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaule Gomard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809390v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guille" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Orobtchouk" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003640" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826813v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676689v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914613" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740693v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691540v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922427" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734305v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Jurdyc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793918v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F&#244;hn" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469869v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668163v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012681v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecaque" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gresillon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rivoal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360736v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-peretti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1707-7341" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133038580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/peretti_r_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-4021-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Feres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hannotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vanwolleghem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69027-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987546v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Smeesters" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Venturini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Paulus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Mahlein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perpetuini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/adbea9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04725491v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denakpo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3554287" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04485089v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavancier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas-Yassine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vlieghe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hannotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2024.3431202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Houver" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312140" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet Eliet-Barois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312136" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Shahmohammadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S&#252;ess" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Kapsalidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Forrer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac6d6f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane N. Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Walter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lavancier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c01871" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143451v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3120029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny E P Vanpoucke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Bai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03261E" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Froberger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095126" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Salmon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Brulon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.416228" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montes Bajo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Tamayo-Arriola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ulloa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Biavan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.024005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903521v6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Mebarki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2018.2889227" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics5020011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marques-Hueso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abargues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richards" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201400402" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022743v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viktorovich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887805" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gomard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Callard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianqin Meng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Artinyan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864267" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.00A515" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.053835" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Rybin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoliy Pozharov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garrigues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200528" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B61E02538586940B5B12B62B99BB0B43909862C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834769v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761973" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730443" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.00A560" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589056v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boivin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatarina Burov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2124443" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575210v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussardier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.01.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Hajjam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gerelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/2/024011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martial" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bigotta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eichhorn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kieleck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didierjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.04.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D90X64JW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.00G119" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00234749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lacaze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:01953001405035001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A96854AFDC99794E639500107E753472F8B59CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Banerjee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578128v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160933v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyan Bichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179845v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319861" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731703v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697752" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04633379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728502v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10734282" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731709v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697539" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610036v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731717v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Abdel-Kader" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Witt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697647" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182612v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2675742" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505239v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lebouvier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10298850" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325110v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pillet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299331" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277652v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Raj" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299388" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254689v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299169" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835305v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895984" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793402v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895812" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Nascimento Santos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835255v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Vanpoucke" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier-Bahloul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689411v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620069" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794330v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bichon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sklia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895520" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741609v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621253" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467373v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567111" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313305v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hannotte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nascimento Santos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lavancier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.SW2K.5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500148v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Muller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566941" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froberger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavancier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566981" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz50926.2021.9566988" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584667v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas Yassine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567242" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465116v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566817" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584658v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567238" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565888v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554518" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191458v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kueny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rohlsberger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Kartner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9371004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174553v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370928" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191457v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mouelhi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370802" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886507v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874409" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440003v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615171v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hannotte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873795" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388762v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873900" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158865v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Roos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.ATu3K.6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886495v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874026" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334954v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Micica" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306932" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8509844" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334949v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510300" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334950v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stepanenko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8509910" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317320v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510508" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489351v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Belacel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489360v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Ding" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champory" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939370v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donie Yidenekachew" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwanul Hasan Siddique" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Huenig" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Hoelscher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490288v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Sciancalepore" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036715" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489944v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lalouat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2063088" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016742v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Belacel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kozubova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052292" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944717v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2014.123" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489818v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489941v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016811v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo-Romeo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2014.SM3M.3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804156v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908631v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-1BO.11.2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839638v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messadi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaule Gomard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809390v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guille" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Orobtchouk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003640" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826813v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691540v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922427" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676689v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914613" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740693v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734305v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Jurdyc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793918v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F&#244;hn" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469869v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668163v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012681v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecaque" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gresillon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbey" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rivoal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360736v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>