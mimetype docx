--- v0 (2026-03-12)
+++ v1 (2026-05-23)
@@ -1,1460 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1409 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Péronnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-peronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5777-9030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=CL3E5gIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAB-3419-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’objectif de l’équipe &amp;quot;Les espèces sociales dans leurs environnements : adaptation et évolution&amp;quot; (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESEAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) est de comprendre comment la vie en société influe sur les mécanismes d’évolution et d’adaptation à l’environnement des espèces sociales, sur leur biodiversité, et sur les interactions qu’elles établissent avec le reste du vivant. Les changements environnementaux sont un thème transversal.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Nos travaux reposent principalement sur les modèles d’insectes sociaux : termites et fourmis. Nous employons une approche intégrative se focalisant sur la morphologie, la physiologie, le comportement, le développement, l’écologie, la biologie moléculaire et la génétique des populations et nous employons des méthodes descriptives, expérimentales et de modélisation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environmental and individual variation on time patterns of extinction in small experimental populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleyman Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom J M van Dooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Peronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary cell cultures from the single-chromosome ant Myrmecia croslandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Peronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (3), pp.10. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10577-024-09755-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban colonies are more resistant to a trace metal than their forest counterparts in the ant Temnothorax nylanderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Doums</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Four-Chaboussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Peronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.561-570. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-020-01060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019372v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization without isolation: the absence of genetic structure among cities and forests in the tiny acorn ant Temnothorax nylanderi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Khimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Doums</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Péronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.20190741. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2019.0741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individuals to populations: How intraspecific competition shapes thermal reaction norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christie Le Cœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Avnaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Péronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.669-683. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing worker size diversity does not affect colony performance during laboratory challenges in the ant Temnothorax nylanderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Doums</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Péronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (6), pp.92. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-017-2322-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature and social environment on worker size in the ant Temnothorax nylanderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Molet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Péronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Doums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67, pp.22-29. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2017.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversity and agricultural practices in the South Caucasus: archaeobotany and functional ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mosulishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Georgian archaeological research: review and prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First application of FIBS methods (Functional Interpretation of Botanical Surveys) for reconstructing past cultivation practices in the south Caucasus - ANR SWEED Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Toriashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mosulishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Rusishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWGP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Gröningen (Pays-bas), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1515,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2492622"/>
+    <w:nsid w:val="0042FAEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1746,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-peronnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5777-9030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAB-3419-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286951v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Bakker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom J M van Dooren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peronnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tully" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11280" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800251v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-024-09755-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019372v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jacquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doums" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Four-Chaboussant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peronnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tirard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01060-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Khimoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Bourlot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Le C&#339;ur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Avnaim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;ronnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13516" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doums" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2322-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canovas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2017.04.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mosulishvili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Toriashvili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-peronnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5777-9030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=CL3E5gIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAB-3419-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Bakker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom J M van Dooren" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peronnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tully" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-024-09755-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019372v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jacquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doums" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Four-Chaboussant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peronnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tirard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01060-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Khimoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mallard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Bourlot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Le C&#339;ur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Avnaim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;ronnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13516" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doums" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-017-2322-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Canovas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2017.04.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mosulishvili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Toriashvili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>