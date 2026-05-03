--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -709,455 +709,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la question de la création de la valeur touristique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La LGV : un outil d'ouverture des espaces et de renforcement de l'attractivité touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (205-206), pp.57-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062802v1</w:t>
+                <w:t xml:space="preserve">hal-02097033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parking enforcement and travel demand management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des caractéristiques de l'industrie touristique et illustrations régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Venayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Caccomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (205-206), pp.3-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422664v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La LGV : un outil d'ouverture des espaces et de renforcement de l'attractivité touristique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parking enforcement and travel demand management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (4), pp.399-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2004.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097033v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des caractéristiques de l'industrie touristique et illustrations régionales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexions sur la question de la création de la valeur touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Caccomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (3), pp.50-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1071233ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00722849v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA LGV : UN OUTIL D'OUVERTURE DES ESPACES ET DE RENFORCEMENT DE L'ATTRACTIVITE TOURISTIQUE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1202,213 +1202,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information value and sequential decision-making in a transport setting: an experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Denant-Boemont</w:t>
+                <w:t xml:space="preserve">Les déterminants de la part modale des transports en commun dans 100 villes du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iragaël Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transports : économie, politique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 420 (Juillet-août), pp.220-226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422690v1</w:t>
+                <w:t xml:space="preserve">hal-03064256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la part modale des transports en commun dans 100 villes du monde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Masson</w:t>
+                <w:t xml:space="preserve">Information value and sequential decision-making in a transport setting: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transports : économie, politique, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (4), pp.365-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0191-2615(02)00018-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064256v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de la part modale des transports en commun dans 100 villes du monde</w:t>
               </w:r>
@@ -2207,191 +2207,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Decades of Data Envelopment Analysis Applied to the Transport Sector: A Bibliometric Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+                <w:t xml:space="preserve">Les déterminants de la localisation des activités logistiques: le cas de entreprises d'entreposage sur le territoire français et le particularisme méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Workshop on Efficiency and Productivity Analysis, Helsinki, 15-18 juin 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française, Montpellier, 7-9 juillet 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072859v1</w:t>
+                <w:t xml:space="preserve">hal-03074891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la localisation des activités logistiques: le cas de entreprises d'entreposage sur le territoire français et le particularisme méditerranéen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Masson</w:t>
+                <w:t xml:space="preserve">Two Decades of Data Envelopment Analysis Applied to the Transport Sector: A Bibliometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française, Montpellier, 7-9 juillet 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th European Workshop on Efficiency and Productivity Analysis, Helsinki, 15-18 juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074891v1</w:t>
+                <w:t xml:space="preserve">hal-03072859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concentration factors od logistic activities: the case of French warehousing companies</w:t>
               </w:r>
@@ -3191,247 +3191,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May the HSR reinforce tourism attractivity ? Prospective elements from the case of the HSR section between Perpignan (France) and Barcelona (Spain)</w:t>
+                <w:t xml:space="preserve">Transport facilities, spatial competition and tourism detinations: analysis of the forthcoming HSR line between Perpignan (France) and Barcelona (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism, Mobility and Technology, Travel and Tourism Research Association European Chapter Conference, Nice, 23-25 avril 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nice, France</w:t>
+              <w:t xml:space="preserve">International conference - Advances in Tourism Economics, Vila Nova de St. André, 13-14 avril 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vila Nova de St. André, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072792v1</w:t>
+                <w:t xml:space="preserve">hal-03072791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport facilities, spatial competition and tourism detinations: analysis of the forthcoming HSR line between Perpignan (France) and Barcelona (Spain)</w:t>
+                <w:t xml:space="preserve">May the HSR reinforce tourism attractivity ? Prospective elements from the case of the HSR section between Perpignan (France) and Barcelona (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference - Advances in Tourism Economics, Vila Nova de St. André, 13-14 avril 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vila Nova de St. André, Portugal</w:t>
+              <w:t xml:space="preserve">Tourism, Mobility and Technology, Travel and Tourism Research Association European Chapter Conference, Nice, 23-25 avril 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072791v1</w:t>
+                <w:t xml:space="preserve">hal-03072792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La LGV : un outil d'ouverture des espaces et de renforcement de l'attractivité touristique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,191 +3968,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Could Experimental Economics bring to Transport Policy Assessment</w:t>
+                <w:t xml:space="preserve">On-street parking fee, optimal fines and individual decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Delvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème conférence internationale sur le transport, World Conference on Transport Research Society, Korea Transport Institute, Korean Society of Transport, Séoul, 22-27 juillet 2001</w:t>
+              <w:t xml:space="preserve">9th World Conference on Transport Research, Seoul, 22-27 juillet 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876936v1</w:t>
+                <w:t xml:space="preserve">hal-03072927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-street parking fee, optimal fines and individual decision-making</w:t>
+                <w:t xml:space="preserve">What Could Experimental Economics bring to Transport Policy Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Conference on Transport Research, Seoul, 22-27 juillet 2001</w:t>
+              <w:t xml:space="preserve">9ème conférence internationale sur le transport, World Conference on Transport Research Society, Korea Transport Institute, Korean Society of Transport, Séoul, 22-27 juillet 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03072927v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement de fraude au stationnement payant: Premiers résultats théoriques</w:t>
               </w:r>
@@ -4207,64 +4207,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is flexibility in choice option valuable ? Sheraton Mirage Gold Coast (Queensland, Australia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4302,51 +4302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural response to traffic variability: An experimental outlook on road pricing as wilingness to pay for certainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4384,64 +4384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information provision and flexibility in transport choice: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4479,51 +4479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information value and transport sequential decision-making - a theoretical outlook, some experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4561,51 +4561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix séquentiels en transports et Valeur de l'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4643,51 +4643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix séquentiels en transport et Valeur de l'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5137,51 +5137,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5F9E355"/>
+    <w:nsid w:val="9E9C4C14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5368,51 +5368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-petiot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7489-6239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059220341" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193787239" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000043109429X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavaignac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2016.11.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.385-412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2009.05.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372167v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071233ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2004.07.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722849v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Caccomo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Boemont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-2615(02)00018-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.022.0275" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.022.027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430673v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2020.1784117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31600.46088" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074894v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072791v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delvert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072861v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cusset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-petiot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7489-6239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059220341" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193787239" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000043109429X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavaignac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2016.11.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.385-412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2009.05.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372167v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Caccomo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2004.07.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071233ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Boemont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-2615(02)00018-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.022.0275" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.022.027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430673v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2020.1784117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31600.46088" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074894v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072791v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072927v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876936v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delvert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072861v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cusset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>