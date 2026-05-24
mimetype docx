--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,5082 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5031 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain PETIOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romain-petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7489-6239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059220341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">193787239</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=yRJuAS4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000043109429X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quarter Century of Data Envelopment Analysis Applied to the Transport Sector: A Bibliometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavaignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Economic Planning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seps.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistique et territoire : multiplicité des interactions et forces de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (4), pp.345-412. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.15.385-412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité territoriale, infrastructures logistiques et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 | 2012, pp.63-90. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the High Speed Rail reinforce tourism attractiveness? The case of the High Speed Railway section between Perpignan (France) and Barcelona (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (9), pp.611-617. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2009.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la demande en transports collectifs urbains : comparaison internationale et analyse économétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 | 2006, pp.91-120. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.12048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LGV : un outil d'ouverture des espaces et de renforcement de l'attractivité touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beckerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (205-206), pp.57-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des caractéristiques de l'industrie touristique et illustrations régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Venayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Caccomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (205-206), pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00722849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parking enforcement and travel demand management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (4), pp.399-411. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2004.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la question de la création de la valeur touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (3), pp.50-54. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071233ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA LGV : UN OUTIL D'OUVERTURE DES ESPACES ET DE RENFORCEMENT DE L'ATTRACTIVITE TOURISTIQUE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beckerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la part modale des transports en commun dans 100 villes du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 420 (Juillet-août), pp.220-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information value and sequential decision-making in a transport setting: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Denant-Boemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.365-386. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0191-2615(02)00018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la part modale des transports en commun dans 100 villes du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 420, pp. 220-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il renforcer la répression du stationnement frauduleux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 420 (juillet-août), pp.220-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répression du stationnement frauduleux et congestion routière urbaine: Une approche théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp.275-298. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.022.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il renforcer la répression du stationnement frauduleux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports : économie, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 413, pp.180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répression du stationnement frauduleux et congestion routière urbaine. Une approche théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, avril (2), pp.275-298. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.022.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-party logistics efficiency: an innovative two-stage DEA analysis of the French market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavaignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Value and Competitiveness in Logistics (VCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Copenhague, France. pp.581-604, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13675567.2020.1784117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistics Services Providers Performance - Evidence from a French 3PLs Data Envelopment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavaignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 1ière Rencontres Francophones Transport-Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFTM, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of French Logistics Services Providers (3PLs): A First Data Envelopment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavaignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 15th International Conference on Data Envelopment Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, 2017, Perpignan, France. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31600.46088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of French logistics services providers performance using data envelopment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavaignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 15th European Worshop on Efficiency and Productivity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EWEPA, 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la localisation des activités logistiques: le cas de entreprises d'entreposage sur le territoire français et le particularisme méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française, Montpellier, 7-9 juillet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Decades of Data Envelopment Analysis Applied to the Transport Sector: A Bibliometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavaignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Workshop on Efficiency and Productivity Analysis, Helsinki, 15-18 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concentration factors od logistic activities: the case of French warehousing companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème congrès ERSA, Lisbonne, 25-28 août 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales des activités logistiques d'entreposage et économies d'agglomération: une analyse économétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème congrès de l'Association de Science Régionale de Langue Française, Marne-la-Vallée, 7-9 juillet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre logistique et territoire : analyse, enjeux et ruptures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française, Belfort, 9-11 juillet 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des activités de logistiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59ème Colloque ASRDLF, Belfort, 9-11 juillet 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belfort, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales des infrastructures logistiques. Quels enseignements retenir de l'étude du cas français ? Quelles perspectives pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème séminaire francophone est-ouest de socio-économie des transports, Montréal, 1-5 juin 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between space and logistics, sustainable development, territories and firms location decision : toward a sustainable attractivity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development,Territories and Firms Location Decisions : toward a Sustainable Attractivity ?, colloque du LAREFI, Bordeaux, 15-16 septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et valeur de l'information dans la chaine d'approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Internationales de la Recherche en Logistique, Bordeaux, 29 septembre - 1er octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Associazione Italian di Scienze Regionali et de l'ASRDLF, Aoste (Italie), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aoste, Italie. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan socio-économique des effets de la polarisation logistique : une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de Recherche Mobilité, Transport et Logistique, Lyon, 23 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration spatiale et activités logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Internationales de la Recherche en Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May the HSR reinforce tourism attractivity ? Prospective elements from the case of the HSR section between Perpignan (France) and Barcelona (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism, Mobility and Technology, Travel and Tourism Research Association European Chapter Conference, Nice, 23-25 avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport facilities, spatial competition and tourism detinations: analysis of the forthcoming HSR line between Perpignan (France) and Barcelona (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference - Advances in Tourism Economics, Vila Nova de St. André, 13-14 avril 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vila Nova de St. André, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LGV : un outil d'ouverture des espaces et de renforcement de l'attractivité touristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beckerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Académiques du Tourisme, Perpignan, 2 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of urban public transport: an international comparison and econometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AET. European Transport Conference 2004 – ETC 2004, 4 - 6 october 2004, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, London, United Kingdom. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The main determinants of the demand for public transport: An international econometric comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference, Strasbourg, 4-6 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la part modale des transports en commun dans 100 villes du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la Recherche en IUT, Tarbes, 15-16 mai 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la question de la création de la valeur touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Académiques du Tourisme, Perpignan, 2 octobre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Free Parking Violation Behavior As A Risky Economic Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handling Uncertainty in the Analysis of Traffic and Transportation Systems, 13ème Mini-EURO Conférence, Bari, 10-12 juin 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répression du stationnement frauduleux et congestion routière urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème colloque de l'Association de Science Régionale de Langue Française, Trois-Rivières, 21-23 août</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-street parking fee, optimal fines and individual decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Conference on Transport Research, Seoul, 22-27 juillet 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Could Experimental Economics bring to Transport Policy Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Denant-Boemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale sur le transport, World Conference on Transport Research Society, Korea Transport Institute, Korean Society of Transport, Séoul, 22-27 juillet 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de fraude au stationnement payant: Premiers résultats théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées de Micro-économie Appliquée, Nancy, 7-8 juin 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is flexibility in choice option valuable ? Sheraton Mirage Gold Coast (Queensland, Australia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Denant-Boemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème International Association for Travel Behaviour Research Conference, Gold Coast, 2-7 juillet 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural response to traffic variability: An experimental outlook on road pricing as wilingness to pay for certainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème World Conference on Transport Research, Transport Modelling / Assesment, Anvers, 12-17 juillet 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Anvers, Belgium. pp.323-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information provision and flexibility in transport choice: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Denant-Boemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Science Association European Regional Meeting, Grenoble, 7-8 octobre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information value and transport sequential decision-making - a theoretical outlook, some experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Denant-Boemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international : Le financement de la route : construction, entretien, exploitation, IRF, AIPCR PIARC, International bank for reconstruction and development, École nationale des ponts et chaussées, Paris, 4-6 novembre 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. pp.273-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix séquentiels en transports et Valeur de l'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Denant-Boemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées du Séminaire d'Etudes et de Statistiques Appliquées à la Modélisation en Economie, GATE, Lyon, 8-10 septembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix séquentiels en transport et Valeur de l'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Denant-Boemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées d'Economie Expérimentale, LAMETA, Montpellier, 9-10 octobre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la base UITP sur les systèmes de transports urbains de 100 villes du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part modale des transports en commun dans les villes du monde : une analyse de la base UITP sur les systèmes de transports urbains de 100 villes du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iragaël Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures Impacts Assessment, deliverable 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5137,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E9C4C14"/>
+    <w:nsid w:val="1A42B2AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5368,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-petiot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7489-6239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059220341" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193787239" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000043109429X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavaignac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2016.11.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.385-412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2009.05.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372167v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Caccomo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2004.07.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071233ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Boemont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-2615(02)00018-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.022.0275" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.022.027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430673v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2020.1784117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31600.46088" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074894v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072791v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072927v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876936v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delvert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072861v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cusset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-petiot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7489-6239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059220341" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193787239" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=yRJuAS4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000043109429X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavaignac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2016.11.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062801v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.385-412" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153018v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422659v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2009.05.013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Venayre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Caccomo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2004.07.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071233ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Boemont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-2615(02)00018-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.022.0275" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.022.027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2020.1784117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31600.46088" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072791v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876936v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delvert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069447v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074971v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093747v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cusset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>