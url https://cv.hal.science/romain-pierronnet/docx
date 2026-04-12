--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Pierronnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche - CEREFIGE (Université de Lorraine)Conseiller scientifique - Office français de l'Intégrité Scientifique (Ofis)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pierronnet est chargé d'appui à la politique scientifique du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEREFIGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et chargé de mission &amp;quot;Système d'information Recherche, ouverture des codes sources et logiciels&amp;quot; de l'Université de Lorraine. Il est également Conseiller scientifique auprès de l'Office français de l'Intégrité Scientifique (Ofis).Docteur en sciences de gestion de l'Université Paris-Est, Romain Pierronnet a préparé </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sa thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au sein de l’Institut de Recherche en Gestion (Université Gustave Eiffel – Université Paris-Est Créteil), en convention CIFRE au sein du cabinet de conseil Adoc Mètis.A l'issue de sa thèse de doctorat, récompensée par le prix de thèse 2019 de la Cour des comptes, il a poursuivi ses travaux de recherche consacrés au management et à la gestion des ressources humaines dans les universités françaises, en particulier à destination des personnels BIATSS.Diplômé du Master « Développement et Management des Universités » de l’université Paris-Est Créteil, il a été expert pour le HCERES.Auditeur IHEDN et ancien administrateur de l’Association des Villes Universitaires de France, il s’intéresse également aux écosystèmes territoriaux d’innovation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, intégrité, RSU : trois notions en système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l'école qualité de QUARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bâtir l'hôpital de demain relève moins d'une question de rémunération que de management et de sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021/1 (8), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.008.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau quinquennat, nouvelle législature, nouvelle action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel usage de l’entretien professionnel dans la gestion du personnel administratif des universités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°169 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.169.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02272078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Région PhD : accompagner la transition numérique par le doctorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles nationales de GRH questionnent l’autonomie réelle des universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Taquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educpros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assurance qualité, révélateur d’universités entrepreneuriales à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an après : « Quoi de neuf docteur ? » , la valorisation du doctorat, un levier pour l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et enseignement supérieur : plus de place pour les collectivités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections : candidats et doctorat, encore un effort ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat CIFRE : un pont entre la recherche et le monde économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que dit l’orientation post-bac de notre enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et société : des valeurs sous tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique et IA(g) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IA&amp;SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle scientifique CLCS - Université de Lorraine, Nov 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research integrity is also for the private sector! Early lessons from an ongoing initiative in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Integrity, Power Dynamics and Safe Institutional Culture: ENRIO 2025 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network of Research Integrity Offices, Sep 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Research from Foreign Interference: Risks and Challenges from the Lens of the French Office for Research Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Voarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Integrity, Power Dynamics and Safe Institutional Culture: ENRIO 2025 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network of Research Integrity Offices, Sep 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Pilotage des données sur la recherche : compétences, métiers émergents et nouvelles collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marcerou-Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Géroudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Schneersohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude ABES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Bibliographique de l'Enseignement Supérieur - ABES, May 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche contractuelle en sciences de gestion : du prospectif au réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public responsable et intégré : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Jun 2025, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique en France : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Pharmacie, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D privée : quels enjeux d’éthique et d’intégrité pour l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit déjeuner stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT - Association nationale de la recherche et de la technologie, Nov 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique en Science : dérives, fraudes, plagiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention scientifique "De la fabrique des connaissances à leur réception par la société civile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingénieurs et Scientifiques de France (IESF), Oct 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique et R&D privée : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Délégués Régionaux Académiques à la Recherche et l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Enseignement Supérieur et de la Recherche, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fascination techno : &amp;quot;résoudre les problèmes&amp;quot; par des outils. Retour d’expérience sur l’émergence d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Outils de gestion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CEREFIGE, Université de Lorraine, Oct 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre du 3ème type : les third space professionals dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management public, crises et post-crises : la permanence dans le changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP); Centre de Recherche en Gestion des Organisations (CREGO), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des projets collaboratifs de recherche en management de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAMOS 2023 - La coopération dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en logistique et supply chain management face aux politiques publiques d'innovation : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain and Project Management Challenges in a VUCA World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prolog, Jun 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining industrial and environmental transitions: the VIVERES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Stich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Eureca-Pro conference on responsible consumption and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eureca-Pro; Technical University of Crete, Sep 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries télévisés ? Spoiler : certains oui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries (Saison 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG); Podcast Histoire en Séries, Mar 2023, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnels BIATSS sont-ils mieux gérés depuis la loi LRU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université disloquée : la managérialisation à l'oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité scientifique, pilier d’une recherche responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit déjeuner de l'ANRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association nationale de la recherche et de la technologie, Jan 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation du service public municipal à Nancy : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale des territoires : enjeux, freins et leviers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Economie des Partenariats Public-Privé de l’IAE Paris-Sorbonne; Artimon Perspectives, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les évolutions et mutations des métiers de BIATSS et d'enseignant et de chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Université et mutations, les 10 ans du Master MUTI »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Montpellier, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03773717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, intégrité, RSU : regard par les cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et responsabilité sociétale en recherche et en enseignement supérieur - 19ème école Inter-organismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association QUARES, Sep 2021, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la donnée dans l'ESR : une approche par les métiers et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et données : l'université à l'heure de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Ethics and Integrity trainings for doctoral students in France: a national overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Théret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENRIO 2021 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRIO: European Network of Research Integrity Officers, Sep 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée : un enjeu managérial à saisir pour les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux défis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), May 2021, Clermont-Ferrand - En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des universités entrepreneuriales : intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : quels défis pour le management public ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruter en CDI dans les universités françaises : le fruit défendu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires intelligents et management public durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités françaises sont-elles entrepreneuriales ? Une analyse par la GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01765296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion et pratiques managériales : réalité, possibilité et pertinence d’un lien controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'impact de la Recherche en Sciences de Gestion" - Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher sans tomber : les premiers pas des universités autonomes en France. La gestion post-LRU des personnels BIATSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour vers le futur de la GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gestion des Ressources Humaines dans les universités françaises autonomes : le cas des personnels administratifs et techniques au prisme de leurs entretiens professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de Paris-Est, édition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management en Séries - Saison 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Management en séries, du script à la prod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en séries - Saison 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisode 9 : Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries TV ? Spoiler : certains oui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Giordano; Romain Pierronnet; Mathias Szpirglas; Claire Edey Gamassou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries - Saison 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.157-172, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guennec et Pierre-Olivier Brice, devenir médecin en temps de Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2022, 978-2-37687-576-5. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations à l'intégrité scientifique et à l'éthique de la recherche : un aperçu du paysage français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Theret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique, intégrité scientifique et fausses nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thèmes et commentaires. Ethique biomédicale et normes juridiques, 2021, 978-2-247-19747-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peuvent les villes universitaires pour la mobilité internationale des étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yamina Bettahar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles - Circulations internationales étudiantes et scientifiques d'hier à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.269-287, 2020, MSH Lorraine, 9782814305717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sillon lorrain et la création de l'université de Lorraine : l'oeuf ou la poule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudiants et universités, acteurs de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Points FNAU (9), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-117, 2018, Alternatives, 978-2-07-280441-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière l’autonomie des universités, des enjeux de société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.daxmtheha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la controverse à l’IEP de Grenoble questionne l’autonomie de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.a4kmure7h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biatss : le télétravail encouragé, la dématérialisation accélérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels métiers & compétences de la donnée dans l’ESRI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les personnels de l’Esri ont-ils vécu le deuxième confinement et voient-ils l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-C : leur recherche pâtit de la crise, le lien avec les étudiants bouleversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité vue par ... Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guichardaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est plus difficile d'établir un lien » : le deuxième confinement vu par les enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 9 mois plus tard : vivre et travailler dans l’ESRI » : les résultats de l’enquête NT et Adoc Mètis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail, autonomie, dématérialisation… le 2e confinement vu par les Biatss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : comment les E-C découvrent la formation à distance et s’adaptent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire Management, télétravail, dématérialisation : vers de nouvelles façons de travailler?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : la stratégie et les ressources sont touchées, selon les dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre et travailler confiné dans l’Esri » : premiers résultats de l'étude News Tank - Adoc Mètis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : les personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude « Vivre confiné dans l’Esri » : « Une opportunité d’innovation organisationnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : des personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-chercheurs et le « blurring » : récit d’une prédisposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégrité scientifique, cet enjeu managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitaliser la ville de Nancy - Du projet technique au projet managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet ANR SoSHS &amp;quot;Science ouverte pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simard-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Université de Lorraine. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données du projet ANR WAVE - &amp;quot;Modalités du travail et effets prise de parole : Expression des salariés et ses effets sur les individus et les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simard-Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, laboratoire CEREFIGE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2E-Rapport de fin de première phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Think tank "Recherche &amp; Expertise en Entrepreneuriat". 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations à l'éthique de la recherche et à l'intégrité scientifique en France - Enquête et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Theret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RESINT - RNCD - OFIS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégrité scientifique, enjeu du dialogue sciences-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Est. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Masters « Google ready » ? Les labels comme révélateurs des mutations et paradoxes de l’Enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Est - Institut de Recherche en Gestion. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités gèrent-elles leurs personnels BIATSS? : l’entretien professionnel comme révélateur des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018PESC0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01938951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Michaël Bénédic (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Expertise en Entrepreneuriat (R2E) - Interview de Nicolas Dupont (Orange)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Joël Berger (C2IME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Christophe Schmitt (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche : encore du chemin !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et Expertise en Entrepreneuriat (R2E) - Interview d'Anaïs Hamelin (Université de Strasbourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Expertise en Entrepreneuriat (R2E) - Interview de Nadège Risse (CPME Moselle, CCI Moselle Métropole Metz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Risse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview d'Eve Angéline Lambert (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Angéline Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Cédric Lebossé (UIMM Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lebossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceed your vision : faites des thèses - Interview Xerfi Canal dans &amp;quot;Fenêtres ouvertes sur la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative &amp;quot;Recherche &amp; Expertise en Entrepreneuriat&amp;quot; (R2E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Pierronnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche - CEREFIGE (Université de Lorraine)Conseiller scientifique - Office français de l'Intégrité Scientifique (Ofis)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pierronnet est chargé d'appui à la politique scientifique du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEREFIGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et chargé de mission &amp;quot;Système d'information Recherche, ouverture des codes sources et logiciels&amp;quot; de l'Université de Lorraine. Il est également Conseiller scientifique auprès de l'Office français de l'Intégrité Scientifique (Ofis).Docteur en sciences de gestion de l'Université Paris-Est, Romain Pierronnet a préparé </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sa thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au sein de l’Institut de Recherche en Gestion (Université Gustave Eiffel – Université Paris-Est Créteil), en convention CIFRE au sein du cabinet de conseil Adoc Mètis.A l'issue de sa thèse de doctorat, récompensée par le prix de thèse 2019 de la Cour des comptes, il a poursuivi ses travaux de recherche consacrés au management et à la gestion des ressources humaines dans les universités françaises, en particulier à destination des personnels BIATSS.Diplômé du Master « Développement et Management des Universités » de l’université Paris-Est Créteil, il a été expert pour le HCERES.Auditeur IHEDN, il s’intéresse également aux écosystèmes territoriaux d’innovation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, intégrité, RSU : trois notions en système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l'école qualité de QUARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau quinquennat, nouvelle législature, nouvelle action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bâtir l'hôpital de demain relève moins d'une question de rémunération que de management et de sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021/1 (8), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.008.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Région PhD : accompagner la transition numérique par le doctorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel usage de l’entretien professionnel dans la gestion du personnel administratif des universités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°169 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.169.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02272078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles nationales de GRH questionnent l’autonomie réelle des universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Taquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educpros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assurance qualité, révélateur d’universités entrepreneuriales à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et enseignement supérieur : plus de place pour les collectivités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an après : « Quoi de neuf docteur ? » , la valorisation du doctorat, un levier pour l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections : candidats et doctorat, encore un effort ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et société : des valeurs sous tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que dit l’orientation post-bac de notre enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat CIFRE : un pont entre la recherche et le monde économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intégrité (ou de la fraude) scientifique à l’information loyale (ou trompeuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « Docteur(e)s ès CCRF »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGCCRF - Direction générale de la concurrence, de la consommation et de la répression des fraudes, Mar 2026, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique en Science : dérives, fraudes, plagiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention scientifique "De la fabrique des connaissances à leur réception par la société civile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingénieurs et Scientifiques de France (IESF), Oct 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D privée : quels enjeux d’éthique et d’intégrité pour l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit déjeuner stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT - Association nationale de la recherche et de la technologie, Nov 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Research from Foreign Interference: Risks and Challenges from the Lens of the French Office for Research Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Voarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Integrity, Power Dynamics and Safe Institutional Culture: ENRIO 2025 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network of Research Integrity Offices, Sep 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique et IA(g) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IA&amp;SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle scientifique CLCS - Université de Lorraine, Nov 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Pilotage des données sur la recherche : compétences, métiers émergents et nouvelles collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marcerou-Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Géroudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Schneersohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude ABES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Bibliographique de l'Enseignement Supérieur - ABES, May 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research integrity is also for the private sector! Early lessons from an ongoing initiative in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Integrity, Power Dynamics and Safe Institutional Culture: ENRIO 2025 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network of Research Integrity Offices, Sep 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche contractuelle en sciences de gestion : du prospectif au réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public responsable et intégré : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Jun 2025, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique en France : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Pharmacie, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique et R&D privée : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Délégués Régionaux Académiques à la Recherche et l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Enseignement Supérieur et de la Recherche, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fascination techno : &amp;quot;résoudre les problèmes&amp;quot; par des outils. Retour d’expérience sur l’émergence d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Outils de gestion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CEREFIGE, Université de Lorraine, Oct 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre du 3ème type : les third space professionals dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management public, crises et post-crises : la permanence dans le changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP); Centre de Recherche en Gestion des Organisations (CREGO), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des projets collaboratifs de recherche en management de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAMOS 2023 - La coopération dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en logistique et supply chain management face aux politiques publiques d'innovation : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain and Project Management Challenges in a VUCA World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prolog, Jun 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining industrial and environmental transitions: the VIVERES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Stich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Eureca-Pro conference on responsible consumption and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eureca-Pro; Technical University of Crete, Sep 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries télévisés ? Spoiler : certains oui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries (Saison 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG); Podcast Histoire en Séries, Mar 2023, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité scientifique, pilier d’une recherche responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit déjeuner de l'ANRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association nationale de la recherche et de la technologie, Jan 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation du service public municipal à Nancy : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale des territoires : enjeux, freins et leviers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Economie des Partenariats Public-Privé de l’IAE Paris-Sorbonne; Artimon Perspectives, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnels BIATSS sont-ils mieux gérés depuis la loi LRU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université disloquée : la managérialisation à l'oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les évolutions et mutations des métiers de BIATSS et d'enseignant et de chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Université et mutations, les 10 ans du Master MUTI »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Montpellier, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03773717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée : un enjeu managérial à saisir pour les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux défis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), May 2021, Clermont-Ferrand - En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la donnée dans l'ESR : une approche par les métiers et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et données : l'université à l'heure de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, intégrité, RSU : regard par les cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et responsabilité sociétale en recherche et en enseignement supérieur - 19ème école Inter-organismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association QUARES, Sep 2021, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Ethics and Integrity trainings for doctoral students in France: a national overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Théret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENRIO 2021 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRIO: European Network of Research Integrity Officers, Sep 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des universités entrepreneuriales : intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : quels défis pour le management public ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruter en CDI dans les universités françaises : le fruit défendu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires intelligents et management public durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités françaises sont-elles entrepreneuriales ? Une analyse par la GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01765296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion et pratiques managériales : réalité, possibilité et pertinence d’un lien controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'impact de la Recherche en Sciences de Gestion" - Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher sans tomber : les premiers pas des universités autonomes en France. La gestion post-LRU des personnels BIATSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour vers le futur de la GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gestion des Ressources Humaines dans les universités françaises autonomes : le cas des personnels administratifs et techniques au prisme de leurs entretiens professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de Paris-Est, édition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management en Séries - Saison 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Management en séries, du script à la prod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en séries - Saison 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisode 9 : Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries TV ? Spoiler : certains oui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Giordano; Romain Pierronnet; Mathias Szpirglas; Claire Edey Gamassou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries - Saison 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.157-172, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guennec et Pierre-Olivier Brice, devenir médecin en temps de Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2022, 978-2-37687-576-5. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations à l'intégrité scientifique et à l'éthique de la recherche : un aperçu du paysage français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Theret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique, intégrité scientifique et fausses nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thèmes et commentaires. Ethique biomédicale et normes juridiques, 2021, 978-2-247-19747-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peuvent les villes universitaires pour la mobilité internationale des étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yamina Bettahar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles - Circulations internationales étudiantes et scientifiques d'hier à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.269-287, 2020, MSH Lorraine, 9782814305717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sillon lorrain et la création de l'université de Lorraine : l'oeuf ou la poule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudiants et universités, acteurs de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Points FNAU (9), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-117, 2018, Alternatives, 978-2-07-280441-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière l’autonomie des universités, des enjeux de société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.daxmtheha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la controverse à l’IEP de Grenoble questionne l’autonomie de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.a4kmure7h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 9 mois plus tard : vivre et travailler dans l’ESRI » : les résultats de l’enquête NT et Adoc Mètis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail, autonomie, dématérialisation… le 2e confinement vu par les Biatss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les personnels de l’Esri ont-ils vécu le deuxième confinement et voient-ils l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biatss : le télétravail encouragé, la dématérialisation accélérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels métiers & compétences de la donnée dans l’ESRI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-C : leur recherche pâtit de la crise, le lien avec les étudiants bouleversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité vue par ... Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guichardaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est plus difficile d'établir un lien » : le deuxième confinement vu par les enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : comment les E-C découvrent la formation à distance et s’adaptent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire Management, télétravail, dématérialisation : vers de nouvelles façons de travailler?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : la stratégie et les ressources sont touchées, selon les dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre et travailler confiné dans l’Esri » : premiers résultats de l'étude News Tank - Adoc Mètis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : les personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude « Vivre confiné dans l’Esri » : « Une opportunité d’innovation organisationnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-chercheurs et le « blurring » : récit d’une prédisposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : des personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégrité scientifique, cet enjeu managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitaliser la ville de Nancy - Du projet technique au projet managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet ANR SoSHS &amp;quot;Science ouverte pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simard-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Université de Lorraine. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données du projet ANR WAVE - &amp;quot;Modalités du travail et effets prise de parole : Expression des salariés et ses effets sur les individus et les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simard-Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, laboratoire CEREFIGE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2E-Rapport de fin de première phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Think tank "Recherche &amp; Expertise en Entrepreneuriat". 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations à l'éthique de la recherche et à l'intégrité scientifique en France - Enquête et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Theret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RESINT - RNCD - OFIS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégrité scientifique, enjeu du dialogue sciences-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Est. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Masters « Google ready » ? Les labels comme révélateurs des mutations et paradoxes de l’Enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Est - Institut de Recherche en Gestion. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités gèrent-elles leurs personnels BIATSS? : l’entretien professionnel comme révélateur des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018PESC0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01938951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Joël Berger (C2IME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Christophe Schmitt (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Michaël Bénédic (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Expertise en Entrepreneuriat (R2E) - Interview de Nicolas Dupont (Orange)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche : encore du chemin !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et Expertise en Entrepreneuriat (R2E) - Interview d'Anaïs Hamelin (Université de Strasbourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview d'Eve Angéline Lambert (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Angéline Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Expertise en Entrepreneuriat (R2E) - Interview de Nadège Risse (CPME Moselle, CCI Moselle Métropole Metz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Risse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Cédric Lebossé (UIMM Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lebossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceed your vision : faites des thèses - Interview Xerfi Canal dans &amp;quot;Fenêtres ouvertes sur la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative &amp;quot;Recherche &amp; Expertise en Entrepreneuriat&amp;quot; (R2E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerefige.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04357219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Casanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.008.0143" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03771446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272078v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.169.0169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Taquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05280833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05280839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Voarino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mistral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcerou-Ramel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine G&#233;roudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schneersohn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05100209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04932395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05364204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04932420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04757965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04138378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04223433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03814221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruphy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strube" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chapin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972221v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960650v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0146" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/ad-salutem/ouvrage/673-portraits-d%E2%80%99acteurs-cl%C3%A9s-du-syst%C3%A8me-de-sant%C3%A9-pendant-la-covid-19.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403482v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fnau.org/fr/publication/points-fnau-n9-etudiants-et-universites-acteurs-de-la-ville/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.daxmtheha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.a4kmure7h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cormaty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03500068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310346v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321016v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guichardaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Haberbusch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310352v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310343v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gibert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Loureiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310330v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guiraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310336v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310337v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172815v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957069v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05155631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04613086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324772v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01938951v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712936v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712932v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04715026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hamelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Risse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Ang&#233;line Lambert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712934v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leboss&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712990v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302468v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerefige.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04357219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03771446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Casanova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.008.0143" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.169.0169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Taquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05565439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05364204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05280839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Voarino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mistral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcerou-Ramel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine G&#233;roudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schneersohn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05280833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05100209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04932395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04932420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04757965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04138378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04223433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruphy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03814221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strube" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978996v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chapin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972221v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0146" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/ad-salutem/ouvrage/673-portraits-d%E2%80%99acteurs-cl%C3%A9s-du-syst%C3%A8me-de-sant%C3%A9-pendant-la-covid-19.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fnau.org/fr/publication/points-fnau-n9-etudiants-et-universites-acteurs-de-la-ville/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.daxmtheha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513503v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.a4kmure7h" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Haberbusch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cormaty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03500068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guichardaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310334v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Loureiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310330v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guiraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310337v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05155631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871113v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04613086v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475567v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01938951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04715026v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hamelin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712935v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Ang&#233;line Lambert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Risse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leboss&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712990v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>