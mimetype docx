--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Pierronnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche - CEREFIGE (Université de Lorraine)Conseiller scientifique - Office français de l'Intégrité Scientifique (Ofis)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pierronnet est chargé d'appui à la politique scientifique du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEREFIGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et chargé de mission &amp;quot;Système d'information Recherche, ouverture des codes sources et logiciels&amp;quot; de l'Université de Lorraine. Il est également Conseiller scientifique auprès de l'Office français de l'Intégrité Scientifique (Ofis).Docteur en sciences de gestion de l'Université Paris-Est, Romain Pierronnet a préparé </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sa thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au sein de l’Institut de Recherche en Gestion (Université Gustave Eiffel – Université Paris-Est Créteil), en convention CIFRE au sein du cabinet de conseil Adoc Mètis.A l'issue de sa thèse de doctorat, récompensée par le prix de thèse 2019 de la Cour des comptes, il a poursuivi ses travaux de recherche consacrés au management et à la gestion des ressources humaines dans les universités françaises, en particulier à destination des personnels BIATSS.Diplômé du Master « Développement et Management des Universités » de l’université Paris-Est Créteil, il a été expert pour le HCERES.Auditeur IHEDN, il s’intéresse également aux écosystèmes territoriaux d’innovation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, intégrité, RSU : trois notions en système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l'école qualité de QUARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau quinquennat, nouvelle législature, nouvelle action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bâtir l'hôpital de demain relève moins d'une question de rémunération que de management et de sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021/1 (8), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.008.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Région PhD : accompagner la transition numérique par le doctorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel usage de l’entretien professionnel dans la gestion du personnel administratif des universités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°169 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.169.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02272078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles nationales de GRH questionnent l’autonomie réelle des universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Taquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educpros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assurance qualité, révélateur d’universités entrepreneuriales à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et enseignement supérieur : plus de place pour les collectivités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an après : « Quoi de neuf docteur ? » , la valorisation du doctorat, un levier pour l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections : candidats et doctorat, encore un effort ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et société : des valeurs sous tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que dit l’orientation post-bac de notre enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat CIFRE : un pont entre la recherche et le monde économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intégrité (ou de la fraude) scientifique à l’information loyale (ou trompeuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « Docteur(e)s ès CCRF »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGCCRF - Direction générale de la concurrence, de la consommation et de la répression des fraudes, Mar 2026, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique en Science : dérives, fraudes, plagiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention scientifique "De la fabrique des connaissances à leur réception par la société civile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingénieurs et Scientifiques de France (IESF), Oct 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D privée : quels enjeux d’éthique et d’intégrité pour l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit déjeuner stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT - Association nationale de la recherche et de la technologie, Nov 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Research from Foreign Interference: Risks and Challenges from the Lens of the French Office for Research Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Voarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Integrity, Power Dynamics and Safe Institutional Culture: ENRIO 2025 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network of Research Integrity Offices, Sep 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique et IA(g) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IA&amp;SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle scientifique CLCS - Université de Lorraine, Nov 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Pilotage des données sur la recherche : compétences, métiers émergents et nouvelles collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marcerou-Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Géroudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Schneersohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude ABES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Bibliographique de l'Enseignement Supérieur - ABES, May 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research integrity is also for the private sector! Early lessons from an ongoing initiative in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Integrity, Power Dynamics and Safe Institutional Culture: ENRIO 2025 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network of Research Integrity Offices, Sep 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche contractuelle en sciences de gestion : du prospectif au réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public responsable et intégré : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Jun 2025, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique en France : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Pharmacie, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique et R&D privée : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Délégués Régionaux Académiques à la Recherche et l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Enseignement Supérieur et de la Recherche, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fascination techno : &amp;quot;résoudre les problèmes&amp;quot; par des outils. Retour d’expérience sur l’émergence d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Outils de gestion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CEREFIGE, Université de Lorraine, Oct 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre du 3ème type : les third space professionals dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management public, crises et post-crises : la permanence dans le changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP); Centre de Recherche en Gestion des Organisations (CREGO), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des projets collaboratifs de recherche en management de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAMOS 2023 - La coopération dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en logistique et supply chain management face aux politiques publiques d'innovation : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain and Project Management Challenges in a VUCA World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prolog, Jun 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining industrial and environmental transitions: the VIVERES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Stich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Eureca-Pro conference on responsible consumption and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eureca-Pro; Technical University of Crete, Sep 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries télévisés ? Spoiler : certains oui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries (Saison 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG); Podcast Histoire en Séries, Mar 2023, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité scientifique, pilier d’une recherche responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit déjeuner de l'ANRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association nationale de la recherche et de la technologie, Jan 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation du service public municipal à Nancy : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale des territoires : enjeux, freins et leviers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Economie des Partenariats Public-Privé de l’IAE Paris-Sorbonne; Artimon Perspectives, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnels BIATSS sont-ils mieux gérés depuis la loi LRU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université disloquée : la managérialisation à l'oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les évolutions et mutations des métiers de BIATSS et d'enseignant et de chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Université et mutations, les 10 ans du Master MUTI »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Montpellier, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03773717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée : un enjeu managérial à saisir pour les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux défis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), May 2021, Clermont-Ferrand - En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la donnée dans l'ESR : une approche par les métiers et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et données : l'université à l'heure de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, intégrité, RSU : regard par les cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et responsabilité sociétale en recherche et en enseignement supérieur - 19ème école Inter-organismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association QUARES, Sep 2021, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Ethics and Integrity trainings for doctoral students in France: a national overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Théret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENRIO 2021 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRIO: European Network of Research Integrity Officers, Sep 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des universités entrepreneuriales : intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : quels défis pour le management public ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruter en CDI dans les universités françaises : le fruit défendu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires intelligents et management public durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités françaises sont-elles entrepreneuriales ? Une analyse par la GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01765296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion et pratiques managériales : réalité, possibilité et pertinence d’un lien controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'impact de la Recherche en Sciences de Gestion" - Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher sans tomber : les premiers pas des universités autonomes en France. La gestion post-LRU des personnels BIATSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour vers le futur de la GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gestion des Ressources Humaines dans les universités françaises autonomes : le cas des personnels administratifs et techniques au prisme de leurs entretiens professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de Paris-Est, édition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management en Séries - Saison 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Management en séries, du script à la prod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en séries - Saison 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisode 9 : Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries TV ? Spoiler : certains oui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Giordano; Romain Pierronnet; Mathias Szpirglas; Claire Edey Gamassou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries - Saison 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.157-172, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guennec et Pierre-Olivier Brice, devenir médecin en temps de Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2022, 978-2-37687-576-5. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations à l'intégrité scientifique et à l'éthique de la recherche : un aperçu du paysage français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Theret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique, intégrité scientifique et fausses nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thèmes et commentaires. Ethique biomédicale et normes juridiques, 2021, 978-2-247-19747-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peuvent les villes universitaires pour la mobilité internationale des étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yamina Bettahar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles - Circulations internationales étudiantes et scientifiques d'hier à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.269-287, 2020, MSH Lorraine, 9782814305717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sillon lorrain et la création de l'université de Lorraine : l'oeuf ou la poule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudiants et universités, acteurs de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Points FNAU (9), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-117, 2018, Alternatives, 978-2-07-280441-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière l’autonomie des universités, des enjeux de société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.daxmtheha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la controverse à l’IEP de Grenoble questionne l’autonomie de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.a4kmure7h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 9 mois plus tard : vivre et travailler dans l’ESRI » : les résultats de l’enquête NT et Adoc Mètis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail, autonomie, dématérialisation… le 2e confinement vu par les Biatss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les personnels de l’Esri ont-ils vécu le deuxième confinement et voient-ils l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biatss : le télétravail encouragé, la dématérialisation accélérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels métiers & compétences de la donnée dans l’ESRI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-C : leur recherche pâtit de la crise, le lien avec les étudiants bouleversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité vue par ... Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guichardaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est plus difficile d'établir un lien » : le deuxième confinement vu par les enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : comment les E-C découvrent la formation à distance et s’adaptent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire Management, télétravail, dématérialisation : vers de nouvelles façons de travailler?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : la stratégie et les ressources sont touchées, selon les dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre et travailler confiné dans l’Esri » : premiers résultats de l'étude News Tank - Adoc Mètis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : les personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude « Vivre confiné dans l’Esri » : « Une opportunité d’innovation organisationnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-chercheurs et le « blurring » : récit d’une prédisposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : des personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégrité scientifique, cet enjeu managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitaliser la ville de Nancy - Du projet technique au projet managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet ANR SoSHS &amp;quot;Science ouverte pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simard-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Université de Lorraine. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données du projet ANR WAVE - &amp;quot;Modalités du travail et effets prise de parole : Expression des salariés et ses effets sur les individus et les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simard-Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, laboratoire CEREFIGE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2E-Rapport de fin de première phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Think tank "Recherche &amp; Expertise en Entrepreneuriat". 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations à l'éthique de la recherche et à l'intégrité scientifique en France - Enquête et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Theret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RESINT - RNCD - OFIS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégrité scientifique, enjeu du dialogue sciences-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Est. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Masters « Google ready » ? Les labels comme révélateurs des mutations et paradoxes de l’Enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Est - Institut de Recherche en Gestion. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités gèrent-elles leurs personnels BIATSS? : l’entretien professionnel comme révélateur des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018PESC0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01938951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Joël Berger (C2IME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Christophe Schmitt (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Michaël Bénédic (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Expertise en Entrepreneuriat (R2E) - Interview de Nicolas Dupont (Orange)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche : encore du chemin !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et Expertise en Entrepreneuriat (R2E) - Interview d'Anaïs Hamelin (Université de Strasbourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview d'Eve Angéline Lambert (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Angéline Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Expertise en Entrepreneuriat (R2E) - Interview de Nadège Risse (CPME Moselle, CCI Moselle Métropole Metz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Risse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Cédric Lebossé (UIMM Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lebossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceed your vision : faites des thèses - Interview Xerfi Canal dans &amp;quot;Fenêtres ouvertes sur la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative &amp;quot;Recherche &amp; Expertise en Entrepreneuriat&amp;quot; (R2E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Pierronnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche - CEREFIGE (Université de Lorraine)Conseiller scientifique - Office français de l'Intégrité Scientifique (Ofis)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pierronnet est chargé d'appui à la politique scientifique du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEREFIGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dont il anime le Service d'Appui à la Recherche. Il est chargé des missions &amp;quot;Système d'information Recherche&amp;quot; et &amp;quot;Ouverture des codes sources et logiciels&amp;quot; de l'Université de Lorraine. Il est également Conseiller scientifique auprès de l'Office français de l'Intégrité Scientifique (Ofis).Docteur en sciences de gestion de l'Université Paris-Est, Romain Pierronnet a préparé </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sa thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au sein de l’Institut de Recherche en Gestion (Université Gustave Eiffel – Université Paris-Est Créteil), en convention CIFRE au sein du cabinet de conseil Adoc Mètis.A l'issue de sa thèse de doctorat, récompensée par le prix de thèse 2019 de la Cour des comptes, il a poursuivi ses travaux de recherche consacrés au management et à la gestion des ressources humaines dans les universités françaises, en particulier à destination des personnels BIATSS.Diplômé du Master « Développement et Management des Universités » de l’université Paris-Est Créteil, il a été expert pour le HCERES.Auditeur IHEDN, il s’intéresse également aux écosystèmes territoriaux d’innovation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, intégrité, RSU : trois notions en système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l'école qualité de QUARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau quinquennat, nouvelle législature, nouvelle action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bâtir l'hôpital de demain relève moins d'une question de rémunération que de management et de sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021/1 (8), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.008.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Région PhD : accompagner la transition numérique par le doctorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel usage de l’entretien professionnel dans la gestion du personnel administratif des universités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°169 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.169.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02272078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles nationales de GRH questionnent l’autonomie réelle des universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Taquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educpros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assurance qualité, révélateur d’universités entrepreneuriales à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et enseignement supérieur : plus de place pour les collectivités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an après : « Quoi de neuf docteur ? » , la valorisation du doctorat, un levier pour l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections : candidats et doctorat, encore un effort ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et société : des valeurs sous tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que dit l’orientation post-bac de notre enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat CIFRE : un pont entre la recherche et le monde économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intégrité (ou de la fraude) scientifique à l’information loyale (ou trompeuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « Docteur(e)s ès CCRF »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGCCRF - Direction générale de la concurrence, de la consommation et de la répression des fraudes, Mar 2026, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique en Science : dérives, fraudes, plagiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention scientifique "De la fabrique des connaissances à leur réception par la société civile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingénieurs et Scientifiques de France (IESF), Oct 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D privée : quels enjeux d’éthique et d’intégrité pour l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit déjeuner stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT - Association nationale de la recherche et de la technologie, Nov 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Research from Foreign Interference: Risks and Challenges from the Lens of the French Office for Research Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Voarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Integrity, Power Dynamics and Safe Institutional Culture: ENRIO 2025 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network of Research Integrity Offices, Sep 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique et IA(g) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IA&amp;SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle scientifique CLCS - Université de Lorraine, Nov 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Pilotage des données sur la recherche : compétences, métiers émergents et nouvelles collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marcerou-Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Géroudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Schneersohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude ABES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Bibliographique de l'Enseignement Supérieur - ABES, May 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research integrity is also for the private sector! Early lessons from an ongoing initiative in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Integrity, Power Dynamics and Safe Institutional Culture: ENRIO 2025 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network of Research Integrity Offices, Sep 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche contractuelle en sciences de gestion : du prospectif au réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public responsable et intégré : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Jun 2025, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique en France : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Pharmacie, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique et R&D privée : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Délégués Régionaux Académiques à la Recherche et l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Enseignement Supérieur et de la Recherche, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fascination techno : &amp;quot;résoudre les problèmes&amp;quot; par des outils. Retour d’expérience sur l’émergence d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Outils de gestion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CEREFIGE, Université de Lorraine, Oct 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre du 3ème type : les third space professionals dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management public, crises et post-crises : la permanence dans le changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP); Centre de Recherche en Gestion des Organisations (CREGO), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des projets collaboratifs de recherche en management de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAMOS 2023 - La coopération dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en logistique et supply chain management face aux politiques publiques d'innovation : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain and Project Management Challenges in a VUCA World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prolog, Jun 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries télévisés ? Spoiler : certains oui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries (Saison 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG); Podcast Histoire en Séries, Mar 2023, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining industrial and environmental transitions: the VIVERES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Stich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Eureca-Pro conference on responsible consumption and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eureca-Pro; Technical University of Crete, Sep 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité scientifique, pilier d’une recherche responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit déjeuner de l'ANRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association nationale de la recherche et de la technologie, Jan 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation du service public municipal à Nancy : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale des territoires : enjeux, freins et leviers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Economie des Partenariats Public-Privé de l’IAE Paris-Sorbonne; Artimon Perspectives, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnels BIATSS sont-ils mieux gérés depuis la loi LRU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université disloquée : la managérialisation à l'oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les évolutions et mutations des métiers de BIATSS et d'enseignant et de chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Université et mutations, les 10 ans du Master MUTI »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Montpellier, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03773717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée : un enjeu managérial à saisir pour les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux défis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), May 2021, Clermont-Ferrand - En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la donnée dans l'ESR : une approche par les métiers et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et données : l'université à l'heure de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, intégrité, RSU : regard par les cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et responsabilité sociétale en recherche et en enseignement supérieur - 19ème école Inter-organismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association QUARES, Sep 2021, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Ethics and Integrity trainings for doctoral students in France: a national overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Théret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENRIO 2021 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRIO: European Network of Research Integrity Officers, Sep 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des universités entrepreneuriales : intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : quels défis pour le management public ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruter en CDI dans les universités françaises : le fruit défendu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires intelligents et management public durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités françaises sont-elles entrepreneuriales ? Une analyse par la GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01765296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion et pratiques managériales : réalité, possibilité et pertinence d’un lien controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'impact de la Recherche en Sciences de Gestion" - Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher sans tomber : les premiers pas des universités autonomes en France. La gestion post-LRU des personnels BIATSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour vers le futur de la GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gestion des Ressources Humaines dans les universités françaises autonomes : le cas des personnels administratifs et techniques au prisme de leurs entretiens professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de Paris-Est, édition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management en Séries - Saison 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Management en séries, du script à la prod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en séries - Saison 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisode 9 : Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries TV ? Spoiler : certains oui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Giordano; Romain Pierronnet; Mathias Szpirglas; Claire Edey Gamassou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries - Saison 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.157-172, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guennec et Pierre-Olivier Brice, devenir médecin en temps de Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2022, 978-2-37687-576-5. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations à l'intégrité scientifique et à l'éthique de la recherche : un aperçu du paysage français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Theret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique, intégrité scientifique et fausses nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thèmes et commentaires. Ethique biomédicale et normes juridiques, 2021, 978-2-247-19747-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peuvent les villes universitaires pour la mobilité internationale des étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yamina Bettahar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles - Circulations internationales étudiantes et scientifiques d'hier à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.269-287, 2020, MSH Lorraine, 9782814305717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sillon lorrain et la création de l'université de Lorraine : l'oeuf ou la poule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudiants et universités, acteurs de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Points FNAU (9), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-117, 2018, Alternatives, 978-2-07-280441-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière l’autonomie des universités, des enjeux de société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.daxmtheha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la controverse à l’IEP de Grenoble questionne l’autonomie de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.a4kmure7h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 9 mois plus tard : vivre et travailler dans l’ESRI » : les résultats de l’enquête NT et Adoc Mètis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail, autonomie, dématérialisation… le 2e confinement vu par les Biatss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les personnels de l’Esri ont-ils vécu le deuxième confinement et voient-ils l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biatss : le télétravail encouragé, la dématérialisation accélérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels métiers & compétences de la donnée dans l’ESRI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-C : leur recherche pâtit de la crise, le lien avec les étudiants bouleversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité vue par ... Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guichardaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est plus difficile d'établir un lien » : le deuxième confinement vu par les enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : comment les E-C découvrent la formation à distance et s’adaptent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire Management, télétravail, dématérialisation : vers de nouvelles façons de travailler?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : la stratégie et les ressources sont touchées, selon les dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre et travailler confiné dans l’Esri » : premiers résultats de l'étude News Tank - Adoc Mètis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : les personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude « Vivre confiné dans l’Esri » : « Une opportunité d’innovation organisationnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : des personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-chercheurs et le « blurring » : récit d’une prédisposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégrité scientifique, cet enjeu managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitaliser la ville de Nancy - Du projet technique au projet managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet ANR SoSHS &amp;quot;Science ouverte pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simard-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Université de Lorraine. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données du projet ANR WAVE - &amp;quot;Modalités du travail et effets prise de parole : Expression des salariés et ses effets sur les individus et les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simard-Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, laboratoire CEREFIGE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2E-Rapport de fin de première phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Think tank "Recherche &amp; Expertise en Entrepreneuriat". 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations à l'éthique de la recherche et à l'intégrité scientifique en France - Enquête et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Theret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RESINT - RNCD - OFIS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégrité scientifique, enjeu du dialogue sciences-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Est. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Masters « Google ready » ? Les labels comme révélateurs des mutations et paradoxes de l’Enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Est - Institut de Recherche en Gestion. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités gèrent-elles leurs personnels BIATSS? : l’entretien professionnel comme révélateur des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018PESC0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01938951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Joël Berger (C2IME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Christophe Schmitt (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Michaël Bénédic (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Expertise en Entrepreneuriat (R2E) - Interview de Nicolas Dupont (Orange)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche : encore du chemin !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et Expertise en Entrepreneuriat (R2E) - Interview d'Anaïs Hamelin (Université de Strasbourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview d'Eve Angéline Lambert (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Angéline Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Expertise en Entrepreneuriat (R2E) - Interview de Nadège Risse (CPME Moselle, CCI Moselle Métropole Metz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Risse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Cédric Lebossé (UIMM Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lebossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceed your vision : faites des thèses - Interview Xerfi Canal dans &amp;quot;Fenêtres ouvertes sur la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative &amp;quot;Recherche &amp; Expertise en Entrepreneuriat&amp;quot; (R2E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerefige.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04357219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03771446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Casanova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.008.0143" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.169.0169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Taquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05565439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05364204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05280839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Voarino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mistral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcerou-Ramel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine G&#233;roudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schneersohn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05280833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05100209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04932395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04932420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04757965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04138378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04223433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruphy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03814221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strube" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978996v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chapin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972221v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0146" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/ad-salutem/ouvrage/673-portraits-d%E2%80%99acteurs-cl%C3%A9s-du-syst%C3%A8me-de-sant%C3%A9-pendant-la-covid-19.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fnau.org/fr/publication/points-fnau-n9-etudiants-et-universites-acteurs-de-la-ville/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.daxmtheha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513503v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.a4kmure7h" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Haberbusch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cormaty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03500068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guichardaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310334v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Loureiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310330v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guiraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310337v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05155631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871113v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04613086v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475567v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01938951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04715026v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hamelin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712935v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Ang&#233;line Lambert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Risse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leboss&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712990v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerefige.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04357219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03771446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Casanova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.008.0143" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.169.0169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Taquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05565439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05364204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05280839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Voarino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mistral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcerou-Ramel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine G&#233;roudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schneersohn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05280833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05100209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04932395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04932420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04757965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04138378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04223433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruphy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03814221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strube" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978996v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chapin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972221v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0146" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/ad-salutem/ouvrage/673-portraits-d%E2%80%99acteurs-cl%C3%A9s-du-syst%C3%A8me-de-sant%C3%A9-pendant-la-covid-19.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fnau.org/fr/publication/points-fnau-n9-etudiants-et-universites-acteurs-de-la-ville/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.daxmtheha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513503v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.a4kmure7h" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Haberbusch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cormaty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03500068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guichardaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310334v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Loureiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310330v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guiraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310337v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05155631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871113v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04613086v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475567v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01938951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04715026v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hamelin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712935v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Ang&#233;line Lambert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Risse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leboss&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712990v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>