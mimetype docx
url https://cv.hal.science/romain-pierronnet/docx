--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Pierronnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche - CEREFIGE (Université de Lorraine)Conseiller scientifique - Office français de l'Intégrité Scientifique (Ofis)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pierronnet est chargé d'appui à la politique scientifique du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEREFIGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dont il anime le Service d'Appui à la Recherche. Il est chargé des missions &amp;quot;Système d'information Recherche&amp;quot; et &amp;quot;Ouverture des codes sources et logiciels&amp;quot; de l'Université de Lorraine. Il est également Conseiller scientifique auprès de l'Office français de l'Intégrité Scientifique (Ofis).Docteur en sciences de gestion de l'Université Paris-Est, Romain Pierronnet a préparé </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sa thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au sein de l’Institut de Recherche en Gestion (Université Gustave Eiffel – Université Paris-Est Créteil), en convention CIFRE au sein du cabinet de conseil Adoc Mètis.A l'issue de sa thèse de doctorat, récompensée par le prix de thèse 2019 de la Cour des comptes, il a poursuivi ses travaux de recherche consacrés au management et à la gestion des ressources humaines dans les universités françaises, en particulier à destination des personnels BIATSS.Diplômé du Master « Développement et Management des Universités » de l’université Paris-Est Créteil, il a été expert pour le HCERES.Auditeur IHEDN, il s’intéresse également aux écosystèmes territoriaux d’innovation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, intégrité, RSU : trois notions en système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l'école qualité de QUARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau quinquennat, nouvelle législature, nouvelle action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bâtir l'hôpital de demain relève moins d'une question de rémunération que de management et de sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021/1 (8), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.008.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Région PhD : accompagner la transition numérique par le doctorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel usage de l’entretien professionnel dans la gestion du personnel administratif des universités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°169 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.169.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02272078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles nationales de GRH questionnent l’autonomie réelle des universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Taquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educpros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assurance qualité, révélateur d’universités entrepreneuriales à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et enseignement supérieur : plus de place pour les collectivités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an après : « Quoi de neuf docteur ? » , la valorisation du doctorat, un levier pour l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections : candidats et doctorat, encore un effort ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et société : des valeurs sous tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que dit l’orientation post-bac de notre enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat CIFRE : un pont entre la recherche et le monde économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intégrité (ou de la fraude) scientifique à l’information loyale (ou trompeuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « Docteur(e)s ès CCRF »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGCCRF - Direction générale de la concurrence, de la consommation et de la répression des fraudes, Mar 2026, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique en Science : dérives, fraudes, plagiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention scientifique "De la fabrique des connaissances à leur réception par la société civile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingénieurs et Scientifiques de France (IESF), Oct 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D privée : quels enjeux d’éthique et d’intégrité pour l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit déjeuner stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT - Association nationale de la recherche et de la technologie, Nov 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Research from Foreign Interference: Risks and Challenges from the Lens of the French Office for Research Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Voarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Integrity, Power Dynamics and Safe Institutional Culture: ENRIO 2025 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network of Research Integrity Offices, Sep 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique et IA(g) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IA&amp;SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle scientifique CLCS - Université de Lorraine, Nov 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Pilotage des données sur la recherche : compétences, métiers émergents et nouvelles collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marcerou-Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Géroudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Schneersohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude ABES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Bibliographique de l'Enseignement Supérieur - ABES, May 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research integrity is also for the private sector! Early lessons from an ongoing initiative in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Integrity, Power Dynamics and Safe Institutional Culture: ENRIO 2025 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network of Research Integrity Offices, Sep 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche contractuelle en sciences de gestion : du prospectif au réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public responsable et intégré : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Jun 2025, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique en France : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Pharmacie, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique et R&D privée : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Délégués Régionaux Académiques à la Recherche et l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Enseignement Supérieur et de la Recherche, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fascination techno : &amp;quot;résoudre les problèmes&amp;quot; par des outils. Retour d’expérience sur l’émergence d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Outils de gestion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CEREFIGE, Université de Lorraine, Oct 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre du 3ème type : les third space professionals dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management public, crises et post-crises : la permanence dans le changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP); Centre de Recherche en Gestion des Organisations (CREGO), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des projets collaboratifs de recherche en management de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAMOS 2023 - La coopération dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en logistique et supply chain management face aux politiques publiques d'innovation : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain and Project Management Challenges in a VUCA World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prolog, Jun 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries télévisés ? Spoiler : certains oui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries (Saison 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG); Podcast Histoire en Séries, Mar 2023, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining industrial and environmental transitions: the VIVERES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Stich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Eureca-Pro conference on responsible consumption and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eureca-Pro; Technical University of Crete, Sep 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité scientifique, pilier d’une recherche responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit déjeuner de l'ANRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association nationale de la recherche et de la technologie, Jan 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation du service public municipal à Nancy : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale des territoires : enjeux, freins et leviers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Economie des Partenariats Public-Privé de l’IAE Paris-Sorbonne; Artimon Perspectives, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnels BIATSS sont-ils mieux gérés depuis la loi LRU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université disloquée : la managérialisation à l'oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les évolutions et mutations des métiers de BIATSS et d'enseignant et de chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Université et mutations, les 10 ans du Master MUTI »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Montpellier, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03773717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée : un enjeu managérial à saisir pour les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux défis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), May 2021, Clermont-Ferrand - En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la donnée dans l'ESR : une approche par les métiers et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et données : l'université à l'heure de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, intégrité, RSU : regard par les cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et responsabilité sociétale en recherche et en enseignement supérieur - 19ème école Inter-organismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association QUARES, Sep 2021, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Ethics and Integrity trainings for doctoral students in France: a national overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Théret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENRIO 2021 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRIO: European Network of Research Integrity Officers, Sep 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des universités entrepreneuriales : intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : quels défis pour le management public ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruter en CDI dans les universités françaises : le fruit défendu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires intelligents et management public durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités françaises sont-elles entrepreneuriales ? Une analyse par la GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01765296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion et pratiques managériales : réalité, possibilité et pertinence d’un lien controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'impact de la Recherche en Sciences de Gestion" - Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher sans tomber : les premiers pas des universités autonomes en France. La gestion post-LRU des personnels BIATSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour vers le futur de la GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gestion des Ressources Humaines dans les universités françaises autonomes : le cas des personnels administratifs et techniques au prisme de leurs entretiens professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de Paris-Est, édition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management en Séries - Saison 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Management en séries, du script à la prod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en séries - Saison 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisode 9 : Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries TV ? Spoiler : certains oui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Giordano; Romain Pierronnet; Mathias Szpirglas; Claire Edey Gamassou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries - Saison 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.157-172, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guennec et Pierre-Olivier Brice, devenir médecin en temps de Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2022, 978-2-37687-576-5. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations à l'intégrité scientifique et à l'éthique de la recherche : un aperçu du paysage français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Theret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique, intégrité scientifique et fausses nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thèmes et commentaires. Ethique biomédicale et normes juridiques, 2021, 978-2-247-19747-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peuvent les villes universitaires pour la mobilité internationale des étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yamina Bettahar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles - Circulations internationales étudiantes et scientifiques d'hier à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.269-287, 2020, MSH Lorraine, 9782814305717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sillon lorrain et la création de l'université de Lorraine : l'oeuf ou la poule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudiants et universités, acteurs de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Points FNAU (9), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-117, 2018, Alternatives, 978-2-07-280441-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière l’autonomie des universités, des enjeux de société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.daxmtheha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la controverse à l’IEP de Grenoble questionne l’autonomie de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.a4kmure7h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 9 mois plus tard : vivre et travailler dans l’ESRI » : les résultats de l’enquête NT et Adoc Mètis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail, autonomie, dématérialisation… le 2e confinement vu par les Biatss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les personnels de l’Esri ont-ils vécu le deuxième confinement et voient-ils l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biatss : le télétravail encouragé, la dématérialisation accélérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels métiers & compétences de la donnée dans l’ESRI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-C : leur recherche pâtit de la crise, le lien avec les étudiants bouleversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité vue par ... Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guichardaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est plus difficile d'établir un lien » : le deuxième confinement vu par les enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : comment les E-C découvrent la formation à distance et s’adaptent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire Management, télétravail, dématérialisation : vers de nouvelles façons de travailler?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : la stratégie et les ressources sont touchées, selon les dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre et travailler confiné dans l’Esri » : premiers résultats de l'étude News Tank - Adoc Mètis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : les personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude « Vivre confiné dans l’Esri » : « Une opportunité d’innovation organisationnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : des personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-chercheurs et le « blurring » : récit d’une prédisposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégrité scientifique, cet enjeu managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitaliser la ville de Nancy - Du projet technique au projet managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet ANR SoSHS &amp;quot;Science ouverte pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simard-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Université de Lorraine. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données du projet ANR WAVE - &amp;quot;Modalités du travail et effets prise de parole : Expression des salariés et ses effets sur les individus et les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simard-Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, laboratoire CEREFIGE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2E-Rapport de fin de première phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Think tank "Recherche &amp; Expertise en Entrepreneuriat". 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations à l'éthique de la recherche et à l'intégrité scientifique en France - Enquête et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Theret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RESINT - RNCD - OFIS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégrité scientifique, enjeu du dialogue sciences-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Est. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Masters « Google ready » ? Les labels comme révélateurs des mutations et paradoxes de l’Enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Est - Institut de Recherche en Gestion. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités gèrent-elles leurs personnels BIATSS? : l’entretien professionnel comme révélateur des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018PESC0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01938951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Joël Berger (C2IME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Christophe Schmitt (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Michaël Bénédic (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Expertise en Entrepreneuriat (R2E) - Interview de Nicolas Dupont (Orange)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche : encore du chemin !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et Expertise en Entrepreneuriat (R2E) - Interview d'Anaïs Hamelin (Université de Strasbourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview d'Eve Angéline Lambert (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Angéline Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Expertise en Entrepreneuriat (R2E) - Interview de Nadège Risse (CPME Moselle, CCI Moselle Métropole Metz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Risse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Cédric Lebossé (UIMM Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lebossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceed your vision : faites des thèses - Interview Xerfi Canal dans &amp;quot;Fenêtres ouvertes sur la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative &amp;quot;Recherche &amp; Expertise en Entrepreneuriat&amp;quot; (R2E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Pierronnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche - CEREFIGE (Université de Lorraine)Conseiller scientifique - Office français de l'Intégrité Scientifique (Ofis)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pierronnet est chargé d'appui à la politique scientifique du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEREFIGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dont il anime le Service d'Appui à la Recherche. Il est chargé des missions &amp;quot;Système d'information Recherche&amp;quot; et &amp;quot;Ouverture des codes sources et logiciels&amp;quot; de l'Université de Lorraine. Il est également Conseiller scientifique auprès de l'Office français de l'Intégrité Scientifique (Ofis).Docteur en sciences de gestion de l'Université Paris-Est, Romain Pierronnet a préparé </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sa thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au sein de l’Institut de Recherche en Gestion (Université Gustave Eiffel – Université Paris-Est Créteil), en convention CIFRE au sein du cabinet de conseil Adoc Mètis.A l'issue de sa thèse de doctorat, récompensée par le prix de thèse 2019 de la Cour des comptes, il a poursuivi ses travaux de recherche consacrés au management et à la gestion des ressources humaines dans les universités françaises, en particulier à destination des personnels BIATSS.Diplômé du Master « Développement et Management des Universités » de l’université Paris-Est Créteil, il a été expert pour le HCERES.Auditeur IHEDN, il s’intéresse également aux écosystèmes territoriaux d’innovation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, intégrité, RSU : trois notions en système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l'école qualité de QUARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bâtir l'hôpital de demain relève moins d'une question de rémunération que de management et de sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021/1 (8), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mavs.008.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau quinquennat, nouvelle législature, nouvelle action publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel usage de l’entretien professionnel dans la gestion du personnel administratif des universités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°169 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.169.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02272078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Région PhD : accompagner la transition numérique par le doctorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assurance qualité, révélateur d’universités entrepreneuriales à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.019.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles nationales de GRH questionnent l’autonomie réelle des universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Taquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educpros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an après : « Quoi de neuf docteur ? » , la valorisation du doctorat, un levier pour l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et enseignement supérieur : plus de place pour les collectivités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections : candidats et doctorat, encore un effort ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que dit l’orientation post-bac de notre enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctorat CIFRE : un pont entre la recherche et le monde économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Salameh Bchara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et société : des valeurs sous tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intégrité (ou de la fraude) scientifique à l’information loyale (ou trompeuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « Docteur(e)s ès CCRF »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGCCRF - Direction générale de la concurrence, de la consommation et de la répression des fraudes, Mar 2026, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research integrity is also for the private sector! Early lessons from an ongoing initiative in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Integrity, Power Dynamics and Safe Institutional Culture: ENRIO 2025 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network of Research Integrity Offices, Sep 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Research from Foreign Interference: Risks and Challenges from the Lens of the French Office for Research Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Voarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Integrity, Power Dynamics and Safe Institutional Culture: ENRIO 2025 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network of Research Integrity Offices, Sep 2025, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique et IA(g) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IA&amp;SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle scientifique CLCS - Université de Lorraine, Nov 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Pilotage des données sur la recherche : compétences, métiers émergents et nouvelles collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marcerou-Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Géroudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Schneersohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude ABES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Bibliographique de l'Enseignement Supérieur - ABES, May 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche contractuelle en sciences de gestion : du prospectif au réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public responsable et intégré : entre tradition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRMAP, Jun 2025, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique en France : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Pharmacie, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique en Science : dérives, fraudes, plagiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention scientifique "De la fabrique des connaissances à leur réception par la société civile"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingénieurs et Scientifiques de France (IESF), Oct 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D privée : quels enjeux d’éthique et d’intégrité pour l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit déjeuner stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT - Association nationale de la recherche et de la technologie, Nov 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité scientifique et R&D privée : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Délégués Régionaux Académiques à la Recherche et l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Enseignement Supérieur et de la Recherche, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fascination techno : &amp;quot;résoudre les problèmes&amp;quot; par des outils. Retour d’expérience sur l’émergence d’un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Outils de gestion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CEREFIGE, Université de Lorraine, Oct 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des projets collaboratifs de recherche en management de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARAMOS 2023 - La coopération dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre du 3ème type : les third space professionals dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management public, crises et post-crises : la permanence dans le changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP); Centre de Recherche en Gestion des Organisations (CREGO), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en logistique et supply chain management face aux politiques publiques d'innovation : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain and Project Management Challenges in a VUCA World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prolog, Jun 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries télévisés ? Spoiler : certains oui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries (Saison 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Gestion (IRG); Podcast Histoire en Séries, Mar 2023, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining industrial and environmental transitions: the VIVERES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Stich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Eureca-Pro conference on responsible consumption and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eureca-Pro; Technical University of Crete, Sep 2023, Chania (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnels BIATSS sont-ils mieux gérés depuis la loi LRU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université disloquée : la managérialisation à l'oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité scientifique, pilier d’une recherche responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit déjeuner de l'ANRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association nationale de la recherche et de la technologie, Jan 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation du service public municipal à Nancy : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale des territoires : enjeux, freins et leviers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Economie des Partenariats Public-Privé de l’IAE Paris-Sorbonne; Artimon Perspectives, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les évolutions et mutations des métiers de BIATSS et d'enseignant et de chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Université et mutations, les 10 ans du Master MUTI »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Montpellier, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03773717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, intégrité, RSU : regard par les cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et responsabilité sociétale en recherche et en enseignement supérieur - 19ème école Inter-organismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association QUARES, Sep 2021, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la donnée dans l'ESR : une approche par les métiers et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et données : l'université à l'heure de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Ethics and Integrity trainings for doctoral students in France: a national overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Théret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENRIO 2021 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENRIO: European Network of Research Integrity Officers, Sep 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée : un enjeu managérial à saisir pour les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximités et territoires aux défis du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), May 2021, Clermont-Ferrand - En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des universités entrepreneuriales : intérêts et limites dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat : quels défis pour le management public ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruter en CDI dans les universités françaises : le fruit défendu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires intelligents et management public durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités françaises sont-elles entrepreneuriales ? Une analyse par la GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01765296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion et pratiques managériales : réalité, possibilité et pertinence d’un lien controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'impact de la Recherche en Sciences de Gestion" - Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Nationale pour l'Enseignement de la Gestion des Entreprises, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher sans tomber : les premiers pas des universités autonomes en France. La gestion post-LRU des personnels BIATSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour vers le futur de la GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gestion des Ressources Humaines dans les universités françaises autonomes : le cas des personnels administratifs et techniques au prisme de leurs entretiens professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de Paris-Est, édition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management en Séries - Saison 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnels BIATSS sont-ils mieux gérés depuis la loi LRU ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'université managérialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-144, 2026, Contre-champ, 978238519894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Management en séries, du script à la prod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en séries - Saison 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisode 9 : Faut-il brûler les ouvrages qui prétendent tirer des leçons de management des séries TV ? Spoiler : certains oui !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Szpirglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Giordano; Romain Pierronnet; Mathias Szpirglas; Claire Edey Gamassou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries - Saison 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.157-172, 2025, 978-2-38630-171-1. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.giord.2025.01.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guennec et Pierre-Olivier Brice, devenir médecin en temps de Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2022, 978-2-37687-576-5. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations à l'intégrité scientifique et à l'éthique de la recherche : un aperçu du paysage français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Theret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique, intégrité scientifique et fausses nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thèmes et commentaires. Ethique biomédicale et normes juridiques, 2021, 978-2-247-19747-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peuvent les villes universitaires pour la mobilité internationale des étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yamina Bettahar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités et grandes écoles - Circulations internationales étudiantes et scientifiques d'hier à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.269-287, 2020, MSH Lorraine, 9782814305717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sillon lorrain et la création de l'université de Lorraine : l'oeuf ou la poule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudiants et universités, acteurs de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Points FNAU (9), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-117, 2018, Alternatives, 978-2-07-280441-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière l’autonomie des universités, des enjeux de société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.daxmtheha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la controverse à l’IEP de Grenoble questionne l’autonomie de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.a4kmure7h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels métiers & compétences de la donnée dans l’ESRI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biatss : le télétravail encouragé, la dématérialisation accélérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les personnels de l’Esri ont-ils vécu le deuxième confinement et voient-ils l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-C : leur recherche pâtit de la crise, le lien avec les étudiants bouleversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité vue par ... Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guichardaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est plus difficile d'établir un lien » : le deuxième confinement vu par les enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 9 mois plus tard : vivre et travailler dans l’ESRI » : les résultats de l’enquête NT et Adoc Mètis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail, autonomie, dématérialisation… le 2e confinement vu par les Biatss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cormaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire Management, télétravail, dématérialisation : vers de nouvelles façons de travailler?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : comment les E-C découvrent la formation à distance et s’adaptent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : la stratégie et les ressources sont touchées, selon les dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre et travailler confiné dans l’Esri » : premiers résultats de l'étude News Tank - Adoc Mètis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : les personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude « Vivre confiné dans l’Esri » : « Une opportunité d’innovation organisationnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement : des personnels administratifs et techniques inégaux face au télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants-chercheurs et le « blurring » : récit d’une prédisposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Chakor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégrité scientifique, cet enjeu managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitaliser la ville de Nancy - Du projet technique au projet managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet ANR SoSHS &amp;quot;Science ouverte pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simard-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Knauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Université de Lorraine. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données du projet ANR WAVE - &amp;quot;Modalités du travail et effets prise de parole : Expression des salariés et ses effets sur les individus et les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simard-Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, laboratoire CEREFIGE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2E-Rapport de fin de première phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Think tank "Recherche &amp; Expertise en Entrepreneuriat". 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations à l'éthique de la recherche et à l'intégrité scientifique en France - Enquête et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Strube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Theret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RESINT - RNCD - OFIS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégrité scientifique, enjeu du dialogue sciences-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Est. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Masters « Google ready » ? Les labels comme révélateurs des mutations et paradoxes de l’Enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Est - Institut de Recherche en Gestion. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités gèrent-elles leurs personnels BIATSS? : l’entretien professionnel comme révélateur des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018PESC0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01938951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Joël Berger (C2IME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Christophe Schmitt (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Michaël Bénédic (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bénédic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Expertise en Entrepreneuriat (R2E) - Interview de Nicolas Dupont (Orange)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche : encore du chemin !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et Expertise en Entrepreneuriat (R2E) - Interview d'Anaïs Hamelin (Université de Strasbourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview d'Eve Angéline Lambert (Université de Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Angéline Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Expertise en Entrepreneuriat (R2E) - Interview de Nadège Risse (CPME Moselle, CCI Moselle Métropole Metz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Risse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche &amp; Expertise en Entrepreneuriat (R2E) - Interview de Cédric Lebossé (UIMM Lorraine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lebossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceed your vision : faites des thèses - Interview Xerfi Canal dans &amp;quot;Fenêtres ouvertes sur la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative &amp;quot;Recherche &amp; Expertise en Entrepreneuriat&amp;quot; (R2E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerefige.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04357219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03771446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Casanova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.008.0143" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.169.0169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Taquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05565439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05364204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05280839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Voarino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mistral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcerou-Ramel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine G&#233;roudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schneersohn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05280833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05100209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04932395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04932420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04757965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04138378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04223433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruphy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715014v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03814221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strube" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978996v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chapin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972221v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0146" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/ad-salutem/ouvrage/673-portraits-d%E2%80%99acteurs-cl%C3%A9s-du-syst%C3%A8me-de-sant%C3%A9-pendant-la-covid-19.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fnau.org/fr/publication/points-fnau-n9-etudiants-et-universites-acteurs-de-la-ville/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.daxmtheha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513503v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.a4kmure7h" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Haberbusch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cormaty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03500068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guichardaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310334v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Loureiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310330v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guiraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310337v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05155631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871113v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04613086v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475567v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01938951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04715026v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hamelin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712935v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Ang&#233;line Lambert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Risse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leboss&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712990v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerefige.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04357219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Casanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.008.0143" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03771446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272078v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.169.0169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.019.0023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Taquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05565439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05280833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05280839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Voarino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mistral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcerou-Ramel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine G&#233;roudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schneersohn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05100209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04932395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05364204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04932420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04757965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04138378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Giordano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04223433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03814221v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruphy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strube" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978996v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chapin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05626036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/luniversite-managerialisee-chronique-dune-restructuration-neoliberale/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2025.01.0146" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/ad-salutem/ouvrage/673-portraits-d%E2%80%99acteurs-cl%C3%A9s-du-syst%C3%A8me-de-sant%C3%A9-pendant-la-covid-19.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fnau.org/fr/publication/points-fnau-n9-etudiants-et-universites-acteurs-de-la-ville/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.daxmtheha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.a4kmure7h" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03500068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cormaty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310346v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310347v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321016v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guichardaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310349v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Haberbusch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310352v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Loureiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310334v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310332v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310330v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310339v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guiraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310336v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310335v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172815v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05155631v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871113v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04613086v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475567v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01938951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712932v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04715026v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712939v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hamelin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712935v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Ang&#233;line Lambert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712941v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Risse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712934v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leboss&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712990v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05302468v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3a56331de7bd4aed49f5f0dd698b75f1b8afa5c3;origin=https://gitlab.univ-lorraine.fr/science-ouverte/r2e;visit=swh:1:snp:a7055b5210df2c001761f393a04b9b808f4371a6;anchor=swh:1:rev:6db27d546d4085cd9aab44a971dd2eaf84a71812" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>